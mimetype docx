--- v0 (2026-01-30)
+++ v1 (2026-05-01)
@@ -1,5585 +1,35915 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="20405" w:type="dxa"/>
+        <w:tblW w:w="12895" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6946"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4387"/>
+        <w:gridCol w:w="562"/>
+        <w:gridCol w:w="2261"/>
+        <w:gridCol w:w="8371"/>
+        <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00865408" w:rsidRPr="008A2D85" w14:paraId="252914BA" w14:textId="1F928BFF" w:rsidTr="00865408">
+      <w:tr w:rsidR="000F09BE" w:rsidRPr="008A2D85" w14:paraId="252914BA" w14:textId="1F928BFF" w:rsidTr="00756F12">
         <w:trPr>
-          <w:trHeight w:val="895"/>
+          <w:trHeight w:val="2967"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="16018" w:type="dxa"/>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="468CD66C" w14:textId="77777777" w:rsidR="000F09BE" w:rsidRPr="00546D86" w:rsidRDefault="000F09BE" w:rsidP="0098758E">
+            <w:pPr>
+              <w:pStyle w:val="Titre"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="62E48BC5" w14:textId="77777777" w:rsidR="00865408" w:rsidRPr="00317D38" w:rsidRDefault="00865408" w:rsidP="00317D38">
-[...20 lines deleted...]
-          <w:p w14:paraId="607F290B" w14:textId="341A6A79" w:rsidR="00865408" w:rsidRDefault="00865408" w:rsidP="0098758E">
+          <w:p w14:paraId="607F290B" w14:textId="48452438" w:rsidR="000F09BE" w:rsidRPr="00756F12" w:rsidRDefault="008A6DC0" w:rsidP="00296585">
+            <w:pPr>
+              <w:pStyle w:val="Titre"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00756F12">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="000F09BE" w:rsidRPr="00756F12">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rotocole </w:t>
+            </w:r>
+            <w:r w:rsidR="00493665" w:rsidRPr="00756F12">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve">local </w:t>
+            </w:r>
+            <w:r w:rsidR="00296585" w:rsidRPr="00756F12">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve">expérimental </w:t>
+            </w:r>
+            <w:r w:rsidR="000F09BE" w:rsidRPr="00756F12">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>de coopération</w:t>
+            </w:r>
+            <w:r w:rsidR="00493665" w:rsidRPr="00756F12">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> inter professionnelle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09568249" w14:textId="2D9199F0" w:rsidR="000F09BE" w:rsidRDefault="000F09BE" w:rsidP="0098758E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E75F8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Fondé sur les exigences de qualité et de sécurité des protocoles de coopération entre professionnels de santé précisées par le décret du 27 décembre 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="331C745D" w14:textId="529FC1F0" w:rsidR="004C2790" w:rsidRPr="008E75F8" w:rsidRDefault="004C2790" w:rsidP="0098758E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il est impératif de renseigner avec rigueur l’ensemble des rubriques car les descriptions justifient l’adéquation de l’activité aux exigences référencées. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="193BB12F" w14:textId="77777777" w:rsidR="000F09BE" w:rsidRDefault="000F09BE" w:rsidP="0098758E">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...47 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r w:rsidR="00865408" w:rsidRPr="004E794A">
+              <w:r w:rsidRPr="004E794A">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000039684544/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00865408" w:rsidRPr="008E75F8">
+            <w:r w:rsidRPr="008E75F8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00865408">
+            <w:r w:rsidR="00CA24BA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> et après s’être assuré du caractère dérogatoire des actes décrits dans le protocole</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="14D7F750" w14:textId="64486EDB" w:rsidR="004C035A" w:rsidRPr="004C035A" w:rsidRDefault="00632AEA" w:rsidP="004C035A">
+            <w:r>
+              <w:t>Version</w:t>
+            </w:r>
+            <w:r w:rsidR="004C035A">
+              <w:t xml:space="preserve"> du 17/10/2025</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4387" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BDDF39B" w14:textId="77777777" w:rsidR="00865408" w:rsidRDefault="00865408" w:rsidP="00493665">
+          <w:p w14:paraId="3D73AF37" w14:textId="0738B55C" w:rsidR="00235E5F" w:rsidRPr="00756F12" w:rsidRDefault="002172AA" w:rsidP="00495024">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
-              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="541185CF" w14:textId="69D2178A" w:rsidR="00865408" w:rsidRPr="00491DDA" w:rsidRDefault="00865408" w:rsidP="00493665">
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Indexa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00756F12">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>tion des a</w:t>
+            </w:r>
+            <w:r w:rsidR="000F09BE" w:rsidRPr="00756F12">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>nnexes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="541185CF" w14:textId="00D3FC86" w:rsidR="000F09BE" w:rsidRPr="00491DDA" w:rsidRDefault="00143459" w:rsidP="00493665">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="009917C1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>ert</w:t>
+            </w:r>
+            <w:r w:rsidR="00493665">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">aines annexes sont obligatoires, </w:t>
+            </w:r>
+            <w:r w:rsidR="009917C1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cf</w:t>
+            </w:r>
+            <w:r w:rsidR="003034D2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="009917C1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tableau récapitulatif infra </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00865408" w:rsidRPr="008A2D85" w14:paraId="33FBA322" w14:textId="02B5EED5" w:rsidTr="00865408">
+      <w:tr w:rsidR="00EF0D9E" w:rsidRPr="008A2D85" w14:paraId="33FBA322" w14:textId="02B5EED5" w:rsidTr="00756F12">
         <w:trPr>
-          <w:trHeight w:val="888"/>
+          <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcW w:w="2823" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6EA23680" w14:textId="3C72BB72" w:rsidR="00865408" w:rsidRPr="002D77F6" w:rsidRDefault="00865408" w:rsidP="007D1CAC">
+          <w:p w14:paraId="6EA23680" w14:textId="1170A4B2" w:rsidR="00EF0D9E" w:rsidRPr="002D77F6" w:rsidRDefault="00EF0D9E" w:rsidP="007D1CAC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006251A5">
+            <w:r w:rsidRPr="002D77F6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Intitulé du protocole</w:t>
+            </w:r>
+            <w:r w:rsidR="008A6DC0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9072" w:type="dxa"/>
+            <w:tcW w:w="8371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="40460C6E" w14:textId="77777777" w:rsidR="00865408" w:rsidRPr="007C1752" w:rsidRDefault="00865408" w:rsidP="0098758E">
+          <w:p w14:paraId="348A25CA" w14:textId="64B83EA6" w:rsidR="00EF0D9E" w:rsidRPr="002E2969" w:rsidRDefault="008A6DC0" w:rsidP="008A6DC0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...24 lines deleted...]
-            </w:pPr>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Titre à insérer doit comporter « l’activité(s) dérogatoires visée</w:t>
+            </w:r>
+            <w:r w:rsidR="00A656BB" w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et public</w:t>
+            </w:r>
+            <w:r w:rsidR="00A656BB" w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> visé</w:t>
+            </w:r>
+            <w:r w:rsidR="00A656BB" w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> » réalisé par « délégué » en lieu et place du « spécialité du délégant visée » dans </w:t>
+            </w:r>
+            <w:r w:rsidR="00524F54" w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>« type</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de structure »</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4387" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="189800B4" w14:textId="3C37677E" w:rsidR="00865408" w:rsidRPr="00FF5E44" w:rsidRDefault="00865408" w:rsidP="00247903">
+          <w:p w14:paraId="189800B4" w14:textId="3C37677E" w:rsidR="00EF0D9E" w:rsidRPr="00FF5E44" w:rsidRDefault="00EF0D9E" w:rsidP="00247903">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00865408" w:rsidRPr="008A2D85" w14:paraId="7C3E628D" w14:textId="2233EDA2" w:rsidTr="00865408">
+      <w:tr w:rsidR="00EF0D9E" w:rsidRPr="008A2D85" w14:paraId="12EA9050" w14:textId="77777777" w:rsidTr="00756F12">
         <w:trPr>
-          <w:trHeight w:val="3972"/>
+          <w:trHeight w:val="888"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcW w:w="2823" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0BB5B767" w14:textId="799ABD55" w:rsidR="00865408" w:rsidRPr="006251A5" w:rsidRDefault="00865408" w:rsidP="003034D2">
-[...394 lines deleted...]
-          <w:p w14:paraId="0057ADF1" w14:textId="6F6F617F" w:rsidR="00865408" w:rsidRPr="00BA69EE" w:rsidRDefault="00865408" w:rsidP="00F91713">
+          <w:p w14:paraId="22B65BFC" w14:textId="3C8296D7" w:rsidR="00EF0D9E" w:rsidRPr="002D77F6" w:rsidRDefault="00EF0D9E" w:rsidP="00EF0D9E">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Critères d’inclusion des patients</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Recommandations de bonne</w:t>
+            </w:r>
+            <w:r w:rsidR="004C2790">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pratique</w:t>
+            </w:r>
+            <w:r w:rsidR="004C2790">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de l’HAS sur lesquelles est fondé le protocole - Autres recommandations professionnelles et textes réglementaires</w:t>
+            </w:r>
+            <w:r w:rsidR="0050240F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8371" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="341C09C0" w14:textId="77777777" w:rsidR="008A6DC0" w:rsidRDefault="00EF0D9E" w:rsidP="00143459">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A6DC0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Recommandations professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DEAF23E" w14:textId="77777777" w:rsidR="008A6DC0" w:rsidRDefault="008A6DC0" w:rsidP="00143459">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42D8C045" w14:textId="15C35E4B" w:rsidR="00EF0D9E" w:rsidRPr="008A6DC0" w:rsidRDefault="008A6DC0" w:rsidP="00143459">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A6DC0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recommandations </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF0D9E" w:rsidRPr="008A6DC0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>HAS </w:t>
+            </w:r>
+            <w:r w:rsidR="0084237E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de bonnes pratiques concernant des soins abordés dans le protocole : </w:t>
+            </w:r>
+            <w:r w:rsidR="0084237E" w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>à remplir</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="686AAFEA" w14:textId="77777777" w:rsidR="00EF0D9E" w:rsidRPr="008A6DC0" w:rsidRDefault="00EF0D9E" w:rsidP="00143459">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E250C1E" w14:textId="72E17989" w:rsidR="00EF0D9E" w:rsidRPr="008A6DC0" w:rsidRDefault="00EF0D9E" w:rsidP="00143459">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A6DC0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autres recommandations de sociétés savantes </w:t>
+            </w:r>
+            <w:r w:rsidR="008A6DC0" w:rsidRPr="008A6DC0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">reconnues </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A6DC0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ou recommandations étrangères reconnues</w:t>
+            </w:r>
+            <w:r w:rsidR="008A6DC0" w:rsidRPr="008A6DC0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (abordant les bonnes pratiques des soins abordés dans ce protocole)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A6DC0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E4ED063" w14:textId="77777777" w:rsidR="00EF0D9E" w:rsidRPr="00B52B53" w:rsidRDefault="00EF0D9E" w:rsidP="00EF0D9E">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="509D389C" w14:textId="3F10646B" w:rsidR="00EF0D9E" w:rsidRPr="002E2969" w:rsidRDefault="00EF0D9E" w:rsidP="00143459">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B52B53">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:i/>
-[...13 lines deleted...]
-          <w:p w14:paraId="08C411A1" w14:textId="708CD388" w:rsidR="00865408" w:rsidRDefault="00865408" w:rsidP="0098758E">
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes réglementaires </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(inclure r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>éférences réglementaires de l’activité habituelle de la structure,</w:t>
+            </w:r>
+            <w:r w:rsidR="008A6DC0" w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> des décrets de compétence</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> du délégu</w:t>
+            </w:r>
+            <w:r w:rsidR="008A6DC0" w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>é avec l’extrait qui aborde que les activités visées dans le protocole sont bien des activités dérogatoires au regard de leur décret de compétence</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00D71169" w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A919FEC" w14:textId="77777777" w:rsidR="00EF0D9E" w:rsidRPr="00B52B53" w:rsidRDefault="00EF0D9E" w:rsidP="00EF0D9E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FB1061C" w14:textId="6D33403B" w:rsidR="00EF0D9E" w:rsidRPr="002E2969" w:rsidRDefault="00EF0D9E" w:rsidP="00143459">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B52B53">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autres références bibliographiques </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="002E2969" w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">à remplir avec par exemple les </w:t>
+            </w:r>
+            <w:r w:rsidR="0084237E" w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">protocoles locaux déclarés dans d’autres régions sur la même thématique, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>expériences françaises ou étrangères, etc.)</w:t>
+            </w:r>
+            <w:r w:rsidR="00D71169" w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48F391DC" w14:textId="77777777" w:rsidR="00EF0D9E" w:rsidRPr="007C1752" w:rsidRDefault="00EF0D9E" w:rsidP="0098758E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="432F916B" w14:textId="77777777" w:rsidR="00EF0D9E" w:rsidRPr="00FF5E44" w:rsidRDefault="00EF0D9E" w:rsidP="00247903">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF0D9E" w:rsidRPr="008A2D85" w14:paraId="7C3E628D" w14:textId="2233EDA2" w:rsidTr="00756F12">
+        <w:trPr>
+          <w:trHeight w:val="3972"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2823" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB5B767" w14:textId="1EBF1A10" w:rsidR="00EF0D9E" w:rsidRPr="003034D2" w:rsidRDefault="00EF0D9E" w:rsidP="00143459">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003034D2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Présentation générale du protocole et de son contexte de mise en œuvre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EBAFE88" w14:textId="77777777" w:rsidR="00EF0D9E" w:rsidRPr="00546D86" w:rsidRDefault="00EF0D9E" w:rsidP="0098758E">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:strike/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3EB8ADA0" w14:textId="61A9DBEF" w:rsidR="00865408" w:rsidRPr="008D5435" w:rsidRDefault="00865408" w:rsidP="0098758E">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E8754DE" w14:textId="1F25459B" w:rsidR="00EF0D9E" w:rsidRPr="008D5435" w:rsidRDefault="00EF0D9E" w:rsidP="000F09BE">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="48CF83C4" w14:textId="77777777" w:rsidR="00EF0D9E" w:rsidRPr="008D5435" w:rsidRDefault="00EF0D9E" w:rsidP="00590A1A">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E437FB7" w14:textId="77777777" w:rsidR="00EF0D9E" w:rsidRPr="002E4563" w:rsidRDefault="00EF0D9E" w:rsidP="0098758E">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D7DCB53" w14:textId="2D8C8E34" w:rsidR="00EF0D9E" w:rsidRPr="000C43C8" w:rsidRDefault="00EF0D9E" w:rsidP="0098758E">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9072" w:type="dxa"/>
+            <w:tcW w:w="8371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3B35F5D7" w14:textId="008A84DD" w:rsidR="00865408" w:rsidRPr="00CE3BAB" w:rsidRDefault="00865408" w:rsidP="00C5760A">
-[...6 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="624192F1" w14:textId="77777777" w:rsidR="00BF500A" w:rsidRDefault="00BF500A" w:rsidP="00D57621">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE3BAB">
-[...2 lines deleted...]
-                <w:b/>
+          </w:p>
+          <w:p w14:paraId="0FD4BE52" w14:textId="6AF7F4E9" w:rsidR="00BF500A" w:rsidRPr="002E2969" w:rsidRDefault="00BF500A" w:rsidP="00D57621">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF500A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Éligibilité</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC7AA9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à la</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF500A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> démarche :</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC1C53">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC1C53" w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>cocher la situation concernée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D27D194" w14:textId="77777777" w:rsidR="00BF500A" w:rsidRDefault="00BF500A" w:rsidP="00D57621">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47754EBE" w14:textId="265FEE10" w:rsidR="00BC1C53" w:rsidRDefault="00BC1C53" w:rsidP="00BC1C53">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Projet novateur expérimental </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(à cocher si ce projet n’apparait pas d</w:t>
+            </w:r>
+            <w:r w:rsidR="00A656BB" w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>ans</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> les protocoles de coopération nationaux accessibles à votre structure et pratique envisagé et consultables au </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="002E2969">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:color w:val="0070C0"/>
+                </w:rPr>
+                <w:t>Les protocoles de coopération - Ministère de la Santé, de la Famille, de l'Autonomie et des Personnes handicapées</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> )</w:t>
+            </w:r>
+            <w:r w:rsidR="00A656BB" w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Si ce projet existe déjà et que vous êtes éligible à sa mise en place dans les disposition décrites , vous </w:t>
+            </w:r>
+            <w:r w:rsidR="00A656BB" w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>n’avez pas à le réécrire</w:t>
+            </w:r>
+            <w:r w:rsidR="00A656BB" w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mais </w:t>
+            </w:r>
+            <w:r w:rsidR="00A656BB" w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>uniquement déclarer la participation de votre équipe sur la plateforme ministérielle de déclaration «  Mes démarches simplifiées »</w:t>
+            </w:r>
+            <w:r w:rsidR="00A656BB" w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A656BB" w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pour </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA45A6" w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>être autorisé à l’appliquer</w:t>
+            </w:r>
+            <w:r w:rsidR="00A656BB" w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cf. procédure décrite </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidR="00A656BB" w:rsidRPr="002E2969">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                </w:rPr>
+                <w:t>Travailler dans le cadre d’un protocole de coopération | Portail d'accompagnement des professionnels de santé Grand Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="426B4875" w14:textId="77777777" w:rsidR="00BC1C53" w:rsidRDefault="00BC1C53" w:rsidP="00BC1C53">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DBCAD4F" w14:textId="77777777" w:rsidR="00BC1C53" w:rsidRPr="00BC1C53" w:rsidRDefault="00BC1C53" w:rsidP="00BC1C53">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Adaptation d’un protocole national existant :  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>à cocher si concerné</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A517696" w14:textId="77777777" w:rsidR="00BC1C53" w:rsidRPr="00BC1C53" w:rsidRDefault="00BC1C53" w:rsidP="00BC1C53">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1C53">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Nature de l’adaptation par rapport au protocole national existant :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="423F0586" w14:textId="77777777" w:rsidR="00BC1C53" w:rsidRDefault="00BC1C53" w:rsidP="00BC1C53">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r w:rsidRPr="00BF500A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ajout de critère d’inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06C3C5E4" w14:textId="77777777" w:rsidR="00BC1C53" w:rsidRDefault="00BC1C53" w:rsidP="00BC1C53">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ajout d’acte dérogatoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F8B77FF" w14:textId="77777777" w:rsidR="00BC1C53" w:rsidRDefault="00BC1C53" w:rsidP="00BC1C53">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ajout d’un délégué  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44874602" w14:textId="77777777" w:rsidR="00BC1C53" w:rsidRDefault="00BC1C53" w:rsidP="00BC1C53">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ajout délégant</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14958270" w14:textId="77777777" w:rsidR="00BC1C53" w:rsidRDefault="00BC1C53" w:rsidP="00BC1C53">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ajout lieu d’exercice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46B9AFA5" w14:textId="77777777" w:rsidR="00BC1C53" w:rsidRDefault="00BC1C53" w:rsidP="00BC1C53">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C94262E" w14:textId="5F82E80B" w:rsidR="00BC1C53" w:rsidRPr="004109C9" w:rsidRDefault="00BC1C53" w:rsidP="00BC1C53">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Adaptation d’un protocole local expérimental existant : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="616CA64D" w14:textId="79007445" w:rsidR="00BC1C53" w:rsidRPr="002E2969" w:rsidRDefault="00BC1C53" w:rsidP="00BC1C53">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Titre du protocole :  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>à remplir + (protocole à envoyer à votre référent régional protocole pour référence)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A89995D" w14:textId="2034D0D6" w:rsidR="00BC1C53" w:rsidRDefault="00BC1C53" w:rsidP="00BC1C53">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BCD58C8" w14:textId="0AE17E5B" w:rsidR="00BC1C53" w:rsidRDefault="00BC1C53" w:rsidP="00BC1C53">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA45A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Critères d’inclusion</w:t>
-[...6 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+              <w:t>Région de la déclaration du protocole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>: à remplir</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FD3BBE3" w14:textId="490E30E7" w:rsidR="00BC1C53" w:rsidRPr="002E2969" w:rsidRDefault="00BC1C53" w:rsidP="00BC1C53">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="60"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF500A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>ature de l’adapt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>ation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF500A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">par rapport au protocole local existant </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF500A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">à cocher et remplir succinctement </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18DBB508" w14:textId="77777777" w:rsidR="00BC1C53" w:rsidRDefault="00BC1C53" w:rsidP="00BC1C53">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Aucune </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FBCA4E9" w14:textId="6BFACE4E" w:rsidR="00BC1C53" w:rsidRDefault="00BC1C53" w:rsidP="00BC1C53">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r w:rsidRPr="00BF500A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ajout de critère d’inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> : …………………………………………………………………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="430F508B" w14:textId="453B60EC" w:rsidR="00BC1C53" w:rsidRDefault="00BC1C53" w:rsidP="002E2969">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ajout d’acte(s) dérogatoire(s) : ……………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D91AC6D" w14:textId="035B0827" w:rsidR="00BC1C53" w:rsidRDefault="00BC1C53" w:rsidP="00BC1C53">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ajout d’un délégué : ……………………………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1890B9D3" w14:textId="0FE2AA05" w:rsidR="00BC1C53" w:rsidRDefault="00BC1C53" w:rsidP="00BC1C53">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ajout délégant : ……………………………………………………………………………………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0335A088" w14:textId="1853125E" w:rsidR="00BC1C53" w:rsidRPr="00BC1C53" w:rsidRDefault="00BC1C53" w:rsidP="00BC1C53">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ajout lieu d’exercice : …………………………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CE1F3D" w14:textId="77777777" w:rsidR="00BC1C53" w:rsidRDefault="00BC1C53" w:rsidP="00BC1C53">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA69EE">
+          </w:p>
+          <w:p w14:paraId="3B47E403" w14:textId="50031F21" w:rsidR="00BC1C53" w:rsidRPr="00BF500A" w:rsidRDefault="00BC1C53" w:rsidP="00BC1C53">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Critère 1</w:t>
+              <w:t xml:space="preserve">Type de structure : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">à cocher </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="017D69F0" w14:textId="77777777" w:rsidR="00BC1C53" w:rsidRDefault="00BC1C53" w:rsidP="00D57621">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F43B741" w14:textId="2E602CB7" w:rsidR="00BC1C53" w:rsidRDefault="00BF500A" w:rsidP="00D57621">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF500A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r w:rsidRPr="00BF500A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>É</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF500A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>tablissement de santé (privé ou public)</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA45A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA45A6" w:rsidRPr="00BF500A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r w:rsidR="00DA45A6" w:rsidRPr="00BF500A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA45A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structure Médico-sociale  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF500A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r w:rsidRPr="00BF500A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Centre de Santé</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA45A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA45A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF500A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r w:rsidRPr="00BF500A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MSP</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA45A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF500A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r w:rsidRPr="00BF500A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   CPTS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FB408A8" w14:textId="77777777" w:rsidR="00BC1C53" w:rsidRDefault="00BC1C53" w:rsidP="00D57621">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="615ACC37" w14:textId="26E275D1" w:rsidR="00BF500A" w:rsidRPr="00BC1C53" w:rsidRDefault="00BC1C53" w:rsidP="00D57621">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1C53">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si vous ne trouvez pas votre structure dans la liste proposée, votre structure n’est pas éligible à l’élaboration ni à la mise en place d’un protocole local </w:t>
+            </w:r>
+            <w:r w:rsidR="0084237E" w:rsidRPr="00BC1C53">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>expérimental</w:t>
+            </w:r>
+            <w:r w:rsidR="0084237E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0084237E" w:rsidRPr="00BC1C53">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1C53">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>activité dérogatoire en rapport au décret de compétence du délégué visé)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="433D8C48" w14:textId="77777777" w:rsidR="00BF500A" w:rsidRDefault="00BF500A" w:rsidP="00D57621">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CDB30EF" w14:textId="77777777" w:rsidR="0050240F" w:rsidRPr="002E2969" w:rsidRDefault="0050240F" w:rsidP="0050240F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524F54">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objectifs de mise en </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>œuvre :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(remplir de manière succincte sur les objectifs pour les patients pour les délégants, les délégués, et l’organisation de la structure)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05B315DA" w14:textId="77777777" w:rsidR="00BF500A" w:rsidRDefault="00BF500A" w:rsidP="00D57621">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49B979FC" w14:textId="1BC8C1E3" w:rsidR="00EF0D9E" w:rsidRPr="002E2969" w:rsidRDefault="00524F54" w:rsidP="00D57621">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524F54">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Ce protocole a pour objectif de</w:t>
+            </w:r>
+            <w:r w:rsidR="0084237E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0084237E" w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: (commencer par un verbe et phrase succincte) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3098DB69" w14:textId="77777777" w:rsidR="002E2969" w:rsidRDefault="002E2969" w:rsidP="00524F54">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="317D7BFD" w14:textId="3AA03EE0" w:rsidR="00524F54" w:rsidRDefault="00524F54" w:rsidP="00524F54">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Objectif (s) du protocole p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00524F54">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>our l</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>e patient</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00524F54">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63530541" w14:textId="77777777" w:rsidR="00524F54" w:rsidRDefault="00524F54" w:rsidP="00524F54">
+            <w:pPr>
+              <w:ind w:left="708"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02FD72B9" w14:textId="77777777" w:rsidR="00524F54" w:rsidRDefault="00524F54" w:rsidP="00524F54">
+            <w:pPr>
+              <w:ind w:left="708"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="451E2BA7" w14:textId="7B23DEF9" w:rsidR="00524F54" w:rsidRPr="00524F54" w:rsidRDefault="00524F54" w:rsidP="00524F54">
+            <w:pPr>
+              <w:ind w:left="708"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B8CF29C" w14:textId="4A2F4B1B" w:rsidR="00524F54" w:rsidRPr="00524F54" w:rsidRDefault="00524F54" w:rsidP="00D57621">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Objectif(s) du protocole p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00524F54">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">our les délégants : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0118AA6C" w14:textId="2A4EAEC1" w:rsidR="00524F54" w:rsidRDefault="00524F54" w:rsidP="00524F54">
+            <w:pPr>
+              <w:ind w:left="708"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47D3B69F" w14:textId="2011DA7A" w:rsidR="00524F54" w:rsidRDefault="00524F54" w:rsidP="00524F54">
+            <w:pPr>
+              <w:ind w:left="708"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="129BC627" w14:textId="7D0D80E9" w:rsidR="00524F54" w:rsidRPr="00524F54" w:rsidRDefault="00524F54" w:rsidP="00524F54">
+            <w:pPr>
+              <w:ind w:left="708"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F164510" w14:textId="65AB62D4" w:rsidR="00524F54" w:rsidRDefault="00524F54" w:rsidP="00524F54">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Objectif(s) du protocole p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00524F54">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>our les d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>élégués</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00524F54">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A71A560" w14:textId="6FD4AE13" w:rsidR="00524F54" w:rsidRPr="00524F54" w:rsidRDefault="00524F54" w:rsidP="00524F54">
+            <w:pPr>
+              <w:ind w:left="708"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524F54">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A3701B2" w14:textId="5B49097E" w:rsidR="00524F54" w:rsidRPr="00524F54" w:rsidRDefault="00524F54" w:rsidP="00524F54">
+            <w:pPr>
+              <w:ind w:left="708"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524F54">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79B820B9" w14:textId="27CC4BED" w:rsidR="00524F54" w:rsidRPr="00524F54" w:rsidRDefault="00524F54" w:rsidP="00524F54">
+            <w:pPr>
+              <w:ind w:left="708"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524F54">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C20B0DE" w14:textId="69BF79BE" w:rsidR="00524F54" w:rsidRDefault="00524F54" w:rsidP="00524F54">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Objectif (s) du protocole p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00524F54">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>our l</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>a structure</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00524F54">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09D59F26" w14:textId="77777777" w:rsidR="00EF0D9E" w:rsidRPr="0084237E" w:rsidRDefault="00EF0D9E" w:rsidP="00D57621">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="58"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E3EEC63" w14:textId="77777777" w:rsidR="0084237E" w:rsidRPr="0084237E" w:rsidRDefault="0084237E" w:rsidP="0084237E">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="61"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="313500C7" w14:textId="77777777" w:rsidR="002E2969" w:rsidRDefault="002E2969" w:rsidP="0098758E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CA7FD82" w14:textId="0C4B39FD" w:rsidR="00EF0D9E" w:rsidRPr="003034D2" w:rsidRDefault="00EF0D9E" w:rsidP="0098758E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003034D2">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Patients </w:t>
+            </w:r>
+            <w:r w:rsidR="00875187" w:rsidRPr="00875187">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(âge) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003034D2">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>et pathologie(s) concernés par le protocole</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003034D2">
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA69EE">
+            <w:r w:rsidR="00875187" w:rsidRPr="00875187">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(faire un listing</w:t>
+            </w:r>
+            <w:r w:rsidR="00702ABA" w:rsidRPr="00875187">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>) :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00875187">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BC75C17" w14:textId="77777777" w:rsidR="00EF0D9E" w:rsidRPr="003034D2" w:rsidRDefault="00EF0D9E" w:rsidP="0098758E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B16AA40" w14:textId="0C9EB925" w:rsidR="00EF0D9E" w:rsidRPr="008A6DC0" w:rsidRDefault="00EF0D9E" w:rsidP="0098758E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A6DC0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Professionnels concernés</w:t>
+            </w:r>
+            <w:r w:rsidR="008A6DC0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008A6DC0" w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(ne pas mettre le nom et prénom des membres de l’équipe)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E9DB5BD" w14:textId="734CB003" w:rsidR="00EF0D9E" w:rsidRDefault="00EF0D9E" w:rsidP="0098758E">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
-[...13 lines deleted...]
-            <w:permStart w:id="1095067876" w:edGrp="everyone"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008A6DC0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Qualification professionnelle et éventuellement spécialité des délégants :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4220B82A" w14:textId="5DE7635D" w:rsidR="008A6DC0" w:rsidRPr="008A6DC0" w:rsidRDefault="008A6DC0" w:rsidP="008A6DC0">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="53"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40E00BA6" w14:textId="5FBEBDC0" w:rsidR="00EF0D9E" w:rsidRDefault="00EF0D9E" w:rsidP="0098758E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A6DC0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Qualification professionnelle et éventuellement spécialité des délégués :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EDC0818" w14:textId="230DDD16" w:rsidR="008A6DC0" w:rsidRPr="008A6DC0" w:rsidRDefault="008A6DC0" w:rsidP="008A6DC0">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="53"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34BA7C58" w14:textId="04FAE27E" w:rsidR="00EF0D9E" w:rsidRDefault="00EF0D9E" w:rsidP="00FA5EF1">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4AF28CF6" w14:textId="512CC778" w:rsidR="00865408" w:rsidRDefault="00865408" w:rsidP="00C5760A">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cas échéant, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00546D86">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">expérience professionnelle (durée et lieu d’expérience) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">requise </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D77F6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">des </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A7779">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>délégués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="663F2795" w14:textId="77777777" w:rsidR="00EF0D9E" w:rsidRPr="003034D2" w:rsidRDefault="00EF0D9E" w:rsidP="0098758E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Critère 2</w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37EB3A59" w14:textId="3E7CD254" w:rsidR="00EF0D9E" w:rsidRPr="00FF2CCC" w:rsidRDefault="00EF0D9E" w:rsidP="00FE59C0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003034D2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t>Lieu de mise en œuvre </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...28 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t>[nom de l’établissement de santé ou médico-social ou de la structure de soins de ville</w:t>
+            </w:r>
+            <w:r w:rsidR="002E2969" w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
                 <w:u w:val="single"/>
               </w:rPr>
-            </w:pPr>
-[...82 lines deleted...]
-            </w:pPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:r w:rsidR="002E2969" w:rsidRPr="002E2969">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4387" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBEB564" w14:textId="2EE77F30" w:rsidR="00865408" w:rsidRDefault="00865408" w:rsidP="00247903">
-[...7 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="341785C0" w14:textId="0A5965EB" w:rsidR="00EF0D9E" w:rsidRDefault="00EF0D9E" w:rsidP="00B31D17">
+            <w:r w:rsidRPr="002172AA">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Annexe n° </w:t>
+            </w:r>
+            <w:r w:rsidR="0073031D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>11 </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF2EAD">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>(optionnelle</w:t>
+            </w:r>
+            <w:r w:rsidR="0073031D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:t> : objectifs généraux du protocole, contexte et conditions de succès</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C2D3E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...17 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="002C2D3E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D83396C" w14:textId="77777777" w:rsidR="00EF0D9E" w:rsidRDefault="00EF0D9E" w:rsidP="00D00BC3"/>
+          <w:p w14:paraId="3D3020AA" w14:textId="16CB7C96" w:rsidR="00EF0D9E" w:rsidRPr="00BA69EE" w:rsidRDefault="00EF0D9E" w:rsidP="00604D31">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00865408" w:rsidRPr="008A2D85" w14:paraId="40730E49" w14:textId="77777777" w:rsidTr="00865408">
+      <w:tr w:rsidR="00EF0D9E" w:rsidRPr="008A2D85" w14:paraId="00D7BC23" w14:textId="40830069" w:rsidTr="00756F12">
         <w:trPr>
-          <w:trHeight w:val="1408"/>
+          <w:trHeight w:val="1194"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcW w:w="2823" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="061529B4" w14:textId="348C8F1A" w:rsidR="00865408" w:rsidRPr="00865408" w:rsidRDefault="00865408" w:rsidP="00865408">
+          <w:p w14:paraId="0057ADF1" w14:textId="5FC52A4A" w:rsidR="00EF0D9E" w:rsidRPr="00BA69EE" w:rsidRDefault="00EF0D9E" w:rsidP="00F91713">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:iCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00865408">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D77F6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Liste de toutes les dérogations envisagées</w:t>
-[...45 lines deleted...]
-              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">● </w:t>
-[...123 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:t>Critères d’inclusion des patients</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D4018">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B52B53">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="005D1703">
+              <w:t>(définir précisément tous les critères</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nb : les dérogations peuvent porter sur la réalisation d’examens cliniques ou complémentaires, la prescription d’examens ou de traitements, </w:t>
-[...38 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> sans oublier ceux liés à l’âge</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E794A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08C411A1" w14:textId="708CD388" w:rsidR="00EF0D9E" w:rsidRDefault="00EF0D9E" w:rsidP="0098758E">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:strike/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2007C558" w14:textId="77777777" w:rsidR="00EF0D9E" w:rsidRDefault="00EF0D9E" w:rsidP="00A80788">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EB8ADA0" w14:textId="61A9DBEF" w:rsidR="00EF0D9E" w:rsidRPr="00EF0D9E" w:rsidRDefault="00EF0D9E" w:rsidP="00D71169">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9072" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="8371" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="63746312" w14:textId="4B731FC9" w:rsidR="00865408" w:rsidRDefault="00865408" w:rsidP="00472221">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="20251DBD" w14:textId="011202E8" w:rsidR="00EF0D9E" w:rsidRPr="00524F54" w:rsidRDefault="00EF0D9E" w:rsidP="00C5760A">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA69EE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Critère 1</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...27 lines deleted...]
-              <w:t>____________________________</w:t>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA69EE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00524F54" w:rsidRPr="00524F54">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Patient (ou représentant légal) ayant consenti à la place en charge dans le cadre du protocole</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AF28CF6" w14:textId="59F7943D" w:rsidR="00EF0D9E" w:rsidRPr="00A72A4A" w:rsidRDefault="00EF0D9E" w:rsidP="00C5760A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE4EB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Critère 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:bCs/>
-[...17 lines deleted...]
-            </w:r>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE4EB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE4EB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00524F54">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patient dans la tranche d’âge de : </w:t>
+            </w:r>
+            <w:r w:rsidR="00524F54" w:rsidRPr="00875187">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">à remplir </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5616A723" w14:textId="392F6E6A" w:rsidR="00EF0D9E" w:rsidRDefault="00EF0D9E" w:rsidP="00C5760A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:bCs/>
-[...84 lines deleted...]
-                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Critère 3 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C1752">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00524F54">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00524F54" w:rsidRPr="00875187">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>à remplir</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="346197F4" w14:textId="64A12B7B" w:rsidR="00524F54" w:rsidRPr="00524F54" w:rsidRDefault="00524F54" w:rsidP="00C5760A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524F54">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Critère 4 :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00524F54">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4475F4A3" w14:textId="3BED2880" w:rsidR="00524F54" w:rsidRPr="00524F54" w:rsidRDefault="00524F54" w:rsidP="00C5760A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524F54">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Critère 5 :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00524F54">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> …</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BDDBED1" w14:textId="0EA3DE28" w:rsidR="00EF0D9E" w:rsidRPr="009470C7" w:rsidRDefault="00EF0D9E" w:rsidP="00D71169">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE59C0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
-            <w:permEnd w:id="4743988"/>
-[...81 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4387" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="23515985" w14:textId="77777777" w:rsidR="00A97474" w:rsidRPr="003C4CAC" w:rsidRDefault="00A97474" w:rsidP="00A97474">
-[...80 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="553AD6B6" w14:textId="01A0452A" w:rsidR="00EF0D9E" w:rsidRPr="008E75F8" w:rsidRDefault="00EF0D9E" w:rsidP="00247903">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DCDC451" w14:textId="5262B727" w:rsidR="00EF0D9E" w:rsidRPr="008E75F8" w:rsidRDefault="00EF0D9E" w:rsidP="00C254AA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CB381D3" w14:textId="6567B7A6" w:rsidR="00EF0D9E" w:rsidRPr="008E75F8" w:rsidRDefault="00EF0D9E" w:rsidP="00583E63">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00865408" w:rsidRPr="008A2D85" w14:paraId="70B3D759" w14:textId="529733DF" w:rsidTr="00865408">
+      <w:tr w:rsidR="00C8678A" w:rsidRPr="008A2D85" w14:paraId="7D22C46B" w14:textId="0A62A2DA" w:rsidTr="00756F12">
         <w:trPr>
-          <w:trHeight w:val="2966"/>
+          <w:trHeight w:val="1194"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcW w:w="2823" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA558AB" w14:textId="3859620B" w:rsidR="00865408" w:rsidRPr="00865408" w:rsidRDefault="00865408" w:rsidP="00865408">
+          <w:p w14:paraId="2665B864" w14:textId="2AEB6C46" w:rsidR="00C8678A" w:rsidRPr="00272BEC" w:rsidRDefault="00C8678A" w:rsidP="00D71169">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D541A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00865408">
+              <w:t>Critères de non-inclusion des patients</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...8 lines deleted...]
-                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00507096">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">onditions d’expérience professionnelle et de formation complémentaire théorique et pratique requises de la part du ou des professionnels délégués </w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00272BEC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ces</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00272BEC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> critères peuvent être liés à la présence de complications de la pathologie concernée ou à d’autres facteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C2CC110" w14:textId="3FD17D77" w:rsidR="00C8678A" w:rsidRPr="002D77F6" w:rsidRDefault="00C8678A" w:rsidP="00176ADA">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9072" w:type="dxa"/>
+            <w:tcW w:w="8371" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1AFF1704" w14:textId="00AAC299" w:rsidR="00CE3BAB" w:rsidRPr="00CE3BAB" w:rsidRDefault="00CE3BAB" w:rsidP="00184C49">
+          <w:p w14:paraId="1DF85834" w14:textId="366E85D0" w:rsidR="00C8678A" w:rsidRPr="008E75F8" w:rsidRDefault="00C8678A" w:rsidP="00A80788">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-              </w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="22F7971B" w14:textId="0B52E45C" w:rsidR="00400F5A" w:rsidRPr="00400F5A" w:rsidRDefault="00CE3BAB" w:rsidP="00184C49">
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D77F6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critère 1 : </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2CCC" w:rsidRPr="00524F54">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Patient (ou représentant légal) </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2CCC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>refusant sa</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2CCC" w:rsidRPr="00524F54">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2CCC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>prise en</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2CCC" w:rsidRPr="00524F54">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> charge dans le cadre du protocole</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B5C7311" w14:textId="4F73DA9C" w:rsidR="00C8678A" w:rsidRPr="008E75F8" w:rsidRDefault="00C8678A" w:rsidP="00A80788">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Q</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00865408" w:rsidRPr="00546D86">
+            </w:pPr>
+            <w:r w:rsidRPr="008E75F8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ualification (diplôme) et expérience professionnelle (durée et lieu d’expérience) </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00865408" w:rsidRPr="002D77F6">
+              <w:t xml:space="preserve">Critère 2 : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E75F8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2CCC" w:rsidRPr="00FF2CCC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Patient en dehors des critères d’âge</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2CCC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55956D1F" w14:textId="77777777" w:rsidR="00FF2CCC" w:rsidRDefault="00C8678A" w:rsidP="00FF2CCC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E75F8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">des </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t>Critère 3 :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DCC3FE1" w14:textId="608812DB" w:rsidR="00FF2CCC" w:rsidRPr="00FF2CCC" w:rsidRDefault="00FF2CCC" w:rsidP="00FF2CCC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524F54">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>délégués</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t>Critère 4 :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00524F54">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FBB56D5" w14:textId="77777777" w:rsidR="00FF2CCC" w:rsidRPr="00524F54" w:rsidRDefault="00FF2CCC" w:rsidP="00FF2CCC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t> :</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00524F54">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-            <w:pPr>
+              <w:t>Critère 5 :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00524F54">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> …</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E5D1BE0" w14:textId="10FEF6C8" w:rsidR="00C8678A" w:rsidRPr="00FE59C0" w:rsidRDefault="00C8678A" w:rsidP="00FF7639">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:u w:val="single"/>
-[...132 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4387" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6340DE91" w14:textId="340197B7" w:rsidR="00865408" w:rsidRPr="00865408" w:rsidRDefault="00865408" w:rsidP="00604D31">
-[...10 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="050E4111" w14:textId="74EE2061" w:rsidR="00C8678A" w:rsidRPr="00A32D37" w:rsidRDefault="00C8678A" w:rsidP="005D541A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...64 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00865408" w:rsidRPr="008A2D85" w14:paraId="5FD8D745" w14:textId="77777777" w:rsidTr="00865408">
+      <w:tr w:rsidR="00D71169" w:rsidRPr="008A2D85" w14:paraId="07FF4FD9" w14:textId="77777777" w:rsidTr="00756F12">
+        <w:trPr>
+          <w:trHeight w:val="8779"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcW w:w="2823" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="466A7A33" w14:textId="7E426156" w:rsidR="00865408" w:rsidRPr="00865408" w:rsidRDefault="00865408" w:rsidP="00865408">
+          <w:p w14:paraId="3C38E8DB" w14:textId="6B8671CF" w:rsidR="00D71169" w:rsidRDefault="00D71169" w:rsidP="004B4802">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00512F09">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Description synthétique par un algorithme de l’inclusion et du parcours du patient dans le cadre du protocole</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512F09">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6ACE718F" w14:textId="74C4C4E7" w:rsidR="00D71169" w:rsidRPr="00512F09" w:rsidRDefault="00D71169" w:rsidP="00512F09">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="714"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Compléter l’algorithme ci-contre en ajoutant si besoin les spécificités propres au projet de protocole</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36157414" w14:textId="27AAD61F" w:rsidR="00D71169" w:rsidRPr="00CF35E1" w:rsidRDefault="00D71169" w:rsidP="00512F09">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF35E1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le consentement écrit du patient n’est pas obligatoire, </w:t>
+            </w:r>
+            <w:r w:rsidR="004B4802">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">sous réserve que l’accord oral soit </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF35E1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>tracé dans le dossier médical</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CD65BA3" w14:textId="3CB4C82F" w:rsidR="00D71169" w:rsidRPr="003A1F2A" w:rsidRDefault="00D71169" w:rsidP="00D71169">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8371" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Grilledutableau"/>
+              <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="109"/>
+              <w:tblOverlap w:val="never"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblBorders>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="8846"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00875187" w:rsidRPr="00A47D74" w14:paraId="5F11AE9C" w14:textId="77777777" w:rsidTr="00875187">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8846" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="585DB2CD" w14:textId="77777777" w:rsidR="00875187" w:rsidRDefault="00875187" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:commentRangeStart w:id="0"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Orientation / demande d’inclusion au protocole par </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="0070C0"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>[préciser délégant ou délégué]</w:t>
+                  </w:r>
+                  <w:commentRangeEnd w:id="0"/>
+                  <w:r w:rsidR="00552325">
+                    <w:rPr>
+                      <w:rStyle w:val="Marquedecommentaire"/>
+                    </w:rPr>
+                    <w:commentReference w:id="0"/>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1DA158F0" w14:textId="77777777" w:rsidR="00875187" w:rsidRDefault="00875187" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="fr-FR"/>
+                    </w:rPr>
+                    <mc:AlternateContent>
+                      <mc:Choice Requires="wps">
+                        <w:drawing>
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251908096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44647A54" wp14:editId="27F1BFE2">
+                            <wp:simplePos x="0" y="0"/>
+                            <wp:positionH relativeFrom="column">
+                              <wp:posOffset>2555875</wp:posOffset>
+                            </wp:positionH>
+                            <wp:positionV relativeFrom="paragraph">
+                              <wp:posOffset>36830</wp:posOffset>
+                            </wp:positionV>
+                            <wp:extent cx="0" cy="182880"/>
+                            <wp:effectExtent l="76200" t="0" r="57150" b="64770"/>
+                            <wp:wrapNone/>
+                            <wp:docPr id="100143" name="Connecteur droit avec flèche 100143"/>
+                            <wp:cNvGraphicFramePr/>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                <wps:wsp>
+                                  <wps:cNvCnPr/>
+                                  <wps:spPr>
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="0" cy="182880"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="straightConnector1">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                    <a:ln>
+                                      <a:tailEnd type="triangle"/>
+                                    </a:ln>
+                                  </wps:spPr>
+                                  <wps:style>
+                                    <a:lnRef idx="1">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:lnRef>
+                                    <a:fillRef idx="0">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:fillRef>
+                                    <a:effectRef idx="0">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:effectRef>
+                                    <a:fontRef idx="minor">
+                                      <a:schemeClr val="tx1"/>
+                                    </a:fontRef>
+                                  </wps:style>
+                                  <wps:bodyPr/>
+                                </wps:wsp>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:anchor>
+                        </w:drawing>
+                      </mc:Choice>
+                      <mc:Fallback>
+                        <w:pict>
+                          <v:shapetype w14:anchorId="6B0A8108" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                            <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                            <o:lock v:ext="edit" shapetype="t"/>
+                          </v:shapetype>
+                          <v:shape id="Connecteur droit avec flèche 100143" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:201.25pt;margin-top:2.9pt;width:0;height:14.4pt;z-index:251908096;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZhl5FtgEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3NEkXqIqa3kUvsEFw&#10;xeMDfJ1xYskv2UOT/D1jp00RICQQm4kfc86cOZ4cH2Zr2AVi0t51vNnVnIGTvtdu6PjXL29fHThL&#10;KFwvjHfQ8QUSfzi9fHGcQgt7P3rTQ2RE4lI7hY6PiKGtqiRHsCLtfABHl8pHK5C2caj6KCZit6ba&#10;1/XravKxD9FLSIlOH9dLfir8SoHEj0olQGY6TtqwxFjic47V6SjaIYowanmVIf5BhRXaUdGN6lGg&#10;YN+i/oXKahl98gp30tvKK6UllB6om6b+qZvPowhQeiFzUthsSv+PVn64nN1TJBumkNoUnmLuYlbR&#10;5i/pY3Mxa9nMghmZXA8lnTaH/eFQfKzuuBATvgNvWV50PGEUehjx7J2jF/GxKV6Jy/uEVJmAN0Au&#10;alyOKLR543qGS6CxwaiFGwzk96L0nFLdBZcVLgZW+CdQTPckcS1TZgnOJrKLoCkQUoLDZmOi7AxT&#10;2pgNWBd9fwRe8zMUypz9DXhDlMre4Qa22vn4u+o43ySrNf/mwNp3tuDZ90t5ymINDUzx6jrceSJ/&#10;3Bf4/Rc8fQcAAP//AwBQSwMEFAAGAAgAAAAhANUsL1fbAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyoQ2irErKpEBI9gigc6M2NXTtqvI5iNwl8PYs4lONoRjNvyvXkWzGY&#10;PjaBEG5nGQhDddANWYSP9+ebFYiYFGnVBjIIXybCurq8KFWhw0hvZtgmK7iEYqEQXEpdIWWsnfEq&#10;zkJniL1D6L1KLHsrda9GLvetzLNsKb1qiBec6syTM/Vxe/IIr/Zz8DltGnm4331v7Is+ujEhXl9N&#10;jw8gkpnSOQy/+IwOFTPtw4l0FC3CPMsXHEVY8AP2//Qe4W6+BFmV8v+B6gcAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDZhl5FtgEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDVLC9X2wAAAAgBAAAPAAAAAAAAAAAAAAAAABAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                            <v:stroke endarrow="block" joinstyle="miter"/>
+                          </v:shape>
+                        </w:pict>
+                      </mc:Fallback>
+                    </mc:AlternateContent>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="51DDA955" w14:textId="77777777" w:rsidR="00875187" w:rsidRDefault="00875187" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Vérification des critères d’inclusion par [préciser délégant ou délégué] </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="3FB5F9EC" w14:textId="77777777" w:rsidR="00875187" w:rsidRDefault="00875187" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="fr-FR"/>
+                    </w:rPr>
+                    <mc:AlternateContent>
+                      <mc:Choice Requires="wps">
+                        <w:drawing>
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251897856" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E86CA69" wp14:editId="27D49382">
+                            <wp:simplePos x="0" y="0"/>
+                            <wp:positionH relativeFrom="column">
+                              <wp:posOffset>2555874</wp:posOffset>
+                            </wp:positionH>
+                            <wp:positionV relativeFrom="paragraph">
+                              <wp:posOffset>6350</wp:posOffset>
+                            </wp:positionV>
+                            <wp:extent cx="3175" cy="243840"/>
+                            <wp:effectExtent l="0" t="0" r="34925" b="22860"/>
+                            <wp:wrapNone/>
+                            <wp:docPr id="10" name="Connecteur droit 10"/>
+                            <wp:cNvGraphicFramePr/>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                <wps:wsp>
+                                  <wps:cNvCnPr/>
+                                  <wps:spPr>
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="3175" cy="243840"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="line">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                  </wps:spPr>
+                                  <wps:style>
+                                    <a:lnRef idx="1">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:lnRef>
+                                    <a:fillRef idx="0">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:fillRef>
+                                    <a:effectRef idx="0">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:effectRef>
+                                    <a:fontRef idx="minor">
+                                      <a:schemeClr val="tx1"/>
+                                    </a:fontRef>
+                                  </wps:style>
+                                  <wps:bodyPr/>
+                                </wps:wsp>
+                              </a:graphicData>
+                            </a:graphic>
+                            <wp14:sizeRelV relativeFrom="margin">
+                              <wp14:pctHeight>0</wp14:pctHeight>
+                            </wp14:sizeRelV>
+                          </wp:anchor>
+                        </w:drawing>
+                      </mc:Choice>
+                      <mc:Fallback>
+                        <w:pict>
+                          <v:line w14:anchorId="1130259B" id="Connecteur droit 10" o:spid="_x0000_s1026" style="position:absolute;z-index:251897856;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="201.25pt,.5pt" to="201.5pt,19.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/k6rYoAEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfIPxC8x5KctAkEyzkkaC9F&#10;GyTpBzDU0iLAF0jWkv++y7UtF22BIEEuFB87szuzq9XtZA3bQkzau443i5ozcNL32m06/vP5y8UN&#10;ZykL1wvjHXR8B4nfrs/PVmNoYekHb3qIDElcasfQ8SHn0FZVkgNYkRY+gMNH5aMVGY9xU/VRjMhu&#10;TbWs68/V6GMfopeQEt7e7x/5mviVApl/KJUgM9NxrC3TGml9KWu1Xol2E0UYtDyUId5RhRXaYdKZ&#10;6l5kwX5F/Q+V1TL65FVeSG8rr5SWQBpQTVP/peZpEAFIC5qTwmxT+jha+X175x4i2jCG1KbwEIuK&#10;SUVbvlgfm8is3WwWTJlJvLxsrj9xJvFheXV5c0VWVidoiCl/BW9Z2XTcaFeUiFZsv6WM6TD0GIKH&#10;U3La5Z2BEmzcIyime0zXEJrmAu5MZFuBHRVSgstN6SLyUXSBKW3MDKxfBx7iCxRoZt4CnhGU2bs8&#10;g612Pv4ve56OJat9/NGBve5iwYvvd9QWsgabTwoPg1qm688zwU+/0/o3AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAAraQb98AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92YRtGY&#10;TSkFsRak2BbqcZsdk2h2Nuxum/TfO570No/v8ea9YjbaTpzQh9aRgttJAgKpcqalWsFu+3zzACJE&#10;TUZ3jlDBGQPMysuLQufGDfSOp02sBYdQyLWCJsY+lzJUDVodJq5HYvbpvNWRpa+l8XrgcNvJNEnu&#10;pdUt8YdG97hosPreHK2CN79cLuar8xetP+ywT1f79ev4otT11Th/AhFxjH9m+K3P1aHkTgd3JBNE&#10;pyBL0ju2MuBJzLNkysdBwfQxA1kW8v+A8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA/&#10;k6rYoAEAAJYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQACtpBv3wAAAAgBAAAPAAAAAAAAAAAAAAAAAPoDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAABgUAAAAA&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                            <v:stroke joinstyle="miter"/>
+                          </v:line>
+                        </w:pict>
+                      </mc:Fallback>
+                    </mc:AlternateContent>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="4341969F" w14:textId="77777777" w:rsidR="00875187" w:rsidRDefault="00875187" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="fr-FR"/>
+                    </w:rPr>
+                    <mc:AlternateContent>
+                      <mc:Choice Requires="wps">
+                        <w:drawing>
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251904000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DC713FC" wp14:editId="5A61257B">
+                            <wp:simplePos x="0" y="0"/>
+                            <wp:positionH relativeFrom="column">
+                              <wp:posOffset>3561715</wp:posOffset>
+                            </wp:positionH>
+                            <wp:positionV relativeFrom="paragraph">
+                              <wp:posOffset>95250</wp:posOffset>
+                            </wp:positionV>
+                            <wp:extent cx="7620" cy="114300"/>
+                            <wp:effectExtent l="76200" t="0" r="68580" b="57150"/>
+                            <wp:wrapNone/>
+                            <wp:docPr id="100135" name="Connecteur droit avec flèche 100135"/>
+                            <wp:cNvGraphicFramePr/>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                <wps:wsp>
+                                  <wps:cNvCnPr/>
+                                  <wps:spPr>
+                                    <a:xfrm flipH="1">
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="7620" cy="114300"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="straightConnector1">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                    <a:ln>
+                                      <a:tailEnd type="triangle"/>
+                                    </a:ln>
+                                  </wps:spPr>
+                                  <wps:style>
+                                    <a:lnRef idx="1">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:lnRef>
+                                    <a:fillRef idx="0">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:fillRef>
+                                    <a:effectRef idx="0">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:effectRef>
+                                    <a:fontRef idx="minor">
+                                      <a:schemeClr val="tx1"/>
+                                    </a:fontRef>
+                                  </wps:style>
+                                  <wps:bodyPr/>
+                                </wps:wsp>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:anchor>
+                        </w:drawing>
+                      </mc:Choice>
+                      <mc:Fallback>
+                        <w:pict>
+                          <v:shape w14:anchorId="0816F360" id="Connecteur droit avec flèche 100135" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:280.45pt;margin-top:7.5pt;width:.6pt;height:9pt;flip:x;z-index:251904000;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBCI6fwwEAANcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTJIBLSiazB5meRwQ&#10;rHh8gNdpJ5b8kt1Mkr+n7cxkESAkEJeWY3dVV1d3DrezNewMMWnvOt7sas7ASd9rN3T865c3z15x&#10;llC4XhjvoOMLJH57fPrkMIUW9n70pofIiMSldgodHxFDW1VJjmBF2vkAjh6Vj1Ygfcah6qOYiN2a&#10;al/XN9XkYx+il5AS3d6tj/xY+JUCiR+VSoDMdJy0YYmxxIccq+NBtEMUYdTyIkP8gwortKOiG9Wd&#10;QMG+Rf0LldUy+uQV7qS3lVdKSyg9UDdN/VM3n0cRoPRC5qSw2ZT+H638cD65+0g2TCG1KdzH3MWs&#10;omXK6PCOZlr6IqVsLrYtm20wI5N0+fJmT9ZKemiaF8/rYmq1kmSyEBO+BW9ZPnQ8YRR6GPHknaPx&#10;+LgWEOf3CUkGAa+ADDYuRxTavHY9wyXQDmHUwg0G8vAoPadUj+rLCRcDK/wTKKZ7UrmWKYsFJxPZ&#10;WdBKCCnBYbMxUXaGKW3MBqyLAX8EXvIzFMrS/Q14Q5TK3uEGttr5+LvqOF8lqzX/6sDad7bgwfdL&#10;mWuxhraneHXZ9LyeP34X+OP/ePwOAAD//wMAUEsDBBQABgAIAAAAIQAE32YZ4AAAAAkBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqN1WiZoQp+LRLOiiEgVVXTrJkATicRS7bfh7&#10;hhUsR/fqzLnZerK9OOPoO0ca5jMFAqlydUeNhve34m4FwgdDtekdoYZv9LDOr68yk9buQq943odG&#10;MIR8ajS0IQyplL5q0Ro/cwMSZx9utCbwOTayHs2F4baXC6ViaU1H/KE1Az61WH3tT5YpL8Vjsvnc&#10;HVfb5609lIVtNonV+vZmergHEXAKf2X41Wd1yNmpdCeqveg1RLFKuMpBxJu4EMWLOYhSw3KpQOaZ&#10;/L8g/wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBBCI6fwwEAANcDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAE32YZ4AAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAB0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                            <v:stroke endarrow="block" joinstyle="miter"/>
+                          </v:shape>
+                        </w:pict>
+                      </mc:Fallback>
+                    </mc:AlternateContent>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="fr-FR"/>
+                    </w:rPr>
+                    <mc:AlternateContent>
+                      <mc:Choice Requires="wps">
+                        <w:drawing>
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251902976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48B9C946" wp14:editId="29BD332E">
+                            <wp:simplePos x="0" y="0"/>
+                            <wp:positionH relativeFrom="column">
+                              <wp:posOffset>1725295</wp:posOffset>
+                            </wp:positionH>
+                            <wp:positionV relativeFrom="paragraph">
+                              <wp:posOffset>87630</wp:posOffset>
+                            </wp:positionV>
+                            <wp:extent cx="0" cy="114300"/>
+                            <wp:effectExtent l="76200" t="0" r="57150" b="57150"/>
+                            <wp:wrapNone/>
+                            <wp:docPr id="100134" name="Connecteur droit avec flèche 100134"/>
+                            <wp:cNvGraphicFramePr/>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                <wps:wsp>
+                                  <wps:cNvCnPr/>
+                                  <wps:spPr>
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="0" cy="114300"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="straightConnector1">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                    <a:ln>
+                                      <a:tailEnd type="triangle"/>
+                                    </a:ln>
+                                  </wps:spPr>
+                                  <wps:style>
+                                    <a:lnRef idx="1">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:lnRef>
+                                    <a:fillRef idx="0">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:fillRef>
+                                    <a:effectRef idx="0">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:effectRef>
+                                    <a:fontRef idx="minor">
+                                      <a:schemeClr val="tx1"/>
+                                    </a:fontRef>
+                                  </wps:style>
+                                  <wps:bodyPr/>
+                                </wps:wsp>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:anchor>
+                        </w:drawing>
+                      </mc:Choice>
+                      <mc:Fallback>
+                        <w:pict>
+                          <v:shape w14:anchorId="1593EDC1" id="Connecteur droit avec flèche 100134" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:135.85pt;margin-top:6.9pt;width:0;height:9pt;z-index:251902976;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdzz9GtwEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTJIFIRRNZg+zwAXB&#10;CtgP8DrtxJJfsptJ8ve0nZkMAoTEai8dP7qqq8ud/e1sDTtBTNq7jje7mjNw0vfaDR1/+P7h1TvO&#10;EgrXC+MddHyBxG8PL1/sp9DCjR+96SEyInGpnULHR8TQVlWSI1iRdj6Ao0vloxVI2zhUfRQTsVtT&#10;3dT122rysQ/RS0iJTu/WS34o/EqBxC9KJUBmOk7asMRY4mOO1WEv2iGKMGp5liGeoMIK7ajoRnUn&#10;ULAfUf9BZbWMPnmFO+lt5ZXSEkoP1E1T/9bNt1EEKL2QOSlsNqXno5WfT0d3H8mGKaQ2hfuYu5hV&#10;tPlL+thczFo2s2BGJtdDSadN8+Z1XXysrrgQE34Eb1ledDxhFHoY8eidoxfxsSleidOnhFSZgBdA&#10;Lmpcjii0ee96hkugscGohRsM5Pei9JxSXQWXFS4GVvhXUEz3JHEtU2YJjiayk6ApEFKCw2ZjouwM&#10;U9qYDVgXff8EnvMzFMqc/Q94Q5TK3uEGttr5+LfqOF8kqzX/4sDad7bg0fdLecpiDQ1M8eo83Hki&#10;f90X+PUXPPwEAAD//wMAUEsDBBQABgAIAAAAIQAISavq3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUjcqJNUoiXEqRASPYJoOcDNjbd21HgdxW4S+HoWcYDjzjzNzlSb2Xdi&#10;xCG2gRTkiwwEUhNMS1bB2/7pZg0iJk1Gd4FQwSdG2NSXF5UuTZjoFcddsoJDKJZagUupL6WMjUOv&#10;4yL0SOwdw+B14nOw0gx64nDfySLLbqXXLfEHp3t8dNicdmev4MW+j76gbSuPdx9fW/tsTm5KSl1f&#10;zQ/3IBLO6Q+Gn/pcHWrudAhnMlF0CopVvmKUjSVPYOBXOChY5muQdSX/L6i/AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAN3PP0a3AQAAygMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAAhJq+rcAAAACQEAAA8AAAAAAAAAAAAAAAAAEQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                            <v:stroke endarrow="block" joinstyle="miter"/>
+                          </v:shape>
+                        </w:pict>
+                      </mc:Fallback>
+                    </mc:AlternateContent>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="fr-FR"/>
+                    </w:rPr>
+                    <mc:AlternateContent>
+                      <mc:Choice Requires="wps">
+                        <w:drawing>
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251901952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2238A654" wp14:editId="35196179">
+                            <wp:simplePos x="0" y="0"/>
+                            <wp:positionH relativeFrom="column">
+                              <wp:posOffset>1717675</wp:posOffset>
+                            </wp:positionH>
+                            <wp:positionV relativeFrom="paragraph">
+                              <wp:posOffset>72390</wp:posOffset>
+                            </wp:positionV>
+                            <wp:extent cx="1863090" cy="7620"/>
+                            <wp:effectExtent l="0" t="0" r="22860" b="30480"/>
+                            <wp:wrapNone/>
+                            <wp:docPr id="100133" name="Connecteur droit 100133"/>
+                            <wp:cNvGraphicFramePr/>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                <wps:wsp>
+                                  <wps:cNvCnPr/>
+                                  <wps:spPr>
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="1863090" cy="7620"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="line">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                  </wps:spPr>
+                                  <wps:style>
+                                    <a:lnRef idx="1">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:lnRef>
+                                    <a:fillRef idx="0">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:fillRef>
+                                    <a:effectRef idx="0">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:effectRef>
+                                    <a:fontRef idx="minor">
+                                      <a:schemeClr val="tx1"/>
+                                    </a:fontRef>
+                                  </wps:style>
+                                  <wps:bodyPr/>
+                                </wps:wsp>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:anchor>
+                        </w:drawing>
+                      </mc:Choice>
+                      <mc:Fallback>
+                        <w:pict>
+                          <v:line w14:anchorId="48C4ACD7" id="Connecteur droit 100133" o:spid="_x0000_s1026" style="position:absolute;z-index:251901952;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="135.25pt,5.7pt" to="281.95pt,6.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/a7B6nwEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tO4zAQfV+Jf7D8vk1apMJGTXkAsS+r&#10;BbHLBxhn3FjyTba3Sf+e8bRNV4CEQLw4vsw5M+fMZHU1WsO2EJP2ruXzWc0ZOOk77TYtf/x7+/2S&#10;s5SF64TxDlq+g8Sv1mffVkNoYOF7bzqIDElcaobQ8j7n0FRVkj1YkWY+gMNH5aMVGY9xU3VRDMhu&#10;TbWo62U1+NiF6CWkhLc3+0e+Jn6lQOY7pRJkZlqOtWVaI61PZa3WK9Fsogi9locyxCeqsEI7TDpR&#10;3Ygs2L+oX1FZLaNPXuWZ9LbySmkJpAHVzOsXav70IgBpQXNSmGxKX0crf2+v3X1EG4aQmhTuY1Ex&#10;qmjLF+tjI5m1m8yCMTOJl/PL5Xn9Az2V+HaxXJCX1QkbYso/wVtWNi032hUpohHbXyljPgw9huDh&#10;lJ12eWegBBv3AIrpruQjNA0GXJvItgJbKqQEl+eljchH0QWmtDETsH4feIgvUKCh+Qh4QlBm7/IE&#10;ttr5+Fb2PB5LVvv4owN73cWCJ9/tqC9kDXafFB4mtYzX/2eCn/6n9TMAAAD//wMAUEsDBBQABgAI&#10;AAAAIQBGC2pi4QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLF1hBUrT&#10;aZqEGJPQxEAax6wxbaFxqiRbu7fHnOBo/59+fy7mo+3EEX1oHSmYThIQSJUzLdUK3t8er+5AhKjJ&#10;6M4RKjhhgHl5flbo3LiBXvG4jbXgEgq5VtDE2OdShqpBq8PE9UicfTpvdeTR19J4PXC57WSaJJm0&#10;uiW+0Ogelw1W39uDVfDiV6vlYn36os2HHXbperd5Hp+UurwYFw8gIo7xD4ZffVaHkp327kAmiE5B&#10;epvMGOVgegOCgVl2fQ9iz4s0A1kW8v8H5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;/2uwep8BAACXAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEARgtqYuEAAAAJAQAADwAAAAAAAAAAAAAAAAD5AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAAcFAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                            <v:stroke joinstyle="miter"/>
+                          </v:line>
+                        </w:pict>
+                      </mc:Fallback>
+                    </mc:AlternateContent>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="463C1AF7" w14:textId="77777777" w:rsidR="00875187" w:rsidRDefault="00875187" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Eligibilité au protocole                      Non-éligibilité au protocole</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="0AE36155" w14:textId="77777777" w:rsidR="00875187" w:rsidRDefault="00875187" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="fr-FR"/>
+                    </w:rPr>
+                    <mc:AlternateContent>
+                      <mc:Choice Requires="wps">
+                        <w:drawing>
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251906048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42B0555F" wp14:editId="64073860">
+                            <wp:simplePos x="0" y="0"/>
+                            <wp:positionH relativeFrom="column">
+                              <wp:posOffset>3602989</wp:posOffset>
+                            </wp:positionH>
+                            <wp:positionV relativeFrom="paragraph">
+                              <wp:posOffset>43179</wp:posOffset>
+                            </wp:positionV>
+                            <wp:extent cx="447675" cy="371475"/>
+                            <wp:effectExtent l="0" t="0" r="47625" b="47625"/>
+                            <wp:wrapNone/>
+                            <wp:docPr id="100137" name="Connecteur droit avec flèche 100137"/>
+                            <wp:cNvGraphicFramePr/>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                <wps:wsp>
+                                  <wps:cNvCnPr/>
+                                  <wps:spPr>
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="447675" cy="371475"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="straightConnector1">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                    <a:ln>
+                                      <a:tailEnd type="triangle"/>
+                                    </a:ln>
+                                  </wps:spPr>
+                                  <wps:style>
+                                    <a:lnRef idx="1">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:lnRef>
+                                    <a:fillRef idx="0">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:fillRef>
+                                    <a:effectRef idx="0">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:effectRef>
+                                    <a:fontRef idx="minor">
+                                      <a:schemeClr val="tx1"/>
+                                    </a:fontRef>
+                                  </wps:style>
+                                  <wps:bodyPr/>
+                                </wps:wsp>
+                              </a:graphicData>
+                            </a:graphic>
+                            <wp14:sizeRelH relativeFrom="margin">
+                              <wp14:pctWidth>0</wp14:pctWidth>
+                            </wp14:sizeRelH>
+                            <wp14:sizeRelV relativeFrom="margin">
+                              <wp14:pctHeight>0</wp14:pctHeight>
+                            </wp14:sizeRelV>
+                          </wp:anchor>
+                        </w:drawing>
+                      </mc:Choice>
+                      <mc:Fallback>
+                        <w:pict>
+                          <v:shape w14:anchorId="11678295" id="Connecteur droit avec flèche 100137" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:283.7pt;margin-top:3.4pt;width:35.25pt;height:29.25pt;z-index:251906048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKWpNQvQEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yRL2aKo6T50gRcE&#10;Ky4f4HXGiSXHtuyhSf6esdOmCBASq32Z+DLnzJnjyf5uGgw7QYja2YZXm5IzsNK12nYN//7t/au3&#10;nEUUthXGWWj4DJHfHV6+2I++hhvXO9NCYERiYz36hveIvi6KKHsYRNw4D5YulQuDQNqGrmiDGIl9&#10;MMVNWd4WowutD05CjHR6v1zyQ+ZXCiR+VioCMtNw0oY5hhwfUywOe1F3Qfhey7MM8QQVg9CWiq5U&#10;9wIF+xH0H1SDlsFFp3Aj3VA4pbSE3AN1U5W/dfO1Fx5yL2RO9KtN8flo5afT0T4EsmH0sY7+IaQu&#10;JhWG9CV9bMpmzatZMCGTdLjd7m53bziTdPV6V21pTSzFFexDxA/gBpYWDY8YhO56PDpr6VlcqLJh&#10;4vQx4gK8AFJlY1NEoc072zKcPc0OBi1sZ+BcJ6UUV9V5hbOBBf4FFNMt6VzK5IGCownsJGgUhJRg&#10;sVqZKDvBlDZmBZZZ3z+B5/wEhTxs/wNeEbmys7iCB21d+Ft1nC6S1ZJ/cWDpO1nw6No5v2e2hqYm&#10;v8l5wtNY/rrP8Ot/ePgJAAD//wMAUEsDBBQABgAIAAAAIQAecixn3gAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqENLUxriVAiJHkEtHODmxls7aryOYjcJfD3LCW47mtHs&#10;m3Iz+VYM2McmkILbWQYCqQ6mIavg/e355h5ETJqMbgOhgi+MsKkuL0pdmDDSDod9soJLKBZagUup&#10;K6SMtUOv4yx0SOwdQ+91YtlbaXo9crlv5TzLcul1Q/zB6Q6fHNan/dkreLUfg5/TtpHH9ef31r6Y&#10;kxuTUtdX0+MDiIRT+gvDLz6jQ8VMh3AmE0WrYJmv7jiqIOcF7OeL1RrEgY/lAmRVyv8Dqh8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASlqTUL0BAADPAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHnIsZ94AAAAIAQAADwAAAAAAAAAAAAAAAAAX&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                            <v:stroke endarrow="block" joinstyle="miter"/>
+                          </v:shape>
+                        </w:pict>
+                      </mc:Fallback>
+                    </mc:AlternateContent>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="fr-FR"/>
+                    </w:rPr>
+                    <mc:AlternateContent>
+                      <mc:Choice Requires="wps">
+                        <w:drawing>
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251905024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7015819B" wp14:editId="5BE7BB3F">
+                            <wp:simplePos x="0" y="0"/>
+                            <wp:positionH relativeFrom="column">
+                              <wp:posOffset>1298574</wp:posOffset>
+                            </wp:positionH>
+                            <wp:positionV relativeFrom="paragraph">
+                              <wp:posOffset>59055</wp:posOffset>
+                            </wp:positionV>
+                            <wp:extent cx="403860" cy="281940"/>
+                            <wp:effectExtent l="38100" t="0" r="15240" b="60960"/>
+                            <wp:wrapNone/>
+                            <wp:docPr id="100136" name="Connecteur droit avec flèche 100136"/>
+                            <wp:cNvGraphicFramePr/>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                <wps:wsp>
+                                  <wps:cNvCnPr/>
+                                  <wps:spPr>
+                                    <a:xfrm flipH="1">
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="403860" cy="281940"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="straightConnector1">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                    <a:ln>
+                                      <a:tailEnd type="triangle"/>
+                                    </a:ln>
+                                  </wps:spPr>
+                                  <wps:style>
+                                    <a:lnRef idx="1">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:lnRef>
+                                    <a:fillRef idx="0">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:fillRef>
+                                    <a:effectRef idx="0">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:effectRef>
+                                    <a:fontRef idx="minor">
+                                      <a:schemeClr val="tx1"/>
+                                    </a:fontRef>
+                                  </wps:style>
+                                  <wps:bodyPr/>
+                                </wps:wsp>
+                              </a:graphicData>
+                            </a:graphic>
+                            <wp14:sizeRelH relativeFrom="margin">
+                              <wp14:pctWidth>0</wp14:pctWidth>
+                            </wp14:sizeRelH>
+                            <wp14:sizeRelV relativeFrom="margin">
+                              <wp14:pctHeight>0</wp14:pctHeight>
+                            </wp14:sizeRelV>
+                          </wp:anchor>
+                        </w:drawing>
+                      </mc:Choice>
+                      <mc:Fallback>
+                        <w:pict>
+                          <v:shape w14:anchorId="056901BB" id="Connecteur droit avec flèche 100136" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:102.25pt;margin-top:4.65pt;width:31.8pt;height:22.2pt;flip:x;z-index:251905024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuKzf/xgEAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RltSpR033ocnlA&#10;sOLyAV5nnFjyTfbQJH/P2GmzCBASiJeRY885c+bM5HA3WcPOEJP2ruXbTc0ZOOk77fqWf/3y5sWe&#10;s4TCdcJ4By2fIfG74/NnhzE0sPODNx1ERiQuNWNo+YAYmqpKcgAr0sYHcPSofLQC6TP2VRfFSOzW&#10;VLu6vq1GH7sQvYSU6PZ+eeTHwq8USPyoVAJkpuWkDUuMJT7mWB0PoumjCIOWFxniH1RYoR0VXanu&#10;BQr2LepfqKyW0SevcCO9rbxSWkLpgbrZ1j9183kQAUovZE4Kq03p/9HKD+eTe4hkwxhSk8JDzF1M&#10;KlqmjA7vaKalL1LKpmLbvNoGEzJJlzf1y/0tmSvpabffvroptlYLTaYLMeFb8JblQ8sTRqH7AU/e&#10;ORqQj0sJcX6fkIQQ8ArIYONyRKHNa9cxnANtEUYtXG8gj4/Sc0r1pL+ccDawwD+BYrojnUuZslpw&#10;MpGdBS2FkBIcblcmys4wpY1ZgXWx4I/AS36GQlm7vwGviFLZO1zBVjsff1cdp6tkteRfHVj6zhY8&#10;+m4uky3W0P4Ury67nhf0x+8Cf/ojj98BAAD//wMAUEsDBBQABgAIAAAAIQCC9Cs74AAAAAgBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqNOUliTEqXg0i3aBREGIpRMPSSAeR7Hb&#10;hr9nWMFydK/OPZOvJ9uLI46+c6RgPotAINXOdNQoeH0prxIQPmgyuneECr7Rw7o4P8t1ZtyJnvG4&#10;D41gCPlMK2hDGDIpfd2i1X7mBiTOPtxodeBzbKQZ9YnhtpdxFK2k1R3xQqsHfGix/tofLFO25X26&#10;+Xx6T3aPO/tWlbbZpFapy4vp7hZEwCn8leFXn9WhYKfKHch40SuIo+slVxWkCxCcx6tkDqJSsFzc&#10;gCxy+f+B4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDuKzf/xgEAANkDAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCC9Cs74AAAAAgBAAAPAAAA&#10;AAAAAAAAAAAAACAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAALQUAAAAA&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                            <v:stroke endarrow="block" joinstyle="miter"/>
+                          </v:shape>
+                        </w:pict>
+                      </mc:Fallback>
+                    </mc:AlternateContent>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5019A70F" w14:textId="77777777" w:rsidR="00875187" w:rsidRDefault="00875187" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">           </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="4A3B2EE0" w14:textId="35F26011" w:rsidR="00875187" w:rsidRDefault="00875187" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="fr-FR"/>
+                    </w:rPr>
+                    <mc:AlternateContent>
+                      <mc:Choice Requires="wps">
+                        <w:drawing>
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251910144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75644386" wp14:editId="005B0896">
+                            <wp:simplePos x="0" y="0"/>
+                            <wp:positionH relativeFrom="column">
+                              <wp:posOffset>4041140</wp:posOffset>
+                            </wp:positionH>
+                            <wp:positionV relativeFrom="paragraph">
+                              <wp:posOffset>121285</wp:posOffset>
+                            </wp:positionV>
+                            <wp:extent cx="1209675" cy="257175"/>
+                            <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                            <wp:wrapNone/>
+                            <wp:docPr id="52" name="Zone de texte 52"/>
+                            <wp:cNvGraphicFramePr/>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                <wps:wsp>
+                                  <wps:cNvSpPr txBox="1"/>
+                                  <wps:spPr>
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="1209675" cy="257175"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                    <a:solidFill>
+                                      <a:schemeClr val="lt1"/>
+                                    </a:solidFill>
+                                    <a:ln w="6350">
+                                      <a:solidFill>
+                                        <a:prstClr val="black"/>
+                                      </a:solidFill>
+                                    </a:ln>
+                                  </wps:spPr>
+                                  <wps:txbx>
+                                    <w:txbxContent>
+                                      <w:p w14:paraId="716E5F0E" w14:textId="77777777" w:rsidR="00875187" w:rsidRDefault="00875187" w:rsidP="00875187">
+                                        <w:pPr>
+                                          <w:jc w:val="center"/>
+                                        </w:pPr>
+                                        <w:r>
+                                          <w:rPr>
+                                            <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                                            <w:szCs w:val="18"/>
+                                          </w:rPr>
+                                          <w:t xml:space="preserve">Suivi habituel </w:t>
+                                        </w:r>
+                                      </w:p>
+                                    </w:txbxContent>
+                                  </wps:txbx>
+                                  <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                                    <a:prstTxWarp prst="textNoShape">
+                                      <a:avLst/>
+                                    </a:prstTxWarp>
+                                    <a:noAutofit/>
+                                  </wps:bodyPr>
+                                </wps:wsp>
+                              </a:graphicData>
+                            </a:graphic>
+                            <wp14:sizeRelH relativeFrom="margin">
+                              <wp14:pctWidth>0</wp14:pctWidth>
+                            </wp14:sizeRelH>
+                            <wp14:sizeRelV relativeFrom="margin">
+                              <wp14:pctHeight>0</wp14:pctHeight>
+                            </wp14:sizeRelV>
+                          </wp:anchor>
+                        </w:drawing>
+                      </mc:Choice>
+                      <mc:Fallback>
+                        <w:pict>
+                          <v:shapetype w14:anchorId="75644386" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                            <v:stroke joinstyle="miter"/>
+                            <v:path gradientshapeok="t" o:connecttype="rect"/>
+                          </v:shapetype>
+                          <v:shape id="Zone de texte 52" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:318.2pt;margin-top:9.55pt;width:95.25pt;height:20.25pt;z-index:251910144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCT37E6NwIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+xkSdoacYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2flot9Owi0yJ1BP5+OjZfVsrchDWVaBzOhyklAjNoaj0LqffX1af&#10;bilxnumCKdAip0fh6P3844dZYzIxghJUISxBEO2yxuS09N5kSeJ4KWrmBmCERqcEWzOPW7tLCssa&#10;RK9VMkrTadKALYwFLpzD04fOSecRX0rB/ZOUTniicoq5+bjauG7DmsxnLNtZZsqK92mwf8iiZpXG&#10;R89QD8wzsrfVH1B1xS04kH7AoU5AyoqLWANWM0zfVbMpmRGxFiTHmTNN7v/B8sfDxjxb4tsv0GID&#10;AyGNcZnDw1BPK20dvpgpQT9SeDzTJlpPeLg0Su+mNxNKOPpGk5sh2giTXG4b6/xXATUJRk4ttiWy&#10;xQ5r57vQU0h4zIGqilWlVNwEKYilsuTAsInKxxwR/E2U0qTJ6fTzJI3Ab3wB+nx/qxj/0ad3FYV4&#10;SmPOl9qD5dtt2xOyheKIPFnoJOQMX1WIu2bOPzOLmkFqcA78Ey5SASYDvUVJCfbX385DPLYSvZQ0&#10;qMGcup97ZgUl6pvGJt8Nx+Mg2rgZT25GuLHXnu21R+/rJSBDQ5w4w6MZ4r06mdJC/Yrjsgivootp&#10;jm/n1J/Mpe8mA8eNi8UiBqFMDfNrvTE8QIeOBD5f2ldmTd9Pj0p4hJNaWfaurV1suKlhsfcgq9jz&#10;QHDHas87Sjyqph/HMEPX+xh1+WnMfwMAAP//AwBQSwMEFAAGAAgAAAAhAKn+GSvdAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0wJRksapABUunCiIsxtvbauxHdluGv6e&#10;5USPq3maedtuZjewCWOywQtYLgpg6PugrNcCvj5f7ypgKUuv5BA8CvjBBJvu+qqVjQpn/4HTLmtG&#10;JT41UoDJeWw4T71BJ9MijOgpO4ToZKYzaq6iPFO5G/iqKErupPW0YOSILwb74+7kBGyfda37Skaz&#10;rZS10/x9eNdvQtzezE9rYBnn/A/Dnz6pQ0dO+3DyKrFBQHlfPhBKQb0ERkC1KmtgewGPdQm8a/nl&#10;B90vAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJPfsTo3AgAAfAQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKn+GSvdAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAkQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                            <v:textbox>
+                              <w:txbxContent>
+                                <w:p w14:paraId="716E5F0E" w14:textId="77777777" w:rsidR="00875187" w:rsidRDefault="00875187" w:rsidP="00875187">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">Suivi habituel </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </v:textbox>
+                          </v:shape>
+                        </w:pict>
+                      </mc:Fallback>
+                    </mc:AlternateContent>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="fr-FR"/>
+                    </w:rPr>
+                    <mc:AlternateContent>
+                      <mc:Choice Requires="wps">
+                        <w:drawing>
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251899904" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CB6B64C" wp14:editId="212BBD44">
+                            <wp:simplePos x="0" y="0"/>
+                            <wp:positionH relativeFrom="column">
+                              <wp:posOffset>2786380</wp:posOffset>
+                            </wp:positionH>
+                            <wp:positionV relativeFrom="paragraph">
+                              <wp:posOffset>60960</wp:posOffset>
+                            </wp:positionV>
+                            <wp:extent cx="824865" cy="350520"/>
+                            <wp:effectExtent l="0" t="0" r="13335" b="11430"/>
+                            <wp:wrapNone/>
+                            <wp:docPr id="100130" name="Ellipse 100130"/>
+                            <wp:cNvGraphicFramePr/>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                <wps:wsp>
+                                  <wps:cNvSpPr/>
+                                  <wps:spPr>
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="824865" cy="350520"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="ellipse">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                  </wps:spPr>
+                                  <wps:style>
+                                    <a:lnRef idx="2">
+                                      <a:schemeClr val="accent1">
+                                        <a:shade val="50000"/>
+                                      </a:schemeClr>
+                                    </a:lnRef>
+                                    <a:fillRef idx="1">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:fillRef>
+                                    <a:effectRef idx="0">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:effectRef>
+                                    <a:fontRef idx="minor">
+                                      <a:schemeClr val="lt1"/>
+                                    </a:fontRef>
+                                  </wps:style>
+                                  <wps:txbx>
+                                    <w:txbxContent>
+                                      <w:p w14:paraId="3241983E" w14:textId="77777777" w:rsidR="00875187" w:rsidRPr="00C13F2B" w:rsidRDefault="00875187" w:rsidP="00875187">
+                                        <w:pPr>
+                                          <w:jc w:val="center"/>
+                                          <w:rPr>
+                                            <w:sz w:val="18"/>
+                                            <w:szCs w:val="18"/>
+                                          </w:rPr>
+                                        </w:pPr>
+                                        <w:r w:rsidRPr="00C13F2B">
+                                          <w:rPr>
+                                            <w:sz w:val="18"/>
+                                            <w:szCs w:val="18"/>
+                                          </w:rPr>
+                                          <w:t>Refus</w:t>
+                                        </w:r>
+                                      </w:p>
+                                    </w:txbxContent>
+                                  </wps:txbx>
+                                  <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                                    <a:prstTxWarp prst="textNoShape">
+                                      <a:avLst/>
+                                    </a:prstTxWarp>
+                                    <a:noAutofit/>
+                                  </wps:bodyPr>
+                                </wps:wsp>
+                              </a:graphicData>
+                            </a:graphic>
+                            <wp14:sizeRelH relativeFrom="margin">
+                              <wp14:pctWidth>0</wp14:pctWidth>
+                            </wp14:sizeRelH>
+                            <wp14:sizeRelV relativeFrom="margin">
+                              <wp14:pctHeight>0</wp14:pctHeight>
+                            </wp14:sizeRelV>
+                          </wp:anchor>
+                        </w:drawing>
+                      </mc:Choice>
+                      <mc:Fallback>
+                        <w:pict>
+                          <v:oval w14:anchorId="0CB6B64C" id="Ellipse 100130" o:spid="_x0000_s1027" style="position:absolute;margin-left:219.4pt;margin-top:4.8pt;width:64.95pt;height:27.6pt;z-index:251899904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4a8bkagIAACcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aypMuCOEXQosOA&#10;oA3aDj0rslQLkEVNUmJnXz9KdpxiKXYY5oNMiuSjSD1qed3WmhyE8wpMQcejnBJhOJTKvBb0x/Pd&#10;pzklPjBTMg1GFPQoPL1effywbOxCTKACXQpHEMT4RWMLWoVgF1nmeSVq5kdghUGjBFezgKp7zUrH&#10;GkSvdTbJ86usAVdaB1x4j7u3nZGuEr6UgocHKb0IRBcUzxbS6tK6i2u2WrLFq2O2Urw/BvuHU9RM&#10;GUw6QN2ywMjeqQuoWnEHHmQYcagzkFJxkWrAasb5H9U8VcyKVAs2x9uhTf7/wfL7w5PdOmxDY/3C&#10;oxiraKWr4x/PR9rUrOPQLNEGwnFzPpnOr2aUcDR9nuWzSWpmdg62zodvAmoShYIKrZX1sRy2YIeN&#10;D5gTvU9eqJxPkKRw1CI6a/MoJFEl5pyk6EQOcaMdOTC8Vsa5MGHcmSpWim57luMX7xeTDBFJS4AR&#10;WSqtB+weIBLvEruD6f1jqEjcGoLzvx2sCx4iUmYwYQiulQH3HoDGqvrMnf+pSV1rYpdCu2uxNzh6&#10;0TPu7KA8bh1x0HHdW36n8AI2zIctc0huHAMc2PCAi9TQFBR6iZIK3K/39qM/cg6tlDQ4LAX1P/fM&#10;CUr0d4Ns/DqeTuN0JWU6+4JcIO6tZffWYvb1DeDFjfFpsDyJ0T/okygd1C841+uYFU3McMxdUB7c&#10;SbkJ3RDjy8DFep3ccKIsCxvzZHkEj32O7HpuX5izPQsD0vceToN1wcTON0YaWO8DSJVoeu5rfwM4&#10;jYlK/csRx/2tnrzO79vqNwAAAP//AwBQSwMEFAAGAAgAAAAhAKre0nLeAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FLxDAUhO+C/yE8wZubqrVma18XEQoq7MHavWebbBu2eSlNulv99caTHocZ&#10;Zr4pNosd2ElP3jhCuF0lwDS1ThnqEJrP6kYA80GSkoMjjfClPWzKy4tC5sqd6UOf6tCxWEI+lwh9&#10;CGPOuW97baVfuVFT9A5usjJEOXVcTfIcy+3A75Ik41Yaigu9HPVLr9tjPVuE79eqMWFe1yJp3o/b&#10;9K1y3OwQr6+W5ydgQS/hLwy/+BEdysi0dzMpzwaE9F5E9ICwzoBF/yETj8D2CFkqgJcF/3+g/AEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4a8bkagIAACcFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCq3tJy3gAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AMQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;" fillcolor="#4472c4 [3204]" strokecolor="#1f3763 [1604]" strokeweight="1pt">
+                            <v:stroke joinstyle="miter"/>
+                            <v:textbox>
+                              <w:txbxContent>
+                                <w:p w14:paraId="3241983E" w14:textId="77777777" w:rsidR="00875187" w:rsidRPr="00C13F2B" w:rsidRDefault="00875187" w:rsidP="00875187">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00C13F2B">
+                                    <w:rPr>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Refus</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </v:textbox>
+                          </v:oval>
+                        </w:pict>
+                      </mc:Fallback>
+                    </mc:AlternateContent>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">                          Information au patient                                                          </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="61DC4B2D" w14:textId="7F16B40B" w:rsidR="00875187" w:rsidRDefault="006E4431" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="fr-FR"/>
+                    </w:rPr>
+                    <mc:AlternateContent>
+                      <mc:Choice Requires="wps">
+                        <w:drawing>
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251900928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04A5964E" wp14:editId="2608A7C8">
+                            <wp:simplePos x="0" y="0"/>
+                            <wp:positionH relativeFrom="column">
+                              <wp:posOffset>1785620</wp:posOffset>
+                            </wp:positionH>
+                            <wp:positionV relativeFrom="paragraph">
+                              <wp:posOffset>80645</wp:posOffset>
+                            </wp:positionV>
+                            <wp:extent cx="982980" cy="330200"/>
+                            <wp:effectExtent l="0" t="38100" r="64770" b="31750"/>
+                            <wp:wrapNone/>
+                            <wp:docPr id="100131" name="Connecteur droit avec flèche 100131"/>
+                            <wp:cNvGraphicFramePr/>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                <wps:wsp>
+                                  <wps:cNvCnPr/>
+                                  <wps:spPr>
+                                    <a:xfrm flipV="1">
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="982980" cy="330200"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="straightConnector1">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                    <a:ln>
+                                      <a:tailEnd type="triangle"/>
+                                    </a:ln>
+                                  </wps:spPr>
+                                  <wps:style>
+                                    <a:lnRef idx="1">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:lnRef>
+                                    <a:fillRef idx="0">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:fillRef>
+                                    <a:effectRef idx="0">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:effectRef>
+                                    <a:fontRef idx="minor">
+                                      <a:schemeClr val="tx1"/>
+                                    </a:fontRef>
+                                  </wps:style>
+                                  <wps:bodyPr/>
+                                </wps:wsp>
+                              </a:graphicData>
+                            </a:graphic>
+                            <wp14:sizeRelH relativeFrom="margin">
+                              <wp14:pctWidth>0</wp14:pctWidth>
+                            </wp14:sizeRelH>
+                            <wp14:sizeRelV relativeFrom="margin">
+                              <wp14:pctHeight>0</wp14:pctHeight>
+                            </wp14:sizeRelV>
+                          </wp:anchor>
+                        </w:drawing>
+                      </mc:Choice>
+                      <mc:Fallback>
+                        <w:pict>
+                          <v:shape w14:anchorId="24443CE1" id="Connecteur droit avec flèche 100131" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:140.6pt;margin-top:6.35pt;width:77.4pt;height:26pt;flip:y;z-index:251900928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAiXQO+wgEAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKuhLpR0z10gQuC&#10;FbDcvc44seQv2UOT/HvGTptFgJBAXEaOPe/NmzeTw91kDTtDTNq7lm83NWfgpO+061v++OXtqz1n&#10;CYXrhPEOWj5D4nfHly8OY2hg5wdvOoiMSFxqxtDyATE0VZXkAFakjQ/g6FH5aAXSZ+yrLoqR2K2p&#10;dnX9uhp97EL0ElKi2/vlkR8Lv1Ig8aNSCZCZlpM2LDGW+JRjdTyIpo8iDFpeZIh/UGGFdlR0pboX&#10;KNi3qH+hslpGn7zCjfS28kppCaUH6mZb/9TN50EEKL2QOSmsNqX/Rys/nE/uIZINY0hNCg8xdzGp&#10;aJkyOnylmZa+SCmbim3zahtMyCRd3u53t3syV9LTzU1NY8m2VgtNpgsx4TvwluVDyxNGofsBT945&#10;GpCPSwlxfp9wAV4BGWxcjii0eeM6hnOgLcKohesNXOrklOpZfznhbGCBfwLFdEc6lzJlteBkIjsL&#10;WgohJTjcrkyUnWFKG7MC62LBH4GX/AyFsnZ/A14RpbJ3uIKtdj7+rjpOV8lqyb86sPSdLXjy3Vwm&#10;W6yh/Skzuex6XtAfvwv8+Y88fgcAAP//AwBQSwMEFAAGAAgAAAAhAHeURTbgAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyo01ClaYhT8WgWdIFEqSqWTjwkgXgcxW4b/p5h&#10;BcvRvTpzbr6ebC9OOPrOkYL5LAKBVDvTUaNg/1bepCB80GR07wgVfKOHdXF5kevMuDO94mkXGsEQ&#10;8plW0IYwZFL6ukWr/cwNSJx9uNHqwOfYSDPqM8NtL+MoSqTVHfGHVg/42GL9tTtapjyXD6vN58t7&#10;un3a2kNV2mazskpdX033dyACTuGvDL/6rA4FO1XuSMaLXkGczmOuchAvQXBhcZvwuEpBsliCLHL5&#10;f0HxAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACJdA77CAQAA2QMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHeURTbgAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAHAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                            <v:stroke endarrow="block" joinstyle="miter"/>
+                          </v:shape>
+                        </w:pict>
+                      </mc:Fallback>
+                    </mc:AlternateContent>
+                  </w:r>
+                  <w:r w:rsidR="00875187">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="fr-FR"/>
+                    </w:rPr>
+                    <mc:AlternateContent>
+                      <mc:Choice Requires="wps">
+                        <w:drawing>
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251914240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32C7DF3D" wp14:editId="3F6520E8">
+                            <wp:simplePos x="0" y="0"/>
+                            <wp:positionH relativeFrom="column">
+                              <wp:posOffset>1160145</wp:posOffset>
+                            </wp:positionH>
+                            <wp:positionV relativeFrom="paragraph">
+                              <wp:posOffset>83185</wp:posOffset>
+                            </wp:positionV>
+                            <wp:extent cx="9525" cy="161925"/>
+                            <wp:effectExtent l="76200" t="0" r="66675" b="47625"/>
+                            <wp:wrapNone/>
+                            <wp:docPr id="100497" name="Connecteur droit avec flèche 100497"/>
+                            <wp:cNvGraphicFramePr/>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                <wps:wsp>
+                                  <wps:cNvCnPr/>
+                                  <wps:spPr>
+                                    <a:xfrm flipH="1">
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="9525" cy="161925"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="straightConnector1">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                    <a:ln>
+                                      <a:tailEnd type="triangle"/>
+                                    </a:ln>
+                                  </wps:spPr>
+                                  <wps:style>
+                                    <a:lnRef idx="1">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:lnRef>
+                                    <a:fillRef idx="0">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:fillRef>
+                                    <a:effectRef idx="0">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:effectRef>
+                                    <a:fontRef idx="minor">
+                                      <a:schemeClr val="tx1"/>
+                                    </a:fontRef>
+                                  </wps:style>
+                                  <wps:bodyPr/>
+                                </wps:wsp>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:anchor>
+                        </w:drawing>
+                      </mc:Choice>
+                      <mc:Fallback>
+                        <w:pict>
+                          <v:shape w14:anchorId="7A2C0391" id="Connecteur droit avec flèche 100497" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:91.35pt;margin-top:6.55pt;width:.75pt;height:12.75pt;flip:x;z-index:251914240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1gSyMwgEAANcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s0lWakVXm+3DlssD&#10;ggrKB7jOOLHkm+xhk/w9Y2c3RYCQqPoycuw5Z86cmexvJ2vYCWLS3rW82dScgZO+065v+feH92/e&#10;cpZQuE4Y76DlMyR+e3j9aj+GHWz94E0HkRGJS7sxtHxADLuqSnIAK9LGB3D0qHy0Aukz9lUXxUjs&#10;1lTbur6uRh+7EL2ElOj2bnnkh8KvFEj8olQCZKblpA1LjCU+5lgd9mLXRxEGLc8yxDNUWKEdFV2p&#10;7gQK9iPqP6isltEnr3Ajva28UlpC6YG6aerfuvk2iAClFzInhdWm9HK08vPp6O4j2TCGtEvhPuYu&#10;JhUtU0aHjzTT0hcpZVOxbV5tgwmZpMubq+0VZ5Iemuvmhs7EVi0kmSzEhB/AW5YPLU8Yhe4HPHrn&#10;aDw+LgXE6VPCBXgBZLBxOaLQ5p3rGM6BdgijFq43cK6TU6on9eWEs4EF/hUU0x2pXMqUxYKjiewk&#10;aCWElOCwWZkoO8OUNmYF1sWAfwLP+RkKZen+B7wiSmXvcAVb7Xz8W3WcLpLVkn9xYOk7W/Dou7nM&#10;tVhD21Nmct70vJ6/fhf40/94+AkAAP//AwBQSwMEFAAGAAgAAAAhAIz5DujfAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISNxYug6NrDSd+FgP7IDEQIhj2pi20DhVk23l3+Od&#10;4OZXfvX4cb6eXC8OOIbOk4b5LAGBVHvbUaPh7bW8UiBCNGRN7wk1/GCAdXF+lpvM+iO94GEXG8EQ&#10;CpnR0MY4ZFKGukVnwswPSLz79KMzkePYSDuaI8NdL9MkWUpnOuILrRnwocX6e7d3THkq71ebr+cP&#10;tX3cuveqdM1m5bS+vJjubkFEnOJfGU76rA4FO1V+TzaInrNKb7jKw2IO4lRQ1ymISsNCLUEWufz/&#10;QfELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANYEsjMIBAADXAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAjPkO6N8AAAAJAQAADwAAAAAAAAAA&#10;AAAAAAAcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACgFAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                            <v:stroke endarrow="block" joinstyle="miter"/>
+                          </v:shape>
+                        </w:pict>
+                      </mc:Fallback>
+                    </mc:AlternateContent>
+                  </w:r>
+                  <w:r w:rsidR="00875187">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="fr-FR"/>
+                    </w:rPr>
+                    <mc:AlternateContent>
+                      <mc:Choice Requires="wps">
+                        <w:drawing>
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251907072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="635AC4A3" wp14:editId="040AA893">
+                            <wp:simplePos x="0" y="0"/>
+                            <wp:positionH relativeFrom="column">
+                              <wp:posOffset>3634105</wp:posOffset>
+                            </wp:positionH>
+                            <wp:positionV relativeFrom="paragraph">
+                              <wp:posOffset>78105</wp:posOffset>
+                            </wp:positionV>
+                            <wp:extent cx="403860" cy="0"/>
+                            <wp:effectExtent l="0" t="76200" r="15240" b="95250"/>
+                            <wp:wrapNone/>
+                            <wp:docPr id="100138" name="Connecteur droit avec flèche 100138"/>
+                            <wp:cNvGraphicFramePr/>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                <wps:wsp>
+                                  <wps:cNvCnPr/>
+                                  <wps:spPr>
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="403860" cy="0"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="straightConnector1">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                    <a:ln>
+                                      <a:tailEnd type="triangle"/>
+                                    </a:ln>
+                                  </wps:spPr>
+                                  <wps:style>
+                                    <a:lnRef idx="1">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:lnRef>
+                                    <a:fillRef idx="0">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:fillRef>
+                                    <a:effectRef idx="0">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:effectRef>
+                                    <a:fontRef idx="minor">
+                                      <a:schemeClr val="tx1"/>
+                                    </a:fontRef>
+                                  </wps:style>
+                                  <wps:bodyPr/>
+                                </wps:wsp>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:anchor>
+                        </w:drawing>
+                      </mc:Choice>
+                      <mc:Fallback>
+                        <w:pict>
+                          <v:shape w14:anchorId="466F7E90" id="Connecteur droit avec flèche 100138" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:286.15pt;margin-top:6.15pt;width:31.8pt;height:0;z-index:251907072;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNqJo8uAEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiH6y806QLWq2qpvvQBV4Q&#10;rID9AK8zTiz5pvHQJH/P2GlTBAgJxMvElzkzZ45P9veTs+IEmEzwbbXdNJUAr0JnfN9WT1/fvbqr&#10;RCLpO2mDh7aaIVX3h5cv9mPcwU0Ygu0ABRfxaTfGthqI4q6ukxrAybQJETxf6oBOEm+xrzuUI1d3&#10;tr5pmtt6DNhFDApS4tOH5bI6lPpag6JPWicgYduKuVGJWOJzjvVhL3c9yjgYdaYh/4GFk8Zz07XU&#10;gyQpvqH5pZQzCkMKmjYquDpobRSUGXiabfPTNF8GGaHMwuKkuMqU/l9Z9fF09I/IMowx7VJ8xDzF&#10;pNHlL/MTUxFrXsWCiYTiwzfN67tbllRdruorLmKi9xCcyIu2SoTS9AMdg/f8IgG3RSt5+pCIOzPw&#10;AshNrc+RpLFvfSdojmwbQiN9byG/F6fnlPpKuKxotrDAP4MWpmOKS5viJThaFCfJLpBKgaftWomz&#10;M0wba1dgU/j9EXjOz1AoPvsb8IoonYOnFeyMD/i77jRdKOsl/6LAMneW4Dl0c3nKIg0bpmh1Nnd2&#10;5I/7Ar/+gofvAAAA//8DAFBLAwQUAAYACAAAACEA83sVE90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU/DMAyF70j8h8hI3FhKpw1Wmk4IiR1BDA5wyxovqdY4VZO1hV+PJw7jZNnv6fl75Xry&#10;rRiwj00gBbezDARSHUxDVsHH+/PNPYiYNBndBkIF3xhhXV1elLowYaQ3HLbJCg6hWGgFLqWukDLW&#10;Dr2Os9AhsbYPvdeJ195K0+uRw30r8yxbSq8b4g9Od/jksD5sj17Bq/0cfE6bRu5XXz8b+2IObkxK&#10;XV9Njw8gEk7pbIYTPqNDxUy7cCQTRatgcZfP2crCabJhOV+sQOz+DrIq5f8G1S8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAzaiaPLgBAADKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA83sVE90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                            <v:stroke endarrow="block" joinstyle="miter"/>
+                          </v:shape>
+                        </w:pict>
+                      </mc:Fallback>
+                    </mc:AlternateContent>
+                  </w:r>
+                  <w:r w:rsidR="00875187">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">                          </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="4ECC0A67" w14:textId="77777777" w:rsidR="00875187" w:rsidRDefault="00875187" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="7A3E72B9" w14:textId="54A39C9A" w:rsidR="006E4431" w:rsidRDefault="006E4431" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <mc:AlternateContent>
+                      <mc:Choice Requires="wpg">
+                        <w:drawing>
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251929600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03439728" wp14:editId="5D9B5704">
+                            <wp:simplePos x="0" y="0"/>
+                            <wp:positionH relativeFrom="column">
+                              <wp:posOffset>1734820</wp:posOffset>
+                            </wp:positionH>
+                            <wp:positionV relativeFrom="paragraph">
+                              <wp:posOffset>19050</wp:posOffset>
+                            </wp:positionV>
+                            <wp:extent cx="2628900" cy="1092200"/>
+                            <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
+                            <wp:wrapNone/>
+                            <wp:docPr id="128914745" name="Groupe 2"/>
+                            <wp:cNvGraphicFramePr/>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                                <wpg:wgp>
+                                  <wpg:cNvGrpSpPr/>
+                                  <wpg:grpSpPr>
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="2628900" cy="1092200"/>
+                                      <a:chOff x="0" y="0"/>
+                                      <a:chExt cx="2628900" cy="1092200"/>
+                                    </a:xfrm>
+                                  </wpg:grpSpPr>
+                                  <wpg:grpSp>
+                                    <wpg:cNvPr id="676215608" name="Groupe 1"/>
+                                    <wpg:cNvGrpSpPr/>
+                                    <wpg:grpSpPr>
+                                      <a:xfrm>
+                                        <a:off x="603250" y="0"/>
+                                        <a:ext cx="838200" cy="434975"/>
+                                        <a:chOff x="0" y="0"/>
+                                        <a:chExt cx="838200" cy="434975"/>
+                                      </a:xfrm>
+                                    </wpg:grpSpPr>
+                                    <wps:wsp>
+                                      <wps:cNvPr id="100144" name="Rectangle : coins arrondis 100144"/>
+                                      <wps:cNvSpPr/>
+                                      <wps:spPr>
+                                        <a:xfrm>
+                                          <a:off x="0" y="0"/>
+                                          <a:ext cx="838200" cy="266700"/>
+                                        </a:xfrm>
+                                        <a:prstGeom prst="roundRect">
+                                          <a:avLst/>
+                                        </a:prstGeom>
+                                      </wps:spPr>
+                                      <wps:style>
+                                        <a:lnRef idx="2">
+                                          <a:schemeClr val="accent1">
+                                            <a:shade val="50000"/>
+                                          </a:schemeClr>
+                                        </a:lnRef>
+                                        <a:fillRef idx="1">
+                                          <a:schemeClr val="accent1"/>
+                                        </a:fillRef>
+                                        <a:effectRef idx="0">
+                                          <a:schemeClr val="accent1"/>
+                                        </a:effectRef>
+                                        <a:fontRef idx="minor">
+                                          <a:schemeClr val="lt1"/>
+                                        </a:fontRef>
+                                      </wps:style>
+                                      <wps:txbx>
+                                        <w:txbxContent>
+                                          <w:p w14:paraId="5B3CE559" w14:textId="77777777" w:rsidR="00875187" w:rsidRPr="00325509" w:rsidRDefault="00875187" w:rsidP="00875187">
+                                            <w:pPr>
+                                              <w:jc w:val="center"/>
+                                              <w:rPr>
+                                                <w:sz w:val="18"/>
+                                                <w:szCs w:val="18"/>
+                                              </w:rPr>
+                                            </w:pPr>
+                                            <w:r>
+                                              <w:rPr>
+                                                <w:sz w:val="18"/>
+                                                <w:szCs w:val="18"/>
+                                              </w:rPr>
+                                              <w:t>Accord</w:t>
+                                            </w:r>
+                                          </w:p>
+                                        </w:txbxContent>
+                                      </wps:txbx>
+                                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                                        <a:prstTxWarp prst="textNoShape">
+                                          <a:avLst/>
+                                        </a:prstTxWarp>
+                                        <a:noAutofit/>
+                                      </wps:bodyPr>
+                                    </wps:wsp>
+                                    <wps:wsp>
+                                      <wps:cNvPr id="100503" name="Connecteur droit avec flèche 100503"/>
+                                      <wps:cNvCnPr/>
+                                      <wps:spPr>
+                                        <a:xfrm>
+                                          <a:off x="393700" y="273050"/>
+                                          <a:ext cx="0" cy="161925"/>
+                                        </a:xfrm>
+                                        <a:prstGeom prst="straightConnector1">
+                                          <a:avLst/>
+                                        </a:prstGeom>
+                                        <a:ln>
+                                          <a:tailEnd type="triangle"/>
+                                        </a:ln>
+                                      </wps:spPr>
+                                      <wps:style>
+                                        <a:lnRef idx="1">
+                                          <a:schemeClr val="accent1"/>
+                                        </a:lnRef>
+                                        <a:fillRef idx="0">
+                                          <a:schemeClr val="accent1"/>
+                                        </a:fillRef>
+                                        <a:effectRef idx="0">
+                                          <a:schemeClr val="accent1"/>
+                                        </a:effectRef>
+                                        <a:fontRef idx="minor">
+                                          <a:schemeClr val="tx1"/>
+                                        </a:fontRef>
+                                      </wps:style>
+                                      <wps:bodyPr/>
+                                    </wps:wsp>
+                                  </wpg:grpSp>
+                                  <wps:wsp>
+                                    <wps:cNvPr id="6" name="Zone de texte 2"/>
+                                    <wps:cNvSpPr txBox="1">
+                                      <a:spLocks noChangeArrowheads="1"/>
+                                    </wps:cNvSpPr>
+                                    <wps:spPr bwMode="auto">
+                                      <a:xfrm>
+                                        <a:off x="0" y="444500"/>
+                                        <a:ext cx="2628900" cy="647700"/>
+                                      </a:xfrm>
+                                      <a:prstGeom prst="rect">
+                                        <a:avLst/>
+                                      </a:prstGeom>
+                                      <a:solidFill>
+                                        <a:schemeClr val="accent1"/>
+                                      </a:solidFill>
+                                      <a:ln>
+                                        <a:headEnd/>
+                                        <a:tailEnd/>
+                                      </a:ln>
+                                    </wps:spPr>
+                                    <wps:style>
+                                      <a:lnRef idx="2">
+                                        <a:schemeClr val="accent1"/>
+                                      </a:lnRef>
+                                      <a:fillRef idx="1">
+                                        <a:schemeClr val="lt1"/>
+                                      </a:fillRef>
+                                      <a:effectRef idx="0">
+                                        <a:schemeClr val="accent1"/>
+                                      </a:effectRef>
+                                      <a:fontRef idx="minor">
+                                        <a:schemeClr val="dk1"/>
+                                      </a:fontRef>
+                                    </wps:style>
+                                    <wps:txbx>
+                                      <w:txbxContent>
+                                        <w:p w14:paraId="4A3765AB" w14:textId="77777777" w:rsidR="00875187" w:rsidRPr="00DE4BD4" w:rsidRDefault="00875187" w:rsidP="00875187">
+                                          <w:pPr>
+                                            <w:jc w:val="center"/>
+                                            <w:rPr>
+                                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                            </w:rPr>
+                                          </w:pPr>
+                                          <w:r w:rsidRPr="00DE4BD4">
+                                            <w:rPr>
+                                              <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                              <w:szCs w:val="18"/>
+                                            </w:rPr>
+                                            <w:t>Mise en œuvre du protocole par le délégué</w:t>
+                                          </w:r>
+                                          <w:r w:rsidRPr="00DE4BD4" w:rsidDel="003A29A8">
+                                            <w:rPr>
+                                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                            </w:rPr>
+                                            <w:t xml:space="preserve"> </w:t>
+                                          </w:r>
+                                          <w:r w:rsidRPr="00DE4BD4">
+                                            <w:rPr>
+                                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                            </w:rPr>
+                                            <w:t>à ses différentes étapes en suivant les arbres décisionnels</w:t>
+                                          </w:r>
+                                        </w:p>
+                                      </w:txbxContent>
+                                    </wps:txbx>
+                                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                                      <a:noAutofit/>
+                                    </wps:bodyPr>
+                                  </wps:wsp>
+                                </wpg:wgp>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:anchor>
+                        </w:drawing>
+                      </mc:Choice>
+                      <mc:Fallback>
+                        <w:pict>
+                          <v:group w14:anchorId="03439728" id="Groupe 2" o:spid="_x0000_s1028" style="position:absolute;margin-left:136.6pt;margin-top:1.5pt;width:207pt;height:86pt;z-index:251929600" coordsize="26289,10922" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZwzCHaAQAAGQNAAAOAAAAZHJzL2Uyb0RvYy54bWy8V1Fv2zYQfh+w/0DofbEs23IsRCk8twkG&#10;ZG3QtCiwN5qiLKESyZF0ZO/X7HG/Y/tjvSMl1Xbc2OuG5EEhRd7x7vjd98lXrzZ1RR65NqUUaTC8&#10;CAPCBZNZKVZp8PHDzU+XATGWioxWUvA02HITvLr+8YerRiU8koWsMq4JOBEmaVQaFNaqZDAwrOA1&#10;NRdScQGLudQ1tTDVq0GmaQPe62oQhWE8aKTOlJaMGwNvX/vF4Nr5z3PO7Ls8N9ySKg0gNuue2j2X&#10;+BxcX9FkpakqStaGQb8jipqWAg7tXb2mlpK1Lp+4qkumpZG5vWCyHsg8Lxl3OUA2w/Agm1st18rl&#10;skqalerLBKU9qNN3u2VvH2+1elD3GirRqBXUws0wl02ua/wPUZKNK9m2LxnfWMLgZRRHl7MQKstg&#10;bRjOIrgUX1RWQOWf2LHizQnLQXfwYC+cfuLDhLjvNSmzNIincTScxCEATdAaIOaqxskQw0Crf5Fi&#10;HI6iCSTzNM/L0SVm5tIcj8az6eS8LI/bfTNHaALz9Z7Nf7vnh4Iq7uBjsAhtvYZhOByPu2K9hw6h&#10;YlXxv/9MCJOlMIRqLUVWGtLudGV0HnqYmMQAYs7FyG4NojieeoT0NaCJ0sbeclkTHKQBoF5kGJjr&#10;KPp4ZyzEAPu7fTBpVBeDG9ltxTGcSrznOcACkemsHZHwRaXJIwUKoIxxYYd+qaAZ968nIfzhhcIh&#10;vYWbOYfoOS+rqvfdOkCSeurbu2n3oyl3PNQbh88F5o17C3eyFLY3rksh9TEHFWTVnuz3d0XypcEq&#10;2c1y41om8q1hkqXMtgALLT0vGsVuSriCO2rsPdVAhIB4IHf7Dh55JZs0kO0oIIXUfxx7j/sBt7Aa&#10;kAaINQ3M72uqeUCqXwQgegboA7fWTcaTaQQTvbuy3F0R63oh4eKGICOKuSHut1U3zLWsP4EGzPFU&#10;WKKCwdlpwKzuJgvrCR9UhPH53G0D9lXU3okHxdA51hnR9WHziWrV4tACyb2VXRfR5ACJfi9aCjlf&#10;W5mXDqZYaV/X9gago5GIXqa1J+Goa+2FFAKaiK81ybQsLaGPnJG8+ucvwC02N+4FyGBoQA8L0WpA&#10;11gdD/cCMJqNsHeRHaPpCMzRGuDdEjqsOBGIh7PIseO3O9xYTctVYdsQpfY3cFBgpAQ8oBL4tLSs&#10;3oiM2K0Ckre6dLTVYh63nMEJZ/Tt8YY/o2dfuuHt5mTDexgiK7Twc6NW418Ik3EHx9/g+48A4WJX&#10;cdJTECAPZYXYzc8SWLu9IXUn2WdDhFwUcM18DpLUFJxmwB8+6xa0aOoTQUEiy+ZXmQE6KLSj6+mj&#10;nzDj8RgIfx+8e98x8Xh6WqSe1SeQEVmV2Q2IBmK315R9FfJ8vbfTYx1TBay79mpx7/eeifNnta/z&#10;BJqCsZ0Wth1p8SKIZr1EebU9o0F6C3fqWaKWfT6J8V7Uei47ELX/V486ebEH4oI5nSED7psWPuWh&#10;Efd+K+zOXZN+/XF0/QUAAP//AwBQSwMEFAAGAAgAAAAhAAWKmnzfAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj09Lw0AUxO+C32F5gje7+UObErMppainItgK4u01+5qEZndDdpuk397nSY/DDDO/&#10;KTaz6cRIg2+dVRAvIhBkK6dbWyv4PL4+rUH4gFZj5ywpuJGHTXl/V2Cu3WQ/aDyEWnCJ9TkqaELo&#10;cyl91ZBBv3A9WfbObjAYWA611ANOXG46mUTRShpsLS802NOuoepyuBoFbxNO2zR+GfeX8+72fVy+&#10;f+1jUurxYd4+gwg0h78w/OIzOpTMdHJXq73oFCRZmnBUQcqX2F+tM9YnDmbLCGRZyP8Pyh8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2cMwh2gEAABkDQAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABYqafN8AAAAJAQAADwAAAAAAAAAAAAAAAADC&#10;BgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAM4HAAAAAA==&#10;">
+                            <v:group id="Groupe 1" o:spid="_x0000_s1029" style="position:absolute;left:6032;width:8382;height:4349" coordsize="8382,4349" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCBs/c/xwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCN7WtIpdqUYRccWDCKuCeBuasS02k9Jk2/rvN4cFj4/3vVz3phItNa60rCAeRyCIM6tL&#10;zhVcL9+fcxDOI2usLJOCFzlYrwYfS0y17fiH2rPPRQhhl6KCwvs6ldJlBRl0Y1sTB+5hG4M+wCaX&#10;usEuhJtKTqIokQZLDg0F1rQtKHuef42CfYfdZhrv2uPzsX3dL7PT7RiTUqNhv1mA8NT7t/jffdAK&#10;kq9kEs+SKGwOl8IdkKs/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIGz9z/HAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
+                              <v:roundrect id="Rectangle : coins arrondis 100144" o:spid="_x0000_s1030" style="position:absolute;width:8382;height:2667;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDyZvdbwwAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NTwIx&#10;EL2b8B+aIfEmLYiGLBQCEhITT65euI3bYbu6nW7aCvXfWxMTji/ve7XJrhdnCrHzrGE6USCIG286&#10;bjW8vx3uFiBiQjbYeyYNPxRhsx7drLAy/sKvdK5TK0oIxwo12JSGSsrYWHIYJ34gLtzJB4epwNBK&#10;E/BSwl0vZ0o9SocdlwaLAz1Zar7qb6fBmfu8/8TtkQ6Lend8yC/7YD+0vh3n7RJEopyu4n/3synz&#10;lZrO5/D3pwCQ618AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8mb3W8MAAADfAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#4472c4 [3204]" strokecolor="#1f3763 [1604]" strokeweight="1pt">
+                                <v:stroke joinstyle="miter"/>
+                                <v:textbox>
+                                  <w:txbxContent>
+                                    <w:p w14:paraId="5B3CE559" w14:textId="77777777" w:rsidR="00875187" w:rsidRPr="00325509" w:rsidRDefault="00875187" w:rsidP="00875187">
+                                      <w:pPr>
+                                        <w:jc w:val="center"/>
+                                        <w:rPr>
+                                          <w:sz w:val="18"/>
+                                          <w:szCs w:val="18"/>
+                                        </w:rPr>
+                                      </w:pPr>
+                                      <w:r>
+                                        <w:rPr>
+                                          <w:sz w:val="18"/>
+                                          <w:szCs w:val="18"/>
+                                        </w:rPr>
+                                        <w:t>Accord</w:t>
+                                      </w:r>
+                                    </w:p>
+                                  </w:txbxContent>
+                                </v:textbox>
+                              </v:roundrect>
+                              <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                                <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                                <o:lock v:ext="edit" shapetype="t"/>
+                              </v:shapetype>
+                              <v:shape id="Connecteur droit avec flèche 100503" o:spid="_x0000_s1031" type="#_x0000_t32" style="position:absolute;left:3937;top:2730;width:0;height:1619;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDidj/8wwAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NSwMx&#10;EL0L/ocwBS+lTVrbotumRQTRq2tbPA6bcbN0M1k2Y7v990YQPD7e92Y3hFadqU9NZAuzqQFFXEXX&#10;cG1h//EyeQCVBNlhG5ksXCnBbnt7s8HCxQu/07mUWuUQTgVa8CJdoXWqPAVM09gRZ+4r9gElw77W&#10;rsdLDg+tnhuz0gEbzg0eO3r2VJ3K75B7aT8fl8vx4+L0iofPo5frYibW3o2GpzUooUH+xX/uN5fn&#10;G7M09/D7JwPQ2x8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4nY//MMAAADfAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                                <v:stroke endarrow="block" joinstyle="miter"/>
+                              </v:shape>
+                            </v:group>
+                            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;top:4445;width:26289;height:6477;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAq1Rg4xAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeIXe3EShKlujFLFsBT24reDxsXndXbp5WZJUt//eFAoeh5n5hlmuB9uJC/nQOtYwyRQI&#10;4sqZlmsNnx9v4wWIEJENdo5Jwy8FWK8eRkvMjbvykS5lrEWCcMhRQxNjn0sZqoYshsz1xMn7ct5i&#10;TNLX0ni8Jrjt5FSpmbTYclposKdNQ9V3+WM1FMV+fla77WmxmRbqMMHt8LxTWj89Dq8vICIN8R7+&#10;b78bDTP4u5JugFzdAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACrVGDjEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#4472c4 [3204]" strokecolor="#4472c4 [3204]" strokeweight="1pt">
+                              <v:textbox>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="4A3765AB" w14:textId="77777777" w:rsidR="00875187" w:rsidRPr="00DE4BD4" w:rsidRDefault="00875187" w:rsidP="00875187">
+                                    <w:pPr>
+                                      <w:jc w:val="center"/>
+                                      <w:rPr>
+                                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="00DE4BD4">
+                                      <w:rPr>
+                                        <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>Mise en œuvre du protocole par le délégué</w:t>
+                                    </w:r>
+                                    <w:r w:rsidRPr="00DE4BD4" w:rsidDel="003A29A8">
+                                      <w:rPr>
+                                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                    <w:r w:rsidRPr="00DE4BD4">
+                                      <w:rPr>
+                                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                      </w:rPr>
+                                      <w:t>à ses différentes étapes en suivant les arbres décisionnels</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </v:textbox>
+                            </v:shape>
+                          </v:group>
+                        </w:pict>
+                      </mc:Fallback>
+                    </mc:AlternateContent>
+                  </w:r>
+                  <w:r w:rsidRPr="006E4431">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Recueil de son consentement                                                             </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2821DE5F" w14:textId="25B0AFFF" w:rsidR="006E4431" w:rsidRPr="00875187" w:rsidRDefault="006E4431" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="5BD4C1A9" w14:textId="5B22D557" w:rsidR="00875187" w:rsidRDefault="00875187" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3050"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="1A9578D6" w14:textId="3C8A63BC" w:rsidR="00875187" w:rsidRDefault="00875187" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3050"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="6494E776" w14:textId="181DEE36" w:rsidR="00875187" w:rsidRDefault="00875187" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3050"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="3E5C72FF" w14:textId="27D62AA7" w:rsidR="00875187" w:rsidRDefault="00875187" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3050"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="52C90EA7" w14:textId="5DB31436" w:rsidR="00875187" w:rsidRDefault="006E4431" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3050"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <mc:AlternateContent>
+                      <mc:Choice Requires="wpg">
+                        <w:drawing>
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251933696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3171FD51" wp14:editId="2B660E38">
+                            <wp:simplePos x="0" y="0"/>
+                            <wp:positionH relativeFrom="column">
+                              <wp:posOffset>1055370</wp:posOffset>
+                            </wp:positionH>
+                            <wp:positionV relativeFrom="paragraph">
+                              <wp:posOffset>113666</wp:posOffset>
+                            </wp:positionV>
+                            <wp:extent cx="2746375" cy="539750"/>
+                            <wp:effectExtent l="0" t="0" r="53975" b="12700"/>
+                            <wp:wrapNone/>
+                            <wp:docPr id="1064868342" name="Groupe 5"/>
+                            <wp:cNvGraphicFramePr/>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                                <wpg:wgp>
+                                  <wpg:cNvGrpSpPr/>
+                                  <wpg:grpSpPr>
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="2746375" cy="539750"/>
+                                      <a:chOff x="0" y="0"/>
+                                      <a:chExt cx="2936875" cy="794385"/>
+                                    </a:xfrm>
+                                  </wpg:grpSpPr>
+                                  <wps:wsp>
+                                    <wps:cNvPr id="17" name="Zone de texte 2"/>
+                                    <wps:cNvSpPr txBox="1">
+                                      <a:spLocks noChangeArrowheads="1"/>
+                                    </wps:cNvSpPr>
+                                    <wps:spPr bwMode="auto">
+                                      <a:xfrm>
+                                        <a:off x="0" y="342900"/>
+                                        <a:ext cx="1312545" cy="451485"/>
+                                      </a:xfrm>
+                                      <a:prstGeom prst="rect">
+                                        <a:avLst/>
+                                      </a:prstGeom>
+                                      <a:solidFill>
+                                        <a:schemeClr val="accent1"/>
+                                      </a:solidFill>
+                                      <a:ln w="9525">
+                                        <a:solidFill>
+                                          <a:srgbClr val="000000"/>
+                                        </a:solidFill>
+                                        <a:miter lim="800000"/>
+                                        <a:headEnd/>
+                                        <a:tailEnd/>
+                                      </a:ln>
+                                    </wps:spPr>
+                                    <wps:txbx>
+                                      <w:txbxContent>
+                                        <w:p w14:paraId="4A441EE5" w14:textId="77777777" w:rsidR="00875187" w:rsidRPr="00374D5E" w:rsidRDefault="00875187" w:rsidP="00875187">
+                                          <w:pPr>
+                                            <w:spacing w:after="0"/>
+                                            <w:jc w:val="center"/>
+                                            <w:rPr>
+                                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                            </w:rPr>
+                                          </w:pPr>
+                                          <w:r>
+                                            <w:rPr>
+                                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                            </w:rPr>
+                                            <w:t>Absence d’alerte</w:t>
+                                          </w:r>
+                                        </w:p>
+                                      </w:txbxContent>
+                                    </wps:txbx>
+                                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0">
+                                      <a:noAutofit/>
+                                    </wps:bodyPr>
+                                  </wps:wsp>
+                                  <wpg:grpSp>
+                                    <wpg:cNvPr id="1442255852" name="Groupe 4"/>
+                                    <wpg:cNvGrpSpPr/>
+                                    <wpg:grpSpPr>
+                                      <a:xfrm>
+                                        <a:off x="622300" y="0"/>
+                                        <a:ext cx="2314575" cy="342900"/>
+                                        <a:chOff x="0" y="0"/>
+                                        <a:chExt cx="2314575" cy="342900"/>
+                                      </a:xfrm>
+                                    </wpg:grpSpPr>
+                                    <wps:wsp>
+                                      <wps:cNvPr id="100450" name="Connecteur droit 100450"/>
+                                      <wps:cNvCnPr/>
+                                      <wps:spPr>
+                                        <a:xfrm>
+                                          <a:off x="0" y="107950"/>
+                                          <a:ext cx="2314575" cy="9525"/>
+                                        </a:xfrm>
+                                        <a:prstGeom prst="line">
+                                          <a:avLst/>
+                                        </a:prstGeom>
+                                      </wps:spPr>
+                                      <wps:style>
+                                        <a:lnRef idx="1">
+                                          <a:schemeClr val="accent1"/>
+                                        </a:lnRef>
+                                        <a:fillRef idx="0">
+                                          <a:schemeClr val="accent1"/>
+                                        </a:fillRef>
+                                        <a:effectRef idx="0">
+                                          <a:schemeClr val="accent1"/>
+                                        </a:effectRef>
+                                        <a:fontRef idx="minor">
+                                          <a:schemeClr val="tx1"/>
+                                        </a:fontRef>
+                                      </wps:style>
+                                      <wps:bodyPr/>
+                                    </wps:wsp>
+                                    <wps:wsp>
+                                      <wps:cNvPr id="274" name="Connecteur droit avec flèche 274"/>
+                                      <wps:cNvCnPr/>
+                                      <wps:spPr>
+                                        <a:xfrm>
+                                          <a:off x="2286000" y="133350"/>
+                                          <a:ext cx="9525" cy="200025"/>
+                                        </a:xfrm>
+                                        <a:prstGeom prst="straightConnector1">
+                                          <a:avLst/>
+                                        </a:prstGeom>
+                                        <a:ln>
+                                          <a:tailEnd type="triangle"/>
+                                        </a:ln>
+                                      </wps:spPr>
+                                      <wps:style>
+                                        <a:lnRef idx="1">
+                                          <a:schemeClr val="accent1"/>
+                                        </a:lnRef>
+                                        <a:fillRef idx="0">
+                                          <a:schemeClr val="accent1"/>
+                                        </a:fillRef>
+                                        <a:effectRef idx="0">
+                                          <a:schemeClr val="accent1"/>
+                                        </a:effectRef>
+                                        <a:fontRef idx="minor">
+                                          <a:schemeClr val="tx1"/>
+                                        </a:fontRef>
+                                      </wps:style>
+                                      <wps:bodyPr/>
+                                    </wps:wsp>
+                                    <wps:wsp>
+                                      <wps:cNvPr id="1" name="Connecteur droit avec flèche 1"/>
+                                      <wps:cNvCnPr/>
+                                      <wps:spPr>
+                                        <a:xfrm>
+                                          <a:off x="25400" y="114300"/>
+                                          <a:ext cx="0" cy="228600"/>
+                                        </a:xfrm>
+                                        <a:prstGeom prst="straightConnector1">
+                                          <a:avLst/>
+                                        </a:prstGeom>
+                                        <a:ln>
+                                          <a:tailEnd type="triangle"/>
+                                        </a:ln>
+                                      </wps:spPr>
+                                      <wps:style>
+                                        <a:lnRef idx="1">
+                                          <a:schemeClr val="accent1"/>
+                                        </a:lnRef>
+                                        <a:fillRef idx="0">
+                                          <a:schemeClr val="accent1"/>
+                                        </a:fillRef>
+                                        <a:effectRef idx="0">
+                                          <a:schemeClr val="accent1"/>
+                                        </a:effectRef>
+                                        <a:fontRef idx="minor">
+                                          <a:schemeClr val="tx1"/>
+                                        </a:fontRef>
+                                      </wps:style>
+                                      <wps:bodyPr/>
+                                    </wps:wsp>
+                                    <wps:wsp>
+                                      <wps:cNvPr id="593795224" name="Connecteur droit 3"/>
+                                      <wps:cNvCnPr/>
+                                      <wps:spPr>
+                                        <a:xfrm>
+                                          <a:off x="1035050" y="0"/>
+                                          <a:ext cx="6350" cy="117475"/>
+                                        </a:xfrm>
+                                        <a:prstGeom prst="line">
+                                          <a:avLst/>
+                                        </a:prstGeom>
+                                      </wps:spPr>
+                                      <wps:style>
+                                        <a:lnRef idx="1">
+                                          <a:schemeClr val="accent1"/>
+                                        </a:lnRef>
+                                        <a:fillRef idx="0">
+                                          <a:schemeClr val="accent1"/>
+                                        </a:fillRef>
+                                        <a:effectRef idx="0">
+                                          <a:schemeClr val="accent1"/>
+                                        </a:effectRef>
+                                        <a:fontRef idx="minor">
+                                          <a:schemeClr val="tx1"/>
+                                        </a:fontRef>
+                                      </wps:style>
+                                      <wps:bodyPr/>
+                                    </wps:wsp>
+                                  </wpg:grpSp>
+                                </wpg:wgp>
+                              </a:graphicData>
+                            </a:graphic>
+                            <wp14:sizeRelH relativeFrom="margin">
+                              <wp14:pctWidth>0</wp14:pctWidth>
+                            </wp14:sizeRelH>
+                            <wp14:sizeRelV relativeFrom="margin">
+                              <wp14:pctHeight>0</wp14:pctHeight>
+                            </wp14:sizeRelV>
+                          </wp:anchor>
+                        </w:drawing>
+                      </mc:Choice>
+                      <mc:Fallback>
+                        <w:pict>
+                          <v:group w14:anchorId="3171FD51" id="Groupe 5" o:spid="_x0000_s1033" style="position:absolute;margin-left:83.1pt;margin-top:8.95pt;width:216.25pt;height:42.5pt;z-index:251933696;mso-width-relative:margin;mso-height-relative:margin" coordsize="29368,7943" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9PBIWEQQAAOEPAAAOAAAAZHJzL2Uyb0RvYy54bWzsV8uO2zYU3RfoPxDcd6ynH8JogtRJBgXS&#10;JmjaTXc0RUlEJVIlacvOF/U/+mO5JCXZ43EmkymQAsXMQiOar3sPzzmXun6xbxu0Y0pzKXIcXgUY&#10;MUFlwUWV499/e/PDEiNtiChIIwXL8YFp/OLm+++u+y5jkaxlUzCFYBGhs77LcW1Ml81mmtasJfpK&#10;dkxAZylVSww0VTUrFOlh9baZRUEwn/VSFZ2SlGkNv77ynfjGrV+WjJp3ZamZQU2OITbjnso9N/Y5&#10;u7kmWaVIV3M6hEGeEEVLuIBNp6VeEUPQVvF7S7WcKqllaa6obGeyLDllLgfIJgzOsrlVctu5XKqs&#10;r7oJJoD2DKcnL0t/2d2q7kP3XgESfVcBFq5lc9mXqrX/IUq0d5AdJsjY3iAKP0aLZB4vUowo9KXx&#10;apEOmNIagL83jdavx4mreL4cJy5WSbxM7WHMxm1nd4LpO6CHPiKg/x0CH2rSMQeszgCB9wrxAti7&#10;wEiQFlj6B3AVFQwZSJOhyAZmI4ChFilk9j9KyD10J667t5L+qZGQ65qIir1USvY1IwXEGLqUTqb6&#10;dbRdZNP/LAvYi2yNdAtdhDtOolUwQDpiHsZhlCYD5kkaJmfQkaxT2twy2SL7kmMFMnBbkN1bbTzK&#10;4xB7wFo2vHjDm8Y1rPTYulFoR0A0hFImjE/kbGQjUJ/jVRqlHog7q6hqM60RuL/heO9s1nID8m94&#10;m+PlNIhkFr7XooBISWYIb/w7cKMRQBGLp4XQg2n2m707vmQ8po0sDgCwkl7t4E7wUkv1EaMelJ5j&#10;/deWKIZR85OAQ1qFSWKtwTWSdBFBQ532bE57iKCwVI6pURj5xto4Q7HBCvkSjrPkDmQbp49lCBoY&#10;fCIy/3pCvySJojRdptFIQ6d/hobEKsu/x4p1HkUx8AZdUGwcQpIDe07p9UXFXp74nyo2CBIwnEG1&#10;aykEMJ1tFSqU5AaFvvuo3rUYfG4k0Og2ZyYXBovVaGSj6qLT9B3pvZBG2Y6CGjTXcGEdhmQXNXfG&#10;YW0ODbODG/ErK4HNR3d5SI1utJ1WgnaniYFX40MTh/F2KnNF8msmTzPczlKYaXLLhVSXdjf70UBK&#10;P35Usc/7KBQLqW0NSvkGpg8F7LP8ITtGUdn88zdgiezAr2FSFC3nYGlOgmEcx+d8chRyZRPuMQF4&#10;6IN00kYRXtVm4LhUvvhcJJe3yck5kTl0UGeM4lCeGjbsc8FJn1k42PW3Z2H4OA46FVl9QCX4spfB&#10;JWHkX5jYagB5geCHCxgw097ZPE2fyXd0sUf45//LAtNVDOUuij5vhLHlx6N5FwZgdrYs3798zK0N&#10;Ot6F4SKBW8iDpvdcQ08u4k+rocfPKFdZ3XckvN35UD1tu1HHL/ObTwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJ84pCjgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FvgkAQhe9N+h82Y9JbXaARBVmM&#10;MW1Ppkm1SdPbCCMQ2V3CroD/vtNTvc2beXnzvWwz6VYM1LvGGgXhPABBprBlYyoFX8e35xUI59GU&#10;2FpDCm7kYJM/PmSYlnY0nzQcfCU4xLgUFdTed6mUrqhJo5vbjgzfzrbX6Fn2lSx7HDlctzIKglhq&#10;bAx/qLGjXU3F5XDVCt5HHLcv4euwv5x3t5/j4uN7H5JST7NpuwbhafL/ZvjDZ3TImelkr6Z0omUd&#10;xxFbeVgmINiwSFZLECdeBFECMs/kfYX8FwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP08&#10;EhYRBAAA4Q8AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AJ84pCjgAAAACgEAAA8AAAAAAAAAAAAAAAAAawYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB4BwAAAAA=&#10;">
+                            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;top:3429;width:13125;height:4514;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDOtQRjwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VTXqokrqKtgiF9mIUqbchO2aD2dmQ3Saxv94VBG/zeJ8zXw62Fh21vnKsIJ0kIIgL&#10;pysuFex3m5cZCB+QNdaOScGFPCwXo6c5Ztr1vKUuD6WIIewzVGBCaDIpfWHIop+4hjhyJ9daDBG2&#10;pdQt9jHc1vI1Sd6kxYpjg8GGPgwV5/zPKth86gvn2qfb48/wm+7P0/X/4Vup5/GwegcRaAgP8d39&#10;peP8Kdx+iQfIxRUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDOtQRjwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" fillcolor="#4472c4 [3204]">
+                              <v:textbox>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="4A441EE5" w14:textId="77777777" w:rsidR="00875187" w:rsidRPr="00374D5E" w:rsidRDefault="00875187" w:rsidP="00875187">
+                                    <w:pPr>
+                                      <w:spacing w:after="0"/>
+                                      <w:jc w:val="center"/>
+                                      <w:rPr>
+                                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                      </w:rPr>
+                                      <w:t>Absence d’alerte</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </v:textbox>
+                            </v:shape>
+                            <v:group id="Groupe 4" o:spid="_x0000_s1035" style="position:absolute;left:6223;width:23145;height:3429" coordsize="23145,3429" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/wOhwyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlCr3pJqkRia4i0pYeRFALxduQHZNgdjZkt0l8+64geJzvf5brwdSio9ZVlhXEkwgEcW51&#10;xYWCn9PneA7CeWSNtWVScCMH69XLaImZtj0fqDv6QoQQdhkqKL1vMildXpJBN7ENceAutjXow9kW&#10;UrfYh3BTyySKZtJgxaGhxIa2JeXX459R8NVjv3mPP7rd9bK9nU/p/ncXk1Jvr8NmAcLT4J/ih/tb&#10;h/nTaZKk6TxN4P5TAECu/gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD/wOhwyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                              <v:line id="Connecteur droit 100450" o:spid="_x0000_s1036" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,1079" to="23145,1174" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAZ8Qn6xAAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE89T8Mw&#10;EN2R+A/WIXWjNhQKCnUrhFTEVIkWhm6n+BoH4nOITZL++95QqePT+16sxtConrpUR7ZwNzWgiMvo&#10;aq4sfO3Wt8+gUkZ22EQmC0dKsFpeXy2wcHHgT+q3uVISwqlACz7nttA6lZ4CpmlsiYU7xC5gFthV&#10;2nU4SHho9L0xcx2wZmnw2NKbp/J3+x8s/GG5prD/fu/N4PvZ/NBunn721k5uxtcXUJnGfBGf3R9O&#10;5hvz8CgP5I8A0MsTAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABnxCfrEAAAA3wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                                <v:stroke joinstyle="miter"/>
+                              </v:line>
+                              <v:shape id="Connecteur droit avec flèche 274" o:spid="_x0000_s1037" type="#_x0000_t32" style="position:absolute;left:22860;top:1333;width:95;height:2000;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBpmGmHxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;EIXfC/6HZQp9Ed0Y0oupq0ihtK9NrfRxyI7ZYHY2ZKca/323UPDxcC4fZ7UZfadONMQ2sIHFPANF&#10;XAfbcmNg9/k6ewIVBdliF5gMXCjCZj25WWFpw5k/6FRJo9IIxxINOJG+1DrWjjzGeeiJk3cIg0dJ&#10;cmi0HfCcxn2n8yx70B5bTgSHPb04qo/Vj09c2uXT6n66LI5v+PW9d3IpFmLM3e24fQYlNMo1/N9+&#10;twbyxwL+zqQjoNe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGmYaYfEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                                <v:stroke endarrow="block" joinstyle="miter"/>
+                              </v:shape>
+                              <v:shape id="Connecteur droit avec flèche 1" o:spid="_x0000_s1038" type="#_x0000_t32" style="position:absolute;left:254;top:1143;width:0;height:2286;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDs5AlbwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvhf6HZQpeRDeKLZq6SimIvTZa8Thkx2wwOxuyU43/3hUKPQ3De/O+N8t17xt1oS7WgQ1Mxhko&#10;4jLYmisD+91mNAcVBdliE5gM3CjCevX8tMTchit/06WQSqUQjjkacCJtrnUsHXmM49ASJ+0UOo+S&#10;1q7StsNrCveNnmbZm/ZYcyI4bOnTUXkufn3i0n46LF6Hi9l5iz/Hg5PbbCLGDF76j3dQQr38m/+u&#10;v2yqD49XHlOv7gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDs5AlbwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                                <v:stroke endarrow="block" joinstyle="miter"/>
+                              </v:shape>
+                              <v:line id="Connecteur droit 3" o:spid="_x0000_s1039" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10350,0" to="10414,1174" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDOAkK5ywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RW81U1j/RddpRQsngpaPXh7ZJ/ZaPZtml2T+O27hUKPw8z8hlmue1uJlhpfOlbwMkxA&#10;EOdOl1woOHxtnmcgfEDWWDkmBXfysF49Piwx067jHbX7UIgIYZ+hAhNCnUnpc0MW/dDVxNE7u8Zi&#10;iLIppG6wi3BbyTRJJtJiyXHBYE3vhvLr/mYVfGO+IXs6frRJZ9rR5Fx/Ti8npQZP/dsCRKA+/If/&#10;2lutYDwfTefjNH2F30vxDsjVDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDOAkK5ywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                                <v:stroke joinstyle="miter"/>
+                              </v:line>
+                            </v:group>
+                          </v:group>
+                        </w:pict>
+                      </mc:Fallback>
+                    </mc:AlternateContent>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7712B961" w14:textId="53D10AA2" w:rsidR="00875187" w:rsidRDefault="00875187" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3050"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="61D98581" w14:textId="5318EE9B" w:rsidR="00875187" w:rsidRDefault="006E4431" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3050"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00725DEE">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="fr-FR"/>
+                    </w:rPr>
+                    <mc:AlternateContent>
+                      <mc:Choice Requires="wps">
+                        <w:drawing>
+                          <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251941888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03242BC8" wp14:editId="54869C34">
+                            <wp:simplePos x="0" y="0"/>
+                            <wp:positionH relativeFrom="column">
+                              <wp:posOffset>2690495</wp:posOffset>
+                            </wp:positionH>
+                            <wp:positionV relativeFrom="paragraph">
+                              <wp:posOffset>12700</wp:posOffset>
+                            </wp:positionV>
+                            <wp:extent cx="2505075" cy="643255"/>
+                            <wp:effectExtent l="0" t="0" r="28575" b="23495"/>
+                            <wp:wrapSquare wrapText="bothSides"/>
+                            <wp:docPr id="12" name="Zone de texte 2"/>
+                            <wp:cNvGraphicFramePr>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                            </wp:cNvGraphicFramePr>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                <wps:wsp>
+                                  <wps:cNvSpPr txBox="1">
+                                    <a:spLocks noChangeArrowheads="1"/>
+                                  </wps:cNvSpPr>
+                                  <wps:spPr bwMode="auto">
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="2505075" cy="643255"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                    <a:solidFill>
+                                      <a:schemeClr val="accent1"/>
+                                    </a:solidFill>
+                                    <a:ln w="9525">
+                                      <a:solidFill>
+                                        <a:srgbClr val="000000"/>
+                                      </a:solidFill>
+                                      <a:miter lim="800000"/>
+                                      <a:headEnd/>
+                                      <a:tailEnd/>
+                                    </a:ln>
+                                  </wps:spPr>
+                                  <wps:txbx>
+                                    <w:txbxContent>
+                                      <w:p w14:paraId="296AAB3B" w14:textId="77777777" w:rsidR="006E4431" w:rsidRPr="00374D5E" w:rsidRDefault="006E4431" w:rsidP="006E4431">
+                                        <w:pPr>
+                                          <w:jc w:val="center"/>
+                                          <w:rPr>
+                                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                          </w:rPr>
+                                        </w:pPr>
+                                        <w:r>
+                                          <w:rPr>
+                                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                          </w:rPr>
+                                          <w:t xml:space="preserve">Identification d’un facteur d’exclusion ou événement non prévu / situation d’urgence </w:t>
+                                        </w:r>
+                                      </w:p>
+                                    </w:txbxContent>
+                                  </wps:txbx>
+                                  <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                                    <a:noAutofit/>
+                                  </wps:bodyPr>
+                                </wps:wsp>
+                              </a:graphicData>
+                            </a:graphic>
+                            <wp14:sizeRelH relativeFrom="margin">
+                              <wp14:pctWidth>0</wp14:pctWidth>
+                            </wp14:sizeRelH>
+                            <wp14:sizeRelV relativeFrom="margin">
+                              <wp14:pctHeight>0</wp14:pctHeight>
+                            </wp14:sizeRelV>
+                          </wp:anchor>
+                        </w:drawing>
+                      </mc:Choice>
+                      <mc:Fallback>
+                        <w:pict>
+                          <v:shape w14:anchorId="03242BC8" id="Zone de texte 2" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;margin-left:211.85pt;margin-top:1pt;width:197.25pt;height:50.65pt;z-index:251941888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhcGvWGwIAACkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjx4l6MOEWXrsOA&#10;7gJ0+wBalmNhsuhJSuzu60vJbpp2b8P8IIgmdUgeHq6vxk6zg7ROoSn5cpFyJo3AWpldyX/+uH13&#10;wZnzYGrQaGTJH6TjV5u3b9ZDX8gMW9S1tIxAjCuGvuSt932RJE60sgO3wF4acjZoO/Bk2l1SWxgI&#10;vdNJlqZnyYC27i0K6Rz9vZmcfBPxm0YK/61pnPRMl5xq8/G08azCmWzWUOws9K0ScxnwD1V0oAwl&#10;PULdgAe2t+ovqE4Jiw4bvxDYJdg0SsjYA3WzTF91c99CL2MvRI7rjzS5/wcrvh7u+++W+fEDjjTA&#10;2ITr71D8cszgtgWzk9fW4tBKqCnxMlCWDL0r5qeBale4AFINX7CmIcPeYwQaG9sFVqhPRug0gIcj&#10;6XL0TNDPLE/z9DznTJDvbPU+y/OYAoqn1711/pPEjoVLyS0NNaLD4c75UA0UTyEhmUOt6luldTSC&#10;kORWW3YAkgAIIY2fengVqQ0bSn6ZZ/nEwQsUu6uOGGn85hpfJOuUJzFr1ZX84hgERWDuo6mj1Dwo&#10;Pd2pam1mKgN7E49+rEam6pJHEgKzFdYPxK3FSbu0a3Rp0f7hbCDdltz93oOVnOnPhuZzuVytgtCj&#10;scrPMzLsqac69YARBFVyz9l03fq4HIE6g9c0x0ZFip8rmUsmPUbm590Jgj+1Y9Tzhm8eAQAA//8D&#10;AFBLAwQUAAYACAAAACEAhpuI99wAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3KjdBEEIcSqE6BFBAxLXTbwkVmM7it02/D3LiR5X8zT7ptosbhRHmqMNXsN6pUCQ74Kxvtfw&#10;+bG9KUDEhN7gGDxp+KEIm/ryosLShJPf0bFJveASH0vUMKQ0lVLGbiCHcRUm8px9h9lh4nPupZnx&#10;xOVulJlSd9Kh9fxhwImeB+r2zcFpsMUr2n1Sb/Hh/UXuvrZtaJpZ6+ur5ekRRKIl/cPwp8/qULNT&#10;Gw7eRDFquM3ye0Y1ZDyJ82JdZCBaBlWeg6wreb6g/gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDhcGvWGwIAACkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCGm4j33AAAAAkBAAAPAAAAAAAAAAAAAAAAAHUEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" fillcolor="#4472c4 [3204]">
+                            <v:textbox>
+                              <w:txbxContent>
+                                <w:p w14:paraId="296AAB3B" w14:textId="77777777" w:rsidR="006E4431" w:rsidRPr="00374D5E" w:rsidRDefault="006E4431" w:rsidP="006E4431">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">Identification d’un facteur d’exclusion ou événement non prévu / situation d’urgence </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </v:textbox>
+                            <w10:wrap type="square"/>
+                          </v:shape>
+                        </w:pict>
+                      </mc:Fallback>
+                    </mc:AlternateContent>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="6333C7B9" w14:textId="3276A90E" w:rsidR="00875187" w:rsidRDefault="006E4431" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3050"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="fr-FR"/>
+                    </w:rPr>
+                    <mc:AlternateContent>
+                      <mc:Choice Requires="wpg">
+                        <w:drawing>
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251943936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A64FC24" wp14:editId="3A8ACD07">
+                            <wp:simplePos x="0" y="0"/>
+                            <wp:positionH relativeFrom="column">
+                              <wp:posOffset>1026795</wp:posOffset>
+                            </wp:positionH>
+                            <wp:positionV relativeFrom="paragraph">
+                              <wp:posOffset>154940</wp:posOffset>
+                            </wp:positionV>
+                            <wp:extent cx="1352550" cy="699135"/>
+                            <wp:effectExtent l="19050" t="0" r="19050" b="24765"/>
+                            <wp:wrapNone/>
+                            <wp:docPr id="593836519" name="Groupe 6"/>
+                            <wp:cNvGraphicFramePr/>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                                <wpg:wgp>
+                                  <wpg:cNvGrpSpPr/>
+                                  <wpg:grpSpPr>
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="1352550" cy="699135"/>
+                                      <a:chOff x="0" y="0"/>
+                                      <a:chExt cx="1352550" cy="699135"/>
+                                    </a:xfrm>
+                                  </wpg:grpSpPr>
+                                  <wps:wsp>
+                                    <wps:cNvPr id="20" name="Zone de texte 2"/>
+                                    <wps:cNvSpPr txBox="1">
+                                      <a:spLocks noChangeArrowheads="1"/>
+                                    </wps:cNvSpPr>
+                                    <wps:spPr bwMode="auto">
+                                      <a:xfrm>
+                                        <a:off x="0" y="247650"/>
+                                        <a:ext cx="1352550" cy="451485"/>
+                                      </a:xfrm>
+                                      <a:prstGeom prst="rect">
+                                        <a:avLst/>
+                                      </a:prstGeom>
+                                      <a:solidFill>
+                                        <a:schemeClr val="accent6">
+                                          <a:lumMod val="60000"/>
+                                          <a:lumOff val="40000"/>
+                                        </a:schemeClr>
+                                      </a:solidFill>
+                                      <a:ln w="28575">
+                                        <a:solidFill>
+                                          <a:srgbClr val="000000"/>
+                                        </a:solidFill>
+                                        <a:miter lim="800000"/>
+                                        <a:headEnd/>
+                                        <a:tailEnd/>
+                                      </a:ln>
+                                    </wps:spPr>
+                                    <wps:txbx>
+                                      <w:txbxContent>
+                                        <w:p w14:paraId="3F311EFB" w14:textId="77777777" w:rsidR="006E4431" w:rsidRDefault="006E4431" w:rsidP="006E4431">
+                                          <w:pPr>
+                                            <w:jc w:val="center"/>
+                                          </w:pPr>
+                                          <w:r>
+                                            <w:t>Poursuite du protocole</w:t>
+                                          </w:r>
+                                        </w:p>
+                                      </w:txbxContent>
+                                    </wps:txbx>
+                                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                                      <a:noAutofit/>
+                                    </wps:bodyPr>
+                                  </wps:wsp>
+                                  <wps:wsp>
+                                    <wps:cNvPr id="68" name="Connecteur droit avec flèche 68"/>
+                                    <wps:cNvCnPr/>
+                                    <wps:spPr>
+                                      <a:xfrm>
+                                        <a:off x="565150" y="0"/>
+                                        <a:ext cx="45719" cy="228600"/>
+                                      </a:xfrm>
+                                      <a:prstGeom prst="straightConnector1">
+                                        <a:avLst/>
+                                      </a:prstGeom>
+                                      <a:ln>
+                                        <a:tailEnd type="triangle"/>
+                                      </a:ln>
+                                    </wps:spPr>
+                                    <wps:style>
+                                      <a:lnRef idx="1">
+                                        <a:schemeClr val="accent1"/>
+                                      </a:lnRef>
+                                      <a:fillRef idx="0">
+                                        <a:schemeClr val="accent1"/>
+                                      </a:fillRef>
+                                      <a:effectRef idx="0">
+                                        <a:schemeClr val="accent1"/>
+                                      </a:effectRef>
+                                      <a:fontRef idx="minor">
+                                        <a:schemeClr val="tx1"/>
+                                      </a:fontRef>
+                                    </wps:style>
+                                    <wps:bodyPr/>
+                                  </wps:wsp>
+                                </wpg:wgp>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:anchor>
+                        </w:drawing>
+                      </mc:Choice>
+                      <mc:Fallback>
+                        <w:pict>
+                          <v:group w14:anchorId="3A64FC24" id="Groupe 6" o:spid="_x0000_s1041" style="position:absolute;margin-left:80.85pt;margin-top:12.2pt;width:106.5pt;height:55.05pt;z-index:251943936" coordsize="13525,6991" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCm/GZDVQMAACAIAAAOAAAAZHJzL2Uyb0RvYy54bWy0VVtv0zAUfkfiP1h+Z2lC07XR0ml0FyFx&#10;mRi88OY6TmLh2MF2m5ZfxP/gj3Fsp2m3lUkM0YfUl3P9zneOz843jUBrpg1XMsfxyQgjJqkquKxy&#10;/OXz9aspRsYSWRChJMvxlhl8Pn/54qxrM5aoWomCaQRGpMm6Nse1tW0WRYbWrCHmRLVMwmWpdEMs&#10;bHUVFZp0YL0RUTIaTaJO6aLVijJj4PQyXOK5t1+WjNqPZWmYRSLHEJv1X+2/S/eN5mckqzRpa077&#10;MMgzomgIl+B0MHVJLEErzR+ZajjVyqjSnlDVRKosOWU+B8gmHj3I5karVetzqbKuageYANoHOD3b&#10;LP2wvtHtXXurAYmurQALv3O5bErduH+IEm08ZNsBMraxiMJh/DpN0hSQpXA3mc1gHzClNQD/SI3W&#10;V08rRju30b1guhboYfYImH9D4K4mLfPAmgwQuNWIFzlOIA1JGmDpV+AqKhiykCZDicvIRQCiDilk&#10;N2+Uy91X3LTvFP1mkFSLmsiKXWitupqRAmKMnSZkMqgGO8YZWXbvVQG+yMoqb+go3Mn4dALwepoe&#10;xXycxuOpx3yAjmStNvaGqQa5RY41tIF3QdbvjHUh7UVcgY0SvLjmQviNaz22EBqtCTQNoZRJO/Hq&#10;YtVAzOF8MoJfiAuOXa29+Hh3DC58EztL3uE9J0KiDgCfpqept3zv0uhqOfh39oIjZ/Ew0IZbGB2C&#10;NzmeDkIkc9BfycIjZgkXYQ3KQva1cPCHQtjNcuNLP9mVeKmKLRRHqzApYLLBolb6B0YdTIkcm+8r&#10;ohlG4q2EAs/i8diNFb8Zp6eOQvrwZnl4QyQFUzm2GIXlwvpR5GCX6gKIUHJfHseYEEkfMnA/RPzf&#10;m2ACAzs0wUJJCcRhK40KrbhFZM0oKsWvn8AQBHIAcU/theznh8kCuLsuHoZHOkljNyYeTxBALZ6F&#10;+ZEkU6CVswvl2rXDAy4bqwmvattHp3Towj8w29WcZD0NkN220HBWc+hTwXo/R2hh7FYwpyjkJ1YC&#10;QfbNfqw5Qpf30k6thFYaFEeB4E8p9vJOlfk362+UBw3vWUk7KDdcKn3Mu93sQi6D/K4xQt579rlK&#10;uJ2nn5/I8Az56vRPpnvnDvdefv+wz38DAAD//wMAUEsDBBQABgAIAAAAIQAvAaAR4AAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3aRJW4nZlFLUUxFsBfG2zU6T0OxsyG6T&#10;9N87nuzxzft4816+nmwrBux940hBPItAIJXONFQp+Dq8PT2D8EGT0a0jVHBFD+vi/i7XmXEjfeKw&#10;D5XgEPKZVlCH0GVS+rJGq/3MdUjsnVxvdWDZV9L0euRw28p5FC2l1Q3xh1p3uK2xPO8vVsH7qMdN&#10;Er8Ou/Npe/05LD6+dzEq9fgwbV5ABJzCPwx/9bk6FNzp6C5kvGhZL+MVowrmaQqCgWSV8uHITpIu&#10;QBa5vJ1Q/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCm/GZDVQMAACAIAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAvAaAR4AAAAAoBAAAPAAAA&#10;AAAAAAAAAAAAAK8FAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAvAYAAAAA&#10;">
+                            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;top:2476;width:13525;height:4515;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAGKbMNvwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LqsIw&#10;EN0L/kMYwZ2mutBLNYqIguADroq6HJqxLTaT0kStfr1ZCC4P5z2e1qYQD6pcbllBrxuBIE6szjlV&#10;cDwsO38gnEfWWFgmBS9yMJ00G2OMtX3yPz32PhUhhF2MCjLvy1hKl2Rk0HVtSRy4q60M+gCrVOoK&#10;nyHcFLIfRQNpMOfQkGFJ84yS2/5uFJyHu9Vifh1s3KnGw2aG2/X7slWq3apnIxCeav8Tf90rraAf&#10;1ocv4QfIyQcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAGKbMNvwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" fillcolor="#a8d08d [1945]" strokeweight="2.25pt">
+                              <v:textbox>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="3F311EFB" w14:textId="77777777" w:rsidR="006E4431" w:rsidRDefault="006E4431" w:rsidP="006E4431">
+                                    <w:pPr>
+                                      <w:jc w:val="center"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:t>Poursuite du protocole</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </v:textbox>
+                            </v:shape>
+                            <v:shape id="Connecteur droit avec flèche 68" o:spid="_x0000_s1043" type="#_x0000_t32" style="position:absolute;left:5651;width:457;height:2286;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCiT6NQwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NS8NA&#10;EL0L/Q/LCF6K3bTUorHbUgTRa2MVj0N2zIZmZ0N2bNN/7xyEHh/ve70dY2dONOQ2sYP5rABDXCff&#10;cuPg8PF6/wgmC7LHLjE5uFCG7WZys8bSpzPv6VRJYzSEc4kOgkhfWpvrQBHzLPXEyv2kIaIoHBrr&#10;BzxreOzsoihWNmLL2hCwp5dA9bH6jdpLh8W0epg+LY9v+Pn9FeSynItzd7fj7hmM0ChX8b/73TtY&#10;6Vj9oj/Abv4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAok+jUMAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                              <v:stroke endarrow="block" joinstyle="miter"/>
+                            </v:shape>
+                          </v:group>
+                        </w:pict>
+                      </mc:Fallback>
+                    </mc:AlternateContent>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="195D93ED" w14:textId="103A8AAF" w:rsidR="00875187" w:rsidRDefault="00875187" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3050"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="50F87D43" w14:textId="3651E056" w:rsidR="00875187" w:rsidRDefault="00875187" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3050"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="25688F50" w14:textId="6BEDA37A" w:rsidR="00875187" w:rsidRDefault="006E4431" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3050"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <mc:AlternateContent>
+                      <mc:Choice Requires="wpg">
+                        <w:drawing>
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251945984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BDE1244" wp14:editId="79AF65FD">
+                            <wp:simplePos x="0" y="0"/>
+                            <wp:positionH relativeFrom="column">
+                              <wp:posOffset>2753995</wp:posOffset>
+                            </wp:positionH>
+                            <wp:positionV relativeFrom="paragraph">
+                              <wp:posOffset>22860</wp:posOffset>
+                            </wp:positionV>
+                            <wp:extent cx="2314575" cy="819150"/>
+                            <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                            <wp:wrapNone/>
+                            <wp:docPr id="23639125" name="Groupe 7"/>
+                            <wp:cNvGraphicFramePr/>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                                <wpg:wgp>
+                                  <wpg:cNvGrpSpPr/>
+                                  <wpg:grpSpPr>
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="2314575" cy="819150"/>
+                                      <a:chOff x="0" y="0"/>
+                                      <a:chExt cx="2314575" cy="819150"/>
+                                    </a:xfrm>
+                                  </wpg:grpSpPr>
+                                  <wps:wsp>
+                                    <wps:cNvPr id="28" name="Zone de texte 2"/>
+                                    <wps:cNvSpPr txBox="1">
+                                      <a:spLocks noChangeArrowheads="1"/>
+                                    </wps:cNvSpPr>
+                                    <wps:spPr bwMode="auto">
+                                      <a:xfrm>
+                                        <a:off x="0" y="323850"/>
+                                        <a:ext cx="2314575" cy="495300"/>
+                                      </a:xfrm>
+                                      <a:prstGeom prst="rect">
+                                        <a:avLst/>
+                                      </a:prstGeom>
+                                      <a:solidFill>
+                                        <a:schemeClr val="accent2">
+                                          <a:lumMod val="20000"/>
+                                          <a:lumOff val="80000"/>
+                                        </a:schemeClr>
+                                      </a:solidFill>
+                                      <a:ln w="12700">
+                                        <a:solidFill>
+                                          <a:schemeClr val="accent2"/>
+                                        </a:solidFill>
+                                        <a:miter lim="800000"/>
+                                        <a:headEnd/>
+                                        <a:tailEnd/>
+                                      </a:ln>
+                                    </wps:spPr>
+                                    <wps:txbx>
+                                      <w:txbxContent>
+                                        <w:p w14:paraId="410586CE" w14:textId="77777777" w:rsidR="006E4431" w:rsidRDefault="006E4431" w:rsidP="006E4431">
+                                          <w:pPr>
+                                            <w:jc w:val="center"/>
+                                          </w:pPr>
+                                          <w:r w:rsidRPr="00D232AA">
+                                            <w:rPr>
+                                              <w:b/>
+                                              <w:bCs/>
+                                              <w:color w:val="FF0000"/>
+                                            </w:rPr>
+                                            <w:t xml:space="preserve">Appel </w:t>
+                                          </w:r>
+                                          <w:r>
+                                            <w:rPr>
+                                              <w:b/>
+                                              <w:bCs/>
+                                              <w:color w:val="FF0000"/>
+                                            </w:rPr>
+                                            <w:t xml:space="preserve">au délégant </w:t>
+                                          </w:r>
+                                          <w:r w:rsidRPr="00CF4C7C">
+                                            <w:rPr>
+                                              <w:bCs/>
+                                            </w:rPr>
+                                            <w:t>pour</w:t>
+                                          </w:r>
+                                          <w:r w:rsidRPr="00CF4C7C">
+                                            <w:t xml:space="preserve"> </w:t>
+                                          </w:r>
+                                          <w:r>
+                                            <w:t>I</w:t>
+                                          </w:r>
+                                          <w:r w:rsidRPr="006F4438">
+                                            <w:t xml:space="preserve">ntervention </w:t>
+                                          </w:r>
+                                          <w:r>
+                                            <w:t xml:space="preserve">en présentiel ou en TLC </w:t>
+                                          </w:r>
+                                        </w:p>
+                                        <w:p w14:paraId="0C11622F" w14:textId="77777777" w:rsidR="006E4431" w:rsidRPr="00D232AA" w:rsidRDefault="006E4431" w:rsidP="006E4431">
+                                          <w:pPr>
+                                            <w:spacing w:after="0"/>
+                                            <w:jc w:val="center"/>
+                                            <w:rPr>
+                                              <w:b/>
+                                              <w:bCs/>
+                                              <w:color w:val="FF0000"/>
+                                            </w:rPr>
+                                          </w:pPr>
+                                        </w:p>
+                                      </w:txbxContent>
+                                    </wps:txbx>
+                                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                                      <a:noAutofit/>
+                                    </wps:bodyPr>
+                                  </wps:wsp>
+                                  <wps:wsp>
+                                    <wps:cNvPr id="556371314" name="Connecteur droit avec flèche 556371314"/>
+                                    <wps:cNvCnPr/>
+                                    <wps:spPr>
+                                      <a:xfrm>
+                                        <a:off x="1117600" y="0"/>
+                                        <a:ext cx="0" cy="361950"/>
+                                      </a:xfrm>
+                                      <a:prstGeom prst="straightConnector1">
+                                        <a:avLst/>
+                                      </a:prstGeom>
+                                      <a:ln>
+                                        <a:tailEnd type="triangle"/>
+                                      </a:ln>
+                                    </wps:spPr>
+                                    <wps:style>
+                                      <a:lnRef idx="1">
+                                        <a:schemeClr val="accent1"/>
+                                      </a:lnRef>
+                                      <a:fillRef idx="0">
+                                        <a:schemeClr val="accent1"/>
+                                      </a:fillRef>
+                                      <a:effectRef idx="0">
+                                        <a:schemeClr val="accent1"/>
+                                      </a:effectRef>
+                                      <a:fontRef idx="minor">
+                                        <a:schemeClr val="tx1"/>
+                                      </a:fontRef>
+                                    </wps:style>
+                                    <wps:bodyPr/>
+                                  </wps:wsp>
+                                </wpg:wgp>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:anchor>
+                        </w:drawing>
+                      </mc:Choice>
+                      <mc:Fallback>
+                        <w:pict>
+                          <v:group w14:anchorId="4BDE1244" id="Groupe 7" o:spid="_x0000_s1044" style="position:absolute;margin-left:216.85pt;margin-top:1.8pt;width:182.25pt;height:64.5pt;z-index:251945984" coordsize="23145,8191" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKclybSAMAAC4IAAAOAAAAZHJzL2Uyb0RvYy54bWy0Vctu1DAU3SPxD1b2NJPMO2qmKtOHkApU&#10;FDbsPI6TWDh2sD2TGb6I/+DHuLaTTKedVlDEJokf93XuOTenZ9uKow1VmkmRBtHJIEBUEJkxUaTB&#10;l89Xb2YB0gaLDHMpaBrsqA7OFq9fnTZ1QmNZSp5RhcCJ0ElTp0FpTJ2EoSYlrbA+kTUVcJhLVWED&#10;S1WEmcINeK94GA8Gk7CRKquVJFRr2L3wh8HC+c9zSszHPNfUIJ4GkJtxT+WeK/sMF6c4KRSuS0ba&#10;NPALsqgwExC0d3WBDUZrxR65qhhRUsvcnBBZhTLPGaGuBqgmGjyo5lrJde1qKZKmqHuYANoHOL3Y&#10;LfmwuVb1XX2rAImmLgALt7K1bHNV2TdkibYOsl0PGd0aRGAzHkaj8XQcIAJns2gejVtMSQnAPzIj&#10;5eXzhmEXNjxIpqmBHnqPgP43BO5KXFMHrE4AgVuFWAa1AFcFroClX4GrKKPIQJkUxZYlNgO4apFC&#10;ZvtWQu2R67iubyT5ppGQyxKLgp4rJZuS4gxyjKwlVNKbej/aOlk172UGsfDaSOfoKNzDeDjrID2K&#10;+Wg+Hg4c5j10OKmVNtdUVsh+pIECGbgQeHOjjU1pf8U2WEvOsivGuVtY6dElV2iDQTSYECpM7Mz5&#10;uoKc/T6Iz4fFCWzbXrvrs24bQjgRW08u4EEQLlAD8MRT8PGnGfi8D9xUzMD04KwC7tnALfcs+pci&#10;AwOcGMy4/4aMuGjbYTvge2G2q63r/rTr8kpmO+iPkn5YwHCDj1KqHwFqYFCkgf6+xooGiL8T0ON5&#10;NBrZyeIWoIUYFur+yer+CRYEXKWBCZD/XBo3jWyqQp4DF3LmOmRJ4zNpUwb6+4z/uw7G48lwGoGw&#10;OzkspRBAIbpWKFOSGYQ3lKCc//oJXEH76wB4y/WlaAeKTjzUnaz7aRJF0XQCDUOPZwps2mkynERz&#10;T/2nma2NwqwoTZuhVF6TT/Dctr9nBDK7GuRnFAPVcuqUepQh2uw4tYZcfKI5cGUv/WNS8Zpvb1uz&#10;HITVG7Z0f86wvW9NqfuD/Y1xb+EiS2F644oJqbzYDqObbZdy7u93GvF174loBWhXjoluPsNPCfYO&#10;/nr31+7+/je/+A0AAP//AwBQSwMEFAAGAAgAAAAhAMAWvMLhAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SNyokxjSNsSpqgo4VZVokVBvbrxNosbrKHaT9O8xJziu5mnmbb6a&#10;TMsG7F1jSUI8i4AhlVY3VEn4Orw/LYA5r0ir1hJKuKGDVXF/l6tM25E+cdj7ioUScpmSUHvfZZy7&#10;skaj3Mx2SCE7294oH86+4rpXYyg3LU+iKOVGNRQWatXhpsbysr8aCR+jGtcifhu2l/Pmdjy87L63&#10;MUr5+DCtX4F5nPwfDL/6QR2K4HSyV9KOtRKehZgHVIJIgYV8vlwkwE4BFEkKvMj5/w+KHwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAKclybSAMAAC4IAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDAFrzC4QAAAAkBAAAPAAAAAAAAAAAAAAAAAKIF&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAsAYAAAAA&#10;">
+                            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;top:3238;width:23145;height:4953;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA20Cd8vgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgpdFU0UWrUYRF9E9btX70IxpaTMpTVbbf28OgsfH+97sOluLB7W+dKxgNk1AEOdOl2wU&#10;XC/HyRKED8gaa8ekoCcPu+1wsMFUuyf/0SMLRsQQ9ikqKEJoUil9XpBFP3UNceTurrUYImyN1C0+&#10;Y7it5TxJvqXFkmNDgQ0dCsqr7N8qqLH/uoTFrzE/++OpulUZr/pMqfGo269BBOrCR/x2n7WCeRwb&#10;v8QfILcvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADbQJ3y+AAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" fillcolor="#fbe4d5 [661]" strokecolor="#ed7d31 [3205]" strokeweight="1pt">
+                              <v:textbox>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="410586CE" w14:textId="77777777" w:rsidR="006E4431" w:rsidRDefault="006E4431" w:rsidP="006E4431">
+                                    <w:pPr>
+                                      <w:jc w:val="center"/>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="00D232AA">
+                                      <w:rPr>
+                                        <w:b/>
+                                        <w:bCs/>
+                                        <w:color w:val="FF0000"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve">Appel </w:t>
+                                    </w:r>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:b/>
+                                        <w:bCs/>
+                                        <w:color w:val="FF0000"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve">au délégant </w:t>
+                                    </w:r>
+                                    <w:r w:rsidRPr="00CF4C7C">
+                                      <w:rPr>
+                                        <w:bCs/>
+                                      </w:rPr>
+                                      <w:t>pour</w:t>
+                                    </w:r>
+                                    <w:r w:rsidRPr="00CF4C7C">
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                    <w:r>
+                                      <w:t>I</w:t>
+                                    </w:r>
+                                    <w:r w:rsidRPr="006F4438">
+                                      <w:t xml:space="preserve">ntervention </w:t>
+                                    </w:r>
+                                    <w:r>
+                                      <w:t xml:space="preserve">en présentiel ou en TLC </w:t>
+                                    </w:r>
+                                  </w:p>
+                                  <w:p w14:paraId="0C11622F" w14:textId="77777777" w:rsidR="006E4431" w:rsidRPr="00D232AA" w:rsidRDefault="006E4431" w:rsidP="006E4431">
+                                    <w:pPr>
+                                      <w:spacing w:after="0"/>
+                                      <w:jc w:val="center"/>
+                                      <w:rPr>
+                                        <w:b/>
+                                        <w:bCs/>
+                                        <w:color w:val="FF0000"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                  </w:p>
+                                </w:txbxContent>
+                              </v:textbox>
+                            </v:shape>
+                            <v:shape id="Connecteur droit avec flèche 556371314" o:spid="_x0000_s1046" type="#_x0000_t32" style="position:absolute;left:11176;width:0;height:3619;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/MSmqyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PS8NA&#10;EMXvgt9hGcFLsZu0SdXYbRFB9Gqs4nHIjtnQ7GzIjm367V1B6PHx/vx46+3ke3WgMXaBDeTzDBRx&#10;E2zHrYHd+/PNHagoyBb7wGTgRBG2m8uLNVY2HPmNDrW0Ko1wrNCAExkqrWPjyGOch4E4ed9h9ChJ&#10;jq22Ix7TuO/1IstW2mPHieBwoCdHzb7+8YlLu8WsLmf3xf4FP74+nZyKXIy5vpoeH0AJTXIO/7df&#10;rYGyXC1v82VewN+ldAf05hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD/MSmqyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                              <v:stroke endarrow="block" joinstyle="miter"/>
+                            </v:shape>
+                          </v:group>
+                        </w:pict>
+                      </mc:Fallback>
+                    </mc:AlternateContent>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="60E45FC8" w14:textId="3E5A3D45" w:rsidR="00875187" w:rsidRDefault="00875187" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3050"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="68480163" w14:textId="57A18EBC" w:rsidR="00875187" w:rsidRDefault="00875187" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3050"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="5A29391C" w14:textId="2DA64520" w:rsidR="00875187" w:rsidRDefault="00875187" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3050"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="37C16A0A" w14:textId="6FB0316E" w:rsidR="00875187" w:rsidRDefault="00875187" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3050"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="37E60B6D" w14:textId="0B4F72A8" w:rsidR="00875187" w:rsidRDefault="00875187" w:rsidP="00875187">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3050"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="3E954E6F" w14:textId="77777777" w:rsidR="006E4431" w:rsidRDefault="006E4431" w:rsidP="006E4431">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="00EED23E" w14:textId="1CA833E8" w:rsidR="006E4431" w:rsidRDefault="006E4431" w:rsidP="006E4431">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A47D74">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="FF0000"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>En cas de situation urgente</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="FF0000"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> sans possibilité d’intervention immédiate du délégant </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00A47D74">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="FF0000"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>: appel centre 15</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="FF0000"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> ou appliquer la procédure de gestion des urgences de l’établissement de santé</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1BC49194" w14:textId="6B932F1A" w:rsidR="00875187" w:rsidRPr="006E4431" w:rsidRDefault="00875187" w:rsidP="006E4431">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">                            </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="068646FF" w14:textId="77777777" w:rsidR="00FF2CCC" w:rsidRPr="005D4018" w:rsidRDefault="00FF2CCC" w:rsidP="00472221">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0077EBCE" w14:textId="2CBDA9F7" w:rsidR="00D71169" w:rsidRDefault="00D71169" w:rsidP="00512F09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4CAC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Annexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidR="0073031D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (obligatoire)</w:t>
+            </w:r>
+            <w:r w:rsidR="005570FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0D4C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Formulaire de v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00293C04">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>érification des critères d’éligibilité du patient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, d’information du patient</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00293C04">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00293C04">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> recueil de son consentement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> au protocole</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67AC9702" w14:textId="629CA429" w:rsidR="00143459" w:rsidRDefault="00143459" w:rsidP="00512F09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00143459">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Annexe 1bis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> : recueil des données de santé significatives.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="545E00B7" w14:textId="1A3E408E" w:rsidR="00D71169" w:rsidRDefault="00D71169" w:rsidP="00512F09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="613F3C1C" w14:textId="77777777" w:rsidR="00D71169" w:rsidRPr="00293C04" w:rsidRDefault="00D71169" w:rsidP="00512F09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="685E62C0" w14:textId="150F0DDF" w:rsidR="00D71169" w:rsidRPr="00D13A57" w:rsidRDefault="00D71169" w:rsidP="003A1F2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D71169" w:rsidRPr="008A2D85" w14:paraId="40730E49" w14:textId="77777777" w:rsidTr="00756F12">
+        <w:trPr>
+          <w:trHeight w:val="557"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2823" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="05CB2A87" w14:textId="5EB2F1C3" w:rsidR="00D71169" w:rsidRPr="00EF0D9E" w:rsidRDefault="00D71169" w:rsidP="00143459">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00865408">
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067761">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Principaux risques liés à la mise en œuvre du protocole. Procédure d’analyse des pratiques et de gestion des risque</w:t>
-[...6 lines deleted...]
-              <w:t>s.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Liste de toutes les dérogations envisagées</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00067761">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : lister tous les actes et activités dérogatoires aux décrets de compétences des délégués </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF0D9E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nécessaires à la mise en œuvre du protocole, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF0D9E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>de préférence selon un déroulé chronologique</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF0D9E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF0D9E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF0D9E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Pour chaque dérogation, rédiger une annexe comprenant l’arbre décisionnel associés aux documentations et outils nécessaires </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF0D9E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF0D9E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ordonnances préétablies, fiches d’information ou de conseils, programme de formation si le choix est fait de segmenter la formation dérogation par dérogation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E2B2953" w14:textId="77777777" w:rsidR="00D71169" w:rsidRPr="00E840C2" w:rsidRDefault="00D71169" w:rsidP="00D71169">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73165EF2" w14:textId="170B8DB3" w:rsidR="00D71169" w:rsidRPr="00143459" w:rsidRDefault="00D71169" w:rsidP="00143459">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371F07">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nb : les dérogations peuvent porter sur la réalisation d’examens </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00371F07">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>cliniques ou complémentaires, la réalisation de tests, la prescription d’examens complémentaires ou de traitements</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00371F07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hors compétences des délégués, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00371F07">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sans oublier celles relatives </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00371F07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">aux entretiens avec les patients  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9072" w:type="dxa"/>
+            <w:tcW w:w="8371" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="74342CA2" w14:textId="4A4D50CC" w:rsidR="00865408" w:rsidRDefault="00865408" w:rsidP="00B826C7">
-            <w:pPr>
+          <w:p w14:paraId="2541223A" w14:textId="614D3111" w:rsidR="007D0CBA" w:rsidRDefault="007D0CBA" w:rsidP="004C2881">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D0CBA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Lister les actes qui sont dérogatoire</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2CCC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D0CBA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uniquement au regard du décret de compétence du délégué visé</w:t>
+            </w:r>
+            <w:r w:rsidR="00466E8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00466E8E" w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(commencer par un verbe</w:t>
+            </w:r>
+            <w:r w:rsidR="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et un phrase</w:t>
+            </w:r>
+            <w:r w:rsidR="00466E8E" w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> qui décrit succinctement l’activité dérogatoire)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="656CC28C" w14:textId="77777777" w:rsidR="00633B1B" w:rsidRPr="007D0CBA" w:rsidRDefault="00633B1B" w:rsidP="004C2881">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63746312" w14:textId="029B7C0D" w:rsidR="00D71169" w:rsidRPr="007D0CBA" w:rsidRDefault="00D71169" w:rsidP="007D0CBA">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D0CBA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Dérogation 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2CCC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2CCC" w:rsidRPr="00FF2CCC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Réalisation de ….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="201EB722" w14:textId="66E9071F" w:rsidR="00D71169" w:rsidRPr="007D0CBA" w:rsidRDefault="00D71169" w:rsidP="007D0CBA">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D0CBA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Dérogation 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F45E12">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00466E8E" w:rsidRPr="00466E8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Prescription de…..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43D23B17" w14:textId="3115B080" w:rsidR="00D71169" w:rsidRDefault="00D71169" w:rsidP="007D0CBA">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D0CBA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dérogation </w:t>
+            </w:r>
+            <w:r w:rsidR="007D0CBA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00F45E12">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D0CBA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00466E8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00466E8E" w:rsidRPr="00466E8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C454D58" w14:textId="203FB784" w:rsidR="007D0CBA" w:rsidRPr="00633B1B" w:rsidRDefault="007D0CBA" w:rsidP="004C2881">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C3D5BA" w14:textId="5EA5ED56" w:rsidR="00D71169" w:rsidRDefault="00D71169" w:rsidP="00143459">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D43C1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annexe </w:t>
+            </w:r>
+            <w:r w:rsidR="00740389">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="005570FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>obligatoire</w:t>
+            </w:r>
+            <w:r w:rsidR="005570FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722227">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722227">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722227">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>our chaque dérogation</w:t>
+            </w:r>
+            <w:r w:rsidR="00740389">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> réaliser un </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00355E63">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rbre décisionnel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>guidant pas à pas l’intervention</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00355E63">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>es</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00355E63">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> délégué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>s en associant une action à chaque situation identifiée sans que les délégués puissent effectuer un diagnostic ou un choix thérapeutiqu</w:t>
+            </w:r>
+            <w:r w:rsidR="00143459">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>e non prévus dans le protocole</w:t>
+            </w:r>
+            <w:r w:rsidR="00740389">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, renvoyé en annexe vers les outils de prise de décision </w:t>
+            </w:r>
+            <w:r w:rsidR="005570FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>(ex</w:t>
+            </w:r>
+            <w:r w:rsidR="00740389">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00740389">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>chek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00740389">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00740389">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>list</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00740389">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>…)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="417EF408" w14:textId="77777777" w:rsidR="005570FA" w:rsidRDefault="005570FA" w:rsidP="00143459">
+            <w:r w:rsidRPr="003D43C1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annexe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 (obligatoire) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722227">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722227">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E40B2">
+              <w:t xml:space="preserve"> Vérifications des critères d’alerte par le délégué</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13F4A332" w14:textId="77777777" w:rsidR="005570FA" w:rsidRDefault="005570FA" w:rsidP="00143459">
+            <w:r w:rsidRPr="005570FA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Annexe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7 (obligatoire)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005570FA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Fiche(s) technique(s)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A6E00B5" w14:textId="7F9380EC" w:rsidR="00F45E12" w:rsidRDefault="00F45E12" w:rsidP="00143459">
+            <w:r w:rsidRPr="00633250">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Annexe 8</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F45E12">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(optionnelle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F45E12">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">    Ordonnances préétablies (examens complémentaires et/ ou traitement) si envisagée dans le cadre des dérogations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49B5044E" w14:textId="72B7EE1F" w:rsidR="00F45E12" w:rsidRPr="00D71169" w:rsidRDefault="00F45E12" w:rsidP="00143459">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA59E8" w:rsidRPr="008A2D85" w14:paraId="0357D20B" w14:textId="77777777" w:rsidTr="00756F12">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2823" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A8B1536" w14:textId="673C5A5E" w:rsidR="00AA59E8" w:rsidRPr="00E57965" w:rsidRDefault="00AA59E8" w:rsidP="00E57965">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57965">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Formation complémentaire théorique et pratique requises des professionnels délégués </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">pour exercer ces nouvelles compétences dérogatoires </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="649114BA" w14:textId="77777777" w:rsidR="00AA59E8" w:rsidRDefault="00AA59E8" w:rsidP="00E57965">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57965">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Le programme de formation doit être validé par le délégué avant la mise en œuvre du protocole</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7276B9AE" w14:textId="1BCEB8B7" w:rsidR="00AA59E8" w:rsidRPr="00E57965" w:rsidRDefault="00AA59E8" w:rsidP="00E57965">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57965">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le programme de formation peut </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FBE3FB9" w14:textId="6B833ECB" w:rsidR="00AA59E8" w:rsidRDefault="00AA59E8" w:rsidP="00E57965">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003932C8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Soit être décrit ici pour l’ensemble du protocole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> : à prioriser si le protocole ne prévoit qu’une dérogation ou un petit nombre de dérogations liées entre elles</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FFA064E" w14:textId="28E7B6C2" w:rsidR="00AA59E8" w:rsidRPr="00E57965" w:rsidRDefault="00AA59E8" w:rsidP="00E57965">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE0CDF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>être décrit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE0CDF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de façon spécifique à chaque dérogation dans les annexes relatives aux arbres décisionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> : à prioriser si le protocole comprend plusieurs dérogations d’application relativement indépendante.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49B4E1E2" w14:textId="61B5DC3A" w:rsidR="00AA59E8" w:rsidRPr="00D71169" w:rsidRDefault="00AA59E8" w:rsidP="00E57965">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F5DD864" w14:textId="1B94FF81" w:rsidR="00AA59E8" w:rsidRDefault="00AA59E8" w:rsidP="0082464D">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF350B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Formation</w:t>
+            </w:r>
+            <w:r w:rsidR="00741061">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF350B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>: durée et contenu si possible validés par les CNP concernés :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FF688DD" w14:textId="726B218C" w:rsidR="00D350C5" w:rsidRDefault="00D350C5" w:rsidP="0082464D">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E794A">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00D350C5">
+              <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques </w:t>
+              <w:t xml:space="preserve">Pré requis à la formation : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F14C4B3" w14:textId="77777777" w:rsidR="00D350C5" w:rsidRPr="00D350C5" w:rsidRDefault="00D350C5" w:rsidP="0082464D">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E436133" w14:textId="611C2223" w:rsidR="00AA59E8" w:rsidRPr="00FF2CCC" w:rsidRDefault="00AA59E8" w:rsidP="00FF2CCC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF2CCC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Compétences à acquérir </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF2CCC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>en rapport avec les actes et activités délégués</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF350B" w:rsidRPr="00FF2CCC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A437B6B" w14:textId="638146EA" w:rsidR="00BF350B" w:rsidRPr="00633B1B" w:rsidRDefault="00BF350B" w:rsidP="00FF2CCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>A remplir en commençant par un verbe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26DDA86E" w14:textId="77777777" w:rsidR="00B114D0" w:rsidRPr="00633B1B" w:rsidRDefault="00B114D0" w:rsidP="00FF2CCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>A remplir en commençant par un verbe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67846034" w14:textId="725E3A80" w:rsidR="00B114D0" w:rsidRPr="00633B1B" w:rsidRDefault="00B114D0" w:rsidP="00FF2CCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>…..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CA8F048" w14:textId="77777777" w:rsidR="00633B1B" w:rsidRDefault="00633B1B" w:rsidP="00201DA7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42A90218" w14:textId="43B9095C" w:rsidR="00201DA7" w:rsidRPr="00201DA7" w:rsidRDefault="00201DA7" w:rsidP="00201DA7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="333333"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00201DA7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Durée totale de la formation (cumul de la formation théorique et pratique) :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00201DA7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>à remplir avec un nombre d’heure minimal lorsque cela est possible</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A3CDE4D" w14:textId="77777777" w:rsidR="00201DA7" w:rsidRPr="00201DA7" w:rsidRDefault="00201DA7" w:rsidP="00201DA7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69F4B871" w14:textId="0B3C768E" w:rsidR="00AA59E8" w:rsidRDefault="00AA59E8" w:rsidP="00201DA7">
+            <w:r w:rsidRPr="00B114D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="333333"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objectifs pédagogiques : </w:t>
+            </w:r>
+            <w:r w:rsidR="00201DA7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="333333"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00201DA7" w:rsidRPr="00D305F7">
+              <w:t xml:space="preserve"> à la fin de la formation le délégué sera capable de réaliser seul </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="047067C2" w14:textId="10000195" w:rsidR="00201DA7" w:rsidRPr="00633B1B" w:rsidRDefault="00201DA7" w:rsidP="00201DA7">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>A remplir en nommant l’acte dérogatoire n° 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79DEDD64" w14:textId="1B722C6A" w:rsidR="00201DA7" w:rsidRPr="00633B1B" w:rsidRDefault="00201DA7" w:rsidP="00201DA7">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>A remplir en nommant l’acte dérogatoire n° 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75E03F89" w14:textId="5CF30C4E" w:rsidR="00201DA7" w:rsidRPr="00633B1B" w:rsidRDefault="00201DA7" w:rsidP="00201DA7">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>A remplir en nommant l’acte dérogatoire n° 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67D7B6C1" w14:textId="77777777" w:rsidR="008D4F1C" w:rsidRDefault="008D4F1C" w:rsidP="00201DA7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="333333"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0621046E" w14:textId="6002D5FA" w:rsidR="00466E8E" w:rsidRDefault="00AA59E8" w:rsidP="00201DA7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="333333"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767157">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="333333"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Déroulement</w:t>
+            </w:r>
+            <w:r w:rsidR="00B114D0" w:rsidRPr="00767157">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="333333"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la formation théorique :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48E5B50F" w14:textId="77777777" w:rsidR="00466E8E" w:rsidRPr="00767157" w:rsidRDefault="00466E8E" w:rsidP="00201DA7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="333333"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40E0CDFA" w14:textId="230C88D9" w:rsidR="00B114D0" w:rsidRPr="00466E8E" w:rsidRDefault="00B114D0" w:rsidP="00201DA7">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="333333"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767157">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="333333"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Durée de la formation théorique</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00201DA7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="333333"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">à remplir </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54DD9687" w14:textId="77777777" w:rsidR="00466E8E" w:rsidRPr="00201DA7" w:rsidRDefault="00466E8E" w:rsidP="00466E8E">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="333333"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4123F021" w14:textId="77777777" w:rsidR="008D4F1C" w:rsidRPr="008D4F1C" w:rsidRDefault="00201DA7" w:rsidP="00201DA7">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="333333"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767157">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="333333"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Modalité de la formation </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00466E8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00466E8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00633B1B" w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">à cocher </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AC009B1" w14:textId="77777777" w:rsidR="008D4F1C" w:rsidRPr="008D4F1C" w:rsidRDefault="008D4F1C" w:rsidP="008D4F1C">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D3E88DA" w14:textId="1DC88ED2" w:rsidR="00633250" w:rsidRPr="008D4F1C" w:rsidRDefault="00466E8E" w:rsidP="008D4F1C">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="333333"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466E8E">
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4F1C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D4F1C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4F1C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">résentiel </w:t>
+            </w:r>
+            <w:r w:rsidR="008D4F1C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4F1C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D4F1C" w:rsidRPr="00466E8E">
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r w:rsidR="008D4F1C">
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Diaporama                                                                                                                            </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4F1C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00466E8E">
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4F1C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D4F1C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4F1C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Learning </w:t>
+            </w:r>
+            <w:r w:rsidR="00633B1B" w:rsidRPr="008D4F1C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4F1C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4F1C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Formation DPC ou DU</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BDB94E6" w14:textId="77777777" w:rsidR="00633B1B" w:rsidRPr="00633B1B" w:rsidRDefault="00633B1B" w:rsidP="00633B1B">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="333333"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25AD13C1" w14:textId="55337530" w:rsidR="00633B1B" w:rsidRPr="00633B1B" w:rsidRDefault="00633B1B" w:rsidP="00201DA7">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="333333"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="333333"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-              <w:t>mise en</w:t>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Contenu de la formation théorique :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11D84089" w14:textId="0C7589F2" w:rsidR="00633250" w:rsidRPr="00633250" w:rsidRDefault="00201DA7" w:rsidP="00633250">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00633250">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Présentation du protocole et de son organisation</w:t>
+            </w:r>
+            <w:r w:rsidR="00633250" w:rsidRPr="00633250">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et des outils de prise de décision</w:t>
+            </w:r>
+            <w:r w:rsidR="00466E8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="740C46AE" w14:textId="1D6A0C44" w:rsidR="00201DA7" w:rsidRDefault="00633250" w:rsidP="00633250">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00633250">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00201DA7" w:rsidRPr="00633250">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>résentation de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00633250">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00201DA7" w:rsidRPr="00633250">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> actes techniques et de surveillance, de la conduite à tenir en cas de complications à maitriser </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AB7BB39" w14:textId="5431AC79" w:rsidR="00633B1B" w:rsidRDefault="00633B1B" w:rsidP="00633250">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>A compléter avec les points aborder</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A76B59A" w14:textId="77777777" w:rsidR="00633B1B" w:rsidRPr="00633B1B" w:rsidRDefault="00633B1B" w:rsidP="00633B1B">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="1440"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E47FBF9" w14:textId="264200B0" w:rsidR="00201DA7" w:rsidRDefault="00201DA7" w:rsidP="00201DA7">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767157">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="333333"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Qualification professionnelle ou spécialité du formateur :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00201DA7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="333333"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">à remplir </w:t>
+            </w:r>
+            <w:r w:rsidR="00633B1B" w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>sans mettre de Nom de professionnel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BA64363" w14:textId="77777777" w:rsidR="00633B1B" w:rsidRDefault="00633B1B" w:rsidP="00633B1B">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DA06E60" w14:textId="2873170F" w:rsidR="00633B1B" w:rsidRPr="00633B1B" w:rsidRDefault="00633B1B" w:rsidP="00633B1B">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="333333"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">valuation de l’acquisition des compétence et modalités de validation de la formation théorique : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EB7206E" w14:textId="77777777" w:rsidR="00633B1B" w:rsidRPr="00B114D0" w:rsidRDefault="00633B1B" w:rsidP="00633B1B">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="526407B5" w14:textId="7B261D6B" w:rsidR="00633B1B" w:rsidRPr="00633B1B" w:rsidRDefault="00633B1B" w:rsidP="00633B1B">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Type de validation :    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Préciser si c’est un QCM ou autres modalités …</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62888C62" w14:textId="3AEBB8CA" w:rsidR="00633B1B" w:rsidRPr="00633B1B" w:rsidRDefault="00633B1B" w:rsidP="00633B1B">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critères de validation : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préciser le score à obtenir au QCM </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77986D27" w14:textId="16021DE7" w:rsidR="00633B1B" w:rsidRPr="00633B1B" w:rsidRDefault="00633B1B" w:rsidP="00633B1B">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsable de la formation </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Préciser la profession sans mettre de Nom de professionnel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49E9C181" w14:textId="77777777" w:rsidR="00201DA7" w:rsidRPr="00767157" w:rsidRDefault="00201DA7" w:rsidP="00201DA7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="333333"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42F2F62B" w14:textId="605F40DC" w:rsidR="00201DA7" w:rsidRPr="00767157" w:rsidRDefault="00201DA7" w:rsidP="00201DA7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="333333"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767157">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="333333"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déroulement de la formation </w:t>
+            </w:r>
+            <w:r w:rsidR="00633250">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="333333"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>pratique</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767157">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="333333"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47AFEBB9" w14:textId="77777777" w:rsidR="00201DA7" w:rsidRPr="00201DA7" w:rsidRDefault="00201DA7" w:rsidP="00201DA7">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1972ECC4" w14:textId="428B81EC" w:rsidR="00B114D0" w:rsidRPr="007D0CBA" w:rsidRDefault="00B114D0" w:rsidP="007D0CBA">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="333333"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767157">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Durée de la formation de la formation pratique</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00201DA7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>à remplir</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09011A8F" w14:textId="7D09B38C" w:rsidR="00466E8E" w:rsidRPr="00633B1B" w:rsidRDefault="00201DA7" w:rsidP="00466E8E">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Modalité de la formation :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00466E8E" w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>à cocher plusieurs choix possibles</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="159B037E" w14:textId="77777777" w:rsidR="008548DC" w:rsidRDefault="008548DC" w:rsidP="008548DC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="024D1EDC" w14:textId="0C2A0498" w:rsidR="00466E8E" w:rsidRPr="008548DC" w:rsidRDefault="008548DC" w:rsidP="008548DC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466E8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r w:rsidRPr="00466E8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ateliers de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>démonstration : Présentation du matériel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="374E9D67" w14:textId="654E2778" w:rsidR="00466E8E" w:rsidRPr="00466E8E" w:rsidRDefault="00466E8E" w:rsidP="00466E8E">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466E8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r w:rsidR="00201DA7" w:rsidRPr="00466E8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00466E8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00201DA7" w:rsidRPr="00466E8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>teliers de cas concrets</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AA48EFE" w14:textId="77777777" w:rsidR="00466E8E" w:rsidRPr="00466E8E" w:rsidRDefault="00466E8E" w:rsidP="00466E8E">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466E8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r w:rsidRPr="00466E8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Atelier simulation des actes dérogatoires (sur mannequin) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BF1DB70" w14:textId="2152451D" w:rsidR="00466E8E" w:rsidRPr="00466E8E" w:rsidRDefault="00466E8E" w:rsidP="00466E8E">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466E8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r w:rsidR="00201DA7" w:rsidRPr="00466E8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00466E8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidR="00201DA7" w:rsidRPr="00466E8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bservation du délégué de l’acte dérogatoire réalisé par le </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00466E8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>délégant, Préciser</w:t>
+            </w:r>
+            <w:r w:rsidR="00201DA7" w:rsidRPr="00466E8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> le nombre d’observation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00466E8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t> : à remplir</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4391B988" w14:textId="12F64964" w:rsidR="00201DA7" w:rsidRPr="00466E8E" w:rsidRDefault="00466E8E" w:rsidP="00466E8E">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466E8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r w:rsidRPr="00466E8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
+            </w:r>
+            <w:r w:rsidR="00201DA7" w:rsidRPr="00466E8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>éalisation par le délégué de l’acte dérogatoire tutoré par le délégant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00466E8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t> ; P</w:t>
+            </w:r>
+            <w:r w:rsidR="00201DA7" w:rsidRPr="00466E8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>réciser le nombre d’acte à réaliser)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00466E8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : à remplir </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F18C6A3" w14:textId="77777777" w:rsidR="00466E8E" w:rsidRPr="00466E8E" w:rsidRDefault="00466E8E" w:rsidP="00466E8E">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="333333"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00C5487C" w14:textId="77777777" w:rsidR="00A41CD6" w:rsidRDefault="00201DA7" w:rsidP="00A41CD6">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767157">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="333333"/>
                 <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Qualification professionnelle ou spécialité du formateur :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00201DA7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="333333"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00633B1B" w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A remplir </w:t>
+            </w:r>
+            <w:r w:rsidR="00633B1B" w:rsidRPr="00633B1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>sans mettre de Nom de professionnel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12EB19FA" w14:textId="77777777" w:rsidR="00A41CD6" w:rsidRPr="00A41CD6" w:rsidRDefault="00A41CD6" w:rsidP="00A41CD6">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BE18509" w14:textId="2B7A6E6D" w:rsidR="007D0CBA" w:rsidRPr="00A41CD6" w:rsidRDefault="007D0CBA" w:rsidP="00A41CD6">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A41CD6">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A41CD6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="333333"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">valuation de l’acquisition des compétence et modalités de validation de la formation pratique : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09B40B59" w14:textId="3FA32A72" w:rsidR="007D0CBA" w:rsidRPr="00A41CD6" w:rsidRDefault="007D0CBA" w:rsidP="00A41CD6">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A41CD6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Type de validation</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2CCC" w:rsidRPr="00A41CD6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00A41CD6" w:rsidRPr="00A41CD6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A41CD6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">réciser </w:t>
+            </w:r>
+            <w:r w:rsidR="00A41CD6" w:rsidRPr="00A41CD6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s’il s’agit d’une </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A41CD6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">réalisation tutoré par le délégant des actes dérogatoires prévus dans le cadre du protocole </w:t>
+            </w:r>
+            <w:r w:rsidR="00A41CD6" w:rsidRPr="00A41CD6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">par exemple </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A41CD6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B241638" w14:textId="7DF44BBF" w:rsidR="007D0CBA" w:rsidRPr="00A41CD6" w:rsidRDefault="007D0CBA" w:rsidP="00A41CD6">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A41CD6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critères de validation : </w:t>
+            </w:r>
+            <w:r w:rsidR="00A41CD6" w:rsidRPr="00A41CD6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A41CD6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">réciser le nombre d’actes dérogatoire validés par le délégant, renvoyer à une annexe de validation de la formation pratique </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EBCB3C3" w14:textId="53C28AB6" w:rsidR="007D0CBA" w:rsidRPr="00A41CD6" w:rsidRDefault="007D0CBA" w:rsidP="00A41CD6">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A41CD6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsable de la validation : </w:t>
+            </w:r>
+            <w:r w:rsidR="00A41CD6" w:rsidRPr="00A41CD6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A41CD6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>réciser la profession</w:t>
+            </w:r>
+            <w:r w:rsidR="00A41CD6" w:rsidRPr="00A41CD6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>, sans mettre de nom de professionnel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49636A21" w14:textId="77777777" w:rsidR="00A41CD6" w:rsidRDefault="00A41CD6" w:rsidP="00E57965">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B63159C" w14:textId="1121E0F0" w:rsidR="00AA59E8" w:rsidRDefault="00AA59E8" w:rsidP="00E57965">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Maintien des compétences</w:t>
+            </w:r>
+            <w:r w:rsidR="00A41CD6">
+              <w:rPr>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (une fois formation validé et activité dérogatoire en cours d’application)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1232EB0E" w14:textId="225B949E" w:rsidR="00AA59E8" w:rsidRDefault="00AA59E8" w:rsidP="007C2BFB">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE4BD4">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre minimal de patients (ou d’actes) devant être pris en charge sur une période à définir pour le maintien des compétences : </w:t>
+            </w:r>
+            <w:r w:rsidR="007D0CBA">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007D0CBA" w:rsidRPr="00A41CD6">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">à remplir </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B4A80A1" w14:textId="00B5E4DC" w:rsidR="00AA59E8" w:rsidRPr="00143459" w:rsidDel="00D76761" w:rsidRDefault="00AA59E8" w:rsidP="00143459">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modalité de formation continue : </w:t>
+            </w:r>
+            <w:r w:rsidR="007D0CBA">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007D0CBA" w:rsidRPr="00A41CD6">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>à remplir</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34357F0D" w14:textId="5114271E" w:rsidR="00AA59E8" w:rsidRDefault="002F0DAD" w:rsidP="004C2881">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740389">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Annexe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="005570FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (optionnelle)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740389">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Programme de formation spécifique à la dérogation</w:t>
+            </w:r>
+            <w:r w:rsidR="005570FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et </w:t>
+            </w:r>
+            <w:r w:rsidR="005570FA" w:rsidRPr="00FF2CCC">
+              <w:t xml:space="preserve">Check </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005570FA" w:rsidRPr="00FF2CCC">
+              <w:t>list</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005570FA" w:rsidRPr="00FF2CCC">
+              <w:t xml:space="preserve"> de validation des compétences pratique</w:t>
+            </w:r>
+            <w:r w:rsidR="005570FA">
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C8678A" w:rsidRPr="008A2D85" w14:paraId="3178EA63" w14:textId="6BDF4E32" w:rsidTr="00756F12">
+        <w:trPr>
+          <w:trHeight w:val="9204"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2823" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="109AA299" w14:textId="11ED4C3F" w:rsidR="00C8678A" w:rsidRPr="00253622" w:rsidRDefault="00C8678A" w:rsidP="0082464D">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00253622">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Organisation de l’équipe pour la mise en œuvre du protocole.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3998AF66" w14:textId="77777777" w:rsidR="00C8678A" w:rsidRPr="00253622" w:rsidRDefault="00C8678A" w:rsidP="004C2881">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22650719" w14:textId="56A2ABBE" w:rsidR="00C8678A" w:rsidRPr="00253622" w:rsidRDefault="00C8678A" w:rsidP="0082464D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23ADC783" w14:textId="2A559438" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00143459">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0B7"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57965">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modes de collecte, de traçabilité et de partage des données de santé entre délégants et </w:t>
+            </w:r>
+            <w:r w:rsidR="00B114D0" w:rsidRPr="00E57965">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>délégués</w:t>
+            </w:r>
+            <w:r w:rsidR="00B114D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00B114D0" w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ocher</w:t>
+            </w:r>
+            <w:r w:rsidR="00740389" w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la</w:t>
+            </w:r>
+            <w:r w:rsidR="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ou les case(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="0024655F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> correspondant à votre organisation</w:t>
+            </w:r>
+            <w:r w:rsidR="00740389" w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43AA2DB4" w14:textId="77777777" w:rsidR="00E62BB6" w:rsidRDefault="00E62BB6" w:rsidP="00143459">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EE9AC27" w14:textId="78916E4C" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="0024655F">
+            <w:pPr>
+              <w:ind w:left="708"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF2CCC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="00911418">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Délégants et délégués </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00911418">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">partagent un logiciel informatique au sein duquel ils ont accès à l’ensemble des </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00905E3D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>informations du patient (antécédents, allergies, vaccinations…).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35D00679" w14:textId="77777777" w:rsidR="00E62BB6" w:rsidRPr="00905E3D" w:rsidRDefault="00E62BB6" w:rsidP="0024655F">
+            <w:pPr>
+              <w:ind w:left="708"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70FFB77E" w14:textId="5B79B335" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="0024655F">
+            <w:pPr>
+              <w:ind w:left="708"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00905E3D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="00905E3D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00905E3D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Accès du délégué au Volet de Synthèse Médical du patient</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BBC5C70" w14:textId="77777777" w:rsidR="00E62BB6" w:rsidRPr="00905E3D" w:rsidRDefault="00E62BB6" w:rsidP="0024655F">
+            <w:pPr>
+              <w:ind w:left="708"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F0279C2" w14:textId="7274FE5D" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="0024655F">
+            <w:pPr>
+              <w:ind w:left="708"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00905E3D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="00905E3D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004E794A">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00905E3D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Recueil par le délégué auprès du patient</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00905E3D">
+              <w:rPr>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00905E3D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>des</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C8678A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> données pertinentes pour la mise en œuvre du protocole parmi celles que l’HAS recommande d’inclure dans le VSM [cf. modèle de questionnaire en annexe 1].</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CE8C387" w14:textId="77777777" w:rsidR="00E62BB6" w:rsidRPr="00C8678A" w:rsidRDefault="00E62BB6" w:rsidP="0024655F">
+            <w:pPr>
+              <w:ind w:left="708"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A86C606" w14:textId="7962E9D4" w:rsidR="00C8678A" w:rsidRPr="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="0024655F">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="708"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C8678A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="00C8678A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Autre : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="553B2CC5" w14:textId="19317F6A" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00130D32">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>œuvre du protocole</w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">, en indiquant les </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sym w:font="Symbol" w:char="F0B7"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>mesures préventives prévues pour chaque risque identifié :</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57965">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mode de mise à disposition de la grille d’éligibilité au protocole, des arbres décisionnels et des documents </w:t>
+            </w:r>
+            <w:r w:rsidR="0024655F" w:rsidRPr="00E57965">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>annexes</w:t>
+            </w:r>
+            <w:r w:rsidR="0024655F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0024655F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Cocher</w:t>
+            </w:r>
+            <w:r w:rsidR="0024655F" w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la</w:t>
+            </w:r>
+            <w:r w:rsidR="0024655F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ou les case(s) correspondant à votre organisation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62FE74FA" w14:textId="77777777" w:rsidR="00905E3D" w:rsidRPr="00E57965" w:rsidRDefault="00905E3D" w:rsidP="00130D32">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E15E40A" w14:textId="77F72DE4" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="0024655F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="708"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024655F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="0024655F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Intégration</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00905E3D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> au logiciel partagé par délégants et délégués</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CA07ACD" w14:textId="77777777" w:rsidR="00E62BB6" w:rsidRPr="00905E3D" w:rsidRDefault="00E62BB6" w:rsidP="0024655F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="708"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BAF7D78" w14:textId="7E6F2A11" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="0024655F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="708"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00905E3D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="00905E3D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Intégration au logiciel métier des délégués</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E0367B5" w14:textId="77777777" w:rsidR="00E62BB6" w:rsidRPr="00905E3D" w:rsidRDefault="00E62BB6" w:rsidP="0024655F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="708"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="514CAFFC" w14:textId="3AD38DF7" w:rsidR="00C8678A" w:rsidRPr="00905E3D" w:rsidRDefault="00C8678A" w:rsidP="0024655F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="708"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00905E3D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="00905E3D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Version papier </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C2C748A" w14:textId="000E4619" w:rsidR="00C8678A" w:rsidRPr="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00E220BD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C8678A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0B7"/>
+            </w:r>
+            <w:r w:rsidRPr="00C8678A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mode de transmission du CR de prise en charge au délégant, au médecin traitant s’il n’est pas le délégant et aux autres professionnels de santé</w:t>
+            </w:r>
+            <w:r w:rsidR="00E62BB6">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>: C</w:t>
+            </w:r>
+            <w:r w:rsidR="00E62BB6" w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ocher la</w:t>
+            </w:r>
+            <w:r w:rsidR="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ou les case(s)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ADA49E1" w14:textId="77777777" w:rsidR="00E00544" w:rsidRDefault="00E00544" w:rsidP="00E220BD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77910211" w14:textId="235E7C7B" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00E00544">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="708"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C8678A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="00C8678A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Intégration du compte rendu dans le dossier du patient</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18463458" w14:textId="77777777" w:rsidR="00E62BB6" w:rsidRPr="00C8678A" w:rsidRDefault="00E62BB6" w:rsidP="00E00544">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="708"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11093DC4" w14:textId="77777777" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00E00544">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="708"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C8678A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="00C8678A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Implémentation du compte-rendu de prise en charge dans l’Espace de Santé Numérique du patient</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EB9ED55" w14:textId="77777777" w:rsidR="00E62BB6" w:rsidRPr="00C8678A" w:rsidRDefault="00E62BB6" w:rsidP="00E00544">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="708"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A9337C9" w14:textId="77777777" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00E00544">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="708"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C8678A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="00C8678A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Transmission du compte-rendu de prise en charge par messagerie Sécurisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="051F495E" w14:textId="77777777" w:rsidR="00E62BB6" w:rsidRPr="00C8678A" w:rsidRDefault="00E62BB6" w:rsidP="00E00544">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="708"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06DD685C" w14:textId="77777777" w:rsidR="00C8678A" w:rsidRPr="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00E00544">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="708"/>
+              <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C8678A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="00C8678A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Autre modalité </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27D671DE" w14:textId="29B9A410" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00C8678A">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1741832718" w:edGrp="everyone"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>______________</w:t>
-[...2 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+              <w:t xml:space="preserve">Si utilisation d’un logiciel informatique, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E75F8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Identifiant et mots de passe personnels </w:t>
+            </w:r>
+            <w:r w:rsidR="00740389">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00740389" w:rsidRPr="00740389">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E62BB6" w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00740389" w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ocher la case</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2CCC" w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oui</w:t>
+            </w:r>
+            <w:r w:rsidR="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> non</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>________________________________________________________________</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21DED783" w14:textId="60C57FC7" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00C8678A">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0B7"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B31D17">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Disponibilité et interventions requises du professionnel délégant</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D028051" w14:textId="77777777" w:rsidR="00E62BB6" w:rsidRDefault="00E62BB6" w:rsidP="00C8678A">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DE95B9D" w14:textId="312D7589" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00176ADA">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>_______________________________________________________________________________</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">Mode d’organisation en équipe pour assurer la disponibilité d’un nombre suffisant de délégants eu égard aux délégués et prendre en charge les patients ré orientés vers un médecin : </w:t>
+            </w:r>
+            <w:r w:rsidR="00633250" w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>à remplir</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="463EE578" w14:textId="77777777" w:rsidR="00E62BB6" w:rsidRDefault="00E62BB6" w:rsidP="00176ADA">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="246C1450" w14:textId="6A20FAE0" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00176ADA">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>_______________________________________________________________________________</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>Mode d’organisation en cas d’absence programmée et non programmée du délégant [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A3C14">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">indiquer si possibilité de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">désignation de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A3C14">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">délégant </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>remplaçant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>] :</w:t>
+            </w:r>
+            <w:r w:rsidR="00633250" w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00633250" w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00633250" w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>à remplir</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A5FF229" w14:textId="77777777" w:rsidR="00E62BB6" w:rsidRDefault="00E62BB6" w:rsidP="00176ADA">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:permEnd w:id="1741832718"/>
-          <w:p w14:paraId="4AD23B86" w14:textId="05446791" w:rsidR="00865408" w:rsidRDefault="00865408" w:rsidP="00C1242A">
+          <w:p w14:paraId="6153F955" w14:textId="14DF2F66" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00176ADA">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Symptômes et situations requérant une prise en charge médicale en urgence dans un délai &lt; à </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>[préciser le délai]</w:t>
+            </w:r>
+            <w:r w:rsidR="005570FA" w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00633250" w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à remplir</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78D7D3B6" w14:textId="77777777" w:rsidR="00E62BB6" w:rsidRDefault="00E62BB6" w:rsidP="00C8678A">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="185B5D38" w14:textId="75F5FC2A" w:rsidR="00C8678A" w:rsidRPr="007C2BFB" w:rsidRDefault="00C8678A" w:rsidP="00C8678A">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E75F8">
-[...2 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="004E794A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Réunions d</w:t>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+              <w:t xml:space="preserve">Modalités de gestion </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E794A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">e coordination </w:t>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+              <w:t xml:space="preserve">des </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E794A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">et </w:t>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+              <w:t>urgences</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E794A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>d’</w:t>
-[...11 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001500A1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>(fréquence, composition</w:t>
-[...16 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t>(mode de contact, conduite à tenir en cas de délégant absent ou non joignable)</w:t>
+            </w:r>
+            <w:r w:rsidR="005570FA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve"> …)</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005570FA" w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00633250" w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00633250" w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à remplir</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8AB85A" w14:textId="77777777" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="0082464D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005570FA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Annexe </w:t>
+            </w:r>
+            <w:r w:rsidR="005570FA" w:rsidRPr="005570FA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="005570FA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (obligatoire) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005570FA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005570FA">
+              <w:rPr>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005570FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005570FA" w:rsidRPr="006F612B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> M</w:t>
+            </w:r>
+            <w:r w:rsidR="005570FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">odèle type de compte-rendu de prise en charge </w:t>
+            </w:r>
+            <w:r w:rsidR="005570FA" w:rsidRPr="006F612B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">par </w:t>
+            </w:r>
+            <w:r w:rsidR="005570FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>le délégué au médecin délégant, au médecin traitant ou à un autre professionnel de santé</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6164DB8A" w14:textId="77777777" w:rsidR="005570FA" w:rsidRDefault="005570FA" w:rsidP="0082464D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70C7D5CA" w14:textId="52A67061" w:rsidR="005570FA" w:rsidRPr="0082464D" w:rsidRDefault="005570FA" w:rsidP="0082464D">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005570FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Annexe 9 (optionnelle) :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Fiches de conseils aux usagers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C2BFB" w:rsidRPr="008A2D85" w14:paraId="5FD8D745" w14:textId="77777777" w:rsidTr="00E62BB6">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2823" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF1CE9A" w14:textId="1A2E4771" w:rsidR="007C2BFB" w:rsidRPr="00B31D17" w:rsidRDefault="007C2BFB" w:rsidP="00202188">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">10. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2BFB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Principaux risques liés à la mise en œuvre du protocole. Procédure d’analyse des pratiques et de gestion des risque</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B31D17">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3831A04D" w14:textId="0639EB5E" w:rsidR="007C2BFB" w:rsidRPr="00C35040" w:rsidRDefault="007C2BFB" w:rsidP="00C35040">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C35040">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Prioriser une organisation en équipe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="198FA943" w14:textId="54004834" w:rsidR="007C2BFB" w:rsidRPr="00C35040" w:rsidRDefault="007C2BFB" w:rsidP="00C35040">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="466A7A33" w14:textId="3F39C391" w:rsidR="007C2BFB" w:rsidRPr="004E794A" w:rsidRDefault="007C2BFB" w:rsidP="00D82EB1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8371" w:type="dxa"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Grilledutableau"/>
+              <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:horzAnchor="margin" w:tblpY="255"/>
+              <w:tblOverlap w:val="never"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="4635"/>
+              <w:gridCol w:w="4636"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="007C2BFB" w14:paraId="0521E324" w14:textId="77777777" w:rsidTr="00C8678A">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4635" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="6B54031C" w14:textId="7C47CDC6" w:rsidR="007C2BFB" w:rsidRPr="00607718" w:rsidRDefault="007C2BFB" w:rsidP="00C8678A">
+                  <w:pPr>
+                    <w:spacing w:before="120"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00607718">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>Evénements indésirables potentiels liés à la mise en œuvre du protocole (liste indicative)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4636" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="110843E8" w14:textId="7518506F" w:rsidR="007C2BFB" w:rsidRPr="00607718" w:rsidRDefault="007C2BFB" w:rsidP="00C8678A">
+                  <w:pPr>
+                    <w:spacing w:before="120"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00607718">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>Mesures de prévention</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="007C2BFB" w14:paraId="5C590C8B" w14:textId="77777777" w:rsidTr="00C8678A">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4635" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="001396FA" w14:textId="634A63B9" w:rsidR="007C2BFB" w:rsidRPr="00607718" w:rsidRDefault="00F4474B" w:rsidP="00C8678A">
+                  <w:pPr>
+                    <w:spacing w:before="120"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Erreur </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00607718">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:t>d’interprétation</w:t>
+                  </w:r>
+                  <w:r w:rsidR="007C2BFB" w:rsidRPr="00607718">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> des critères</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4636" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="0A939F75" w14:textId="27868C9A" w:rsidR="007C2BFB" w:rsidRPr="004C035A" w:rsidRDefault="004C035A" w:rsidP="00C8678A">
+                  <w:pPr>
+                    <w:spacing w:before="120"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E62BB6">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t>A remplir</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="007C2BFB" w14:paraId="6E942DCE" w14:textId="77777777" w:rsidTr="00C8678A">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4635" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="5F430B1A" w14:textId="569FF472" w:rsidR="007C2BFB" w:rsidRPr="00607718" w:rsidRDefault="00693A8A" w:rsidP="00C8678A">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="right" w:pos="4419"/>
+                    </w:tabs>
+                    <w:spacing w:before="120"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:t>Erreur</w:t>
+                  </w:r>
+                  <w:r w:rsidR="007C2BFB" w:rsidRPr="00607718">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:t>d’</w:t>
+                  </w:r>
+                  <w:r w:rsidR="007C2BFB" w:rsidRPr="00607718">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:t>interprétation d’un symptôme</w:t>
+                  </w:r>
+                  <w:r w:rsidR="007C2BFB" w:rsidRPr="00607718">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:tab/>
+                    <w:t xml:space="preserve"> ou d’un signe clinique</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4636" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="2A0DCD92" w14:textId="3A5C4087" w:rsidR="007C2BFB" w:rsidRDefault="00E62BB6" w:rsidP="00C8678A">
+                  <w:pPr>
+                    <w:spacing w:before="120"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E62BB6">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t>A remplir</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="007C2BFB" w14:paraId="1E7A0773" w14:textId="77777777" w:rsidTr="00C8678A">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4635" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="24420C48" w14:textId="51719BDE" w:rsidR="007C2BFB" w:rsidRPr="00607718" w:rsidRDefault="00693A8A" w:rsidP="00C8678A">
+                  <w:pPr>
+                    <w:spacing w:before="120"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:t>Erreur</w:t>
+                  </w:r>
+                  <w:r w:rsidR="007C2BFB" w:rsidRPr="00607718">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:t>d’</w:t>
+                  </w:r>
+                  <w:r w:rsidR="007C2BFB" w:rsidRPr="00607718">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">interprétation d’un test </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4636" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="14DDDD28" w14:textId="002459AE" w:rsidR="007C2BFB" w:rsidRDefault="00E62BB6" w:rsidP="00C8678A">
+                  <w:pPr>
+                    <w:spacing w:before="120"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E62BB6">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t>A remplir</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="007C2BFB" w14:paraId="6CB60067" w14:textId="77777777" w:rsidTr="00C8678A">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4635" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="3E8BFCA1" w14:textId="2CD15372" w:rsidR="007C2BFB" w:rsidRPr="00607718" w:rsidRDefault="007C2BFB" w:rsidP="00C8678A">
+                  <w:pPr>
+                    <w:spacing w:before="120"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00607718">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:t>Erreur de prescription</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4636" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="1B678069" w14:textId="0D912B80" w:rsidR="007C2BFB" w:rsidRDefault="00E62BB6" w:rsidP="00C8678A">
+                  <w:pPr>
+                    <w:spacing w:before="120"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E62BB6">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t>A remplir</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00143459" w14:paraId="50EC7ABF" w14:textId="77777777" w:rsidTr="00C8678A">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4635" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="28857FEF" w14:textId="14D8266D" w:rsidR="00143459" w:rsidRDefault="00143459" w:rsidP="00C8678A">
+                  <w:pPr>
+                    <w:spacing w:before="120"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:commentRangeStart w:id="1"/>
+                  <w:commentRangeStart w:id="2"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                    <w:t>…</w:t>
+                  </w:r>
+                  <w:commentRangeEnd w:id="1"/>
+                  <w:r w:rsidR="001208AD">
+                    <w:rPr>
+                      <w:rStyle w:val="Marquedecommentaire"/>
+                    </w:rPr>
+                    <w:commentReference w:id="1"/>
+                  </w:r>
+                  <w:commentRangeEnd w:id="2"/>
+                  <w:r w:rsidR="0037010C">
+                    <w:rPr>
+                      <w:rStyle w:val="Marquedecommentaire"/>
+                    </w:rPr>
+                    <w:commentReference w:id="2"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4636" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="2489AE32" w14:textId="153E8553" w:rsidR="00143459" w:rsidRDefault="00E62BB6" w:rsidP="00C8678A">
+                  <w:pPr>
+                    <w:spacing w:before="120"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E62BB6">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t>A remplir</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="5FD54C8A" w14:textId="55806C22" w:rsidR="007C2BFB" w:rsidRDefault="007C2BFB" w:rsidP="00C35040">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="102B0455" w14:textId="6B857F5E" w:rsidR="007C2BFB" w:rsidRPr="004E794A" w:rsidRDefault="007C2BFB" w:rsidP="00C35040">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE4EB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Modalités de recueil des évènements indésirables</w:t>
+            </w:r>
+            <w:r w:rsidR="00B1524E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> par les délégants et les délégués</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2CCC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C45E4C4" w14:textId="24325BC1" w:rsidR="004C386C" w:rsidRPr="004C386C" w:rsidRDefault="004C386C" w:rsidP="00C1242A">
+          <w:p w14:paraId="077DF01F" w14:textId="77777777" w:rsidR="00633250" w:rsidRPr="00E62BB6" w:rsidRDefault="00633250" w:rsidP="00633250">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Compléter avec votre procédure interne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="097FDD4F" w14:textId="77777777" w:rsidR="007C2BFB" w:rsidRDefault="007C2BFB" w:rsidP="00C35040">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13563774" w14:textId="2BAF00F9" w:rsidR="007C2BFB" w:rsidRDefault="007C2BFB" w:rsidP="00C35040">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E75F8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Modalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E75F8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C1242A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d’analyse et de traitement </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E75F8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>des évènements indésirables</w:t>
+            </w:r>
+            <w:r w:rsidR="00135ECF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B338CC6" w14:textId="2E420DCF" w:rsidR="00135ECF" w:rsidRPr="00E62BB6" w:rsidRDefault="00135ECF" w:rsidP="00C35040">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Compléter avec votre procédure interne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B510CAC" w14:textId="77777777" w:rsidR="00135ECF" w:rsidRDefault="00135ECF" w:rsidP="00C35040">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="433E98EF" w14:textId="77777777" w:rsidR="00135ECF" w:rsidRDefault="00135ECF" w:rsidP="00135ECF">
+            <w:commentRangeStart w:id="3"/>
+            <w:r>
+              <w:t xml:space="preserve">Les évènements indésirables seront transmis à </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="008F28C6">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                </w:rPr>
+                <w:t>ars-grandest-cooperation-ps@ars.sante.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> via le document de déclaration d’évènement indésirable survenu à partir du formulaire prévu à cet effet et disponible sur le PAPS Grand Est Travailler dans le cadre d’un protocole de coopération / Portail d’accompagnement des professionnels de santé Grand Est à </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidRPr="008F28C6">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                </w:rPr>
+                <w:t>ars-grandest-cooperation-ps@ars.sante.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="537DD2ED" w14:textId="77777777" w:rsidR="00135ECF" w:rsidRDefault="00135ECF" w:rsidP="00135ECF"/>
+          <w:p w14:paraId="1D11C097" w14:textId="77777777" w:rsidR="00135ECF" w:rsidRDefault="00135ECF" w:rsidP="00135ECF">
+            <w:r>
+              <w:t>Les évènements indésirables graves seront :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D162950" w14:textId="77777777" w:rsidR="00135ECF" w:rsidRDefault="00135ECF" w:rsidP="00135ECF">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Signalés sans délai à l’ARS et le protocole sera immédiatement arrêté</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="461F8BAF" w14:textId="663BAE56" w:rsidR="00135ECF" w:rsidRDefault="00135ECF" w:rsidP="00135ECF">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Déclaré sur le Portail de signalement des évènements sanitaires indésirables (conformément au décret n°2016-1606 du 25 novembre 2016</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="3"/>
+            <w:r w:rsidR="001208AD">
+              <w:rPr>
+                <w:rStyle w:val="Marquedecommentaire"/>
+              </w:rPr>
+              <w:commentReference w:id="3"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E80E062" w14:textId="77777777" w:rsidR="007C2BFB" w:rsidRPr="003C4CAC" w:rsidRDefault="007C2BFB" w:rsidP="004C2881">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EB0AFE8" w14:textId="014AEAAC" w:rsidR="0013309A" w:rsidRDefault="007C2BFB" w:rsidP="0013309A">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Périodicité des r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E75F8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>éunions d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e coordination </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E75F8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">et </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>d’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E75F8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>analyse de pratiques délégants/</w:t>
+            </w:r>
+            <w:r w:rsidR="0013309A" w:rsidRPr="008E75F8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>délégués</w:t>
+            </w:r>
+            <w:r w:rsidR="0013309A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cocher</w:t>
+            </w:r>
+            <w:r w:rsidR="0013309A" w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la</w:t>
+            </w:r>
+            <w:r w:rsidR="0013309A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ou les case(s) correspondant à votre organisation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B591073" w14:textId="77777777" w:rsidR="0013309A" w:rsidRPr="004F468E" w:rsidRDefault="0013309A" w:rsidP="0013309A">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:permStart w:id="1349939412" w:edGrp="everyone"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22D8FC52" w14:textId="77777777" w:rsidR="0013309A" w:rsidRPr="003E0E30" w:rsidRDefault="0013309A" w:rsidP="0013309A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E0E30">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r w:rsidRPr="003E0E30">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E0E30">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E0E30">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E0E30">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r w:rsidRPr="003E0E30">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E0E30">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>rimestrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E0E30">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E0E30">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Semestrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E0E30">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E0E30">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Annuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E0E30">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E0E30">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F093"/>
+            </w:r>
+            <w:r w:rsidRPr="003E0E30">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E0E30">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Autre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D2B25C3" w14:textId="7954A908" w:rsidR="007C2BFB" w:rsidRPr="00E62BB6" w:rsidRDefault="007C2BFB" w:rsidP="00E62BB6">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6950E7C8" w14:textId="63A3BC1A" w:rsidR="007C2BFB" w:rsidRPr="00355E63" w:rsidRDefault="007C2BFB" w:rsidP="004C2881">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C2BFB" w:rsidRPr="008A2D85" w14:paraId="27CA61A6" w14:textId="77777777" w:rsidTr="00756F12">
+        <w:trPr>
+          <w:trHeight w:val="416"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2823" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="63AEBBE9" w14:textId="1FD49C3D" w:rsidR="007C2BFB" w:rsidRPr="00856086" w:rsidRDefault="007C2BFB" w:rsidP="004C2881">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Indicateurs de suivi. S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00493665">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">euls </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>les cinq indicateurs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00493665">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00493665">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ignalés par une étoile* </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00856086">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>sont obligatoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00856086">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>articles D. 4011-4-1 et D. 4011-4-2 du CSP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00856086">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>. Le cas échéant, préciser les valeurs attendues</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:u w:val="single"/>
-[...1 lines deleted...]
-              <w:t>__</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B23D3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">et </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B23D3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ajouter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> des indicateurs spécifiques au protocole.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CF37F3B" w14:textId="5ADFD2CC" w:rsidR="007C2BFB" w:rsidRPr="000D378C" w:rsidRDefault="007C2BFB" w:rsidP="000D378C">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:color w:val="001438"/>
+                <w:sz w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D378C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
                 <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nb : un </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D378C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>événement indésirable associé aux soins (EIAS)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D378C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> est un évènement inattendu qui perturbe ou retarde le processus de soin, ou impacte directement le patient dans sa santé.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D378C">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:color w:val="001438"/>
+                <w:sz w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F551480" w14:textId="5D485501" w:rsidR="007C2BFB" w:rsidRPr="000D378C" w:rsidRDefault="007C2BFB" w:rsidP="000D378C">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>______________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
-[...7 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000D378C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:u w:val="single"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Un événement indésirable est dit grave s’il provoque un déficit fonctionnel permanent pour le patient, la mise en jeu de son pronostic vital ou son décès (source HAS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14DCBF83" w14:textId="77777777" w:rsidR="007C2BFB" w:rsidRPr="008E75F8" w:rsidRDefault="007C2BFB" w:rsidP="004C2881">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4387" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:tcW w:w="8371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6950E7C8" w14:textId="63A3BC1A" w:rsidR="00865408" w:rsidRPr="00355E63" w:rsidRDefault="00865408" w:rsidP="00C1242A">
+          <w:p w14:paraId="1FD7DDCC" w14:textId="3F5DCBF4" w:rsidR="007C2BFB" w:rsidRPr="005B23D3" w:rsidRDefault="007C2BFB" w:rsidP="0082464D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D24C1D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Nombre de patients effectivement pris en charge au titre du protocole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>* :</w:t>
+            </w:r>
+            <w:r w:rsidR="0037010C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="0037010C" w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ritère obligatoire à </w:t>
+            </w:r>
+            <w:r w:rsidR="00E62BB6" w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>recueil</w:t>
+            </w:r>
+            <w:r w:rsidR="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lir </w:t>
+            </w:r>
+            <w:r w:rsidR="0013309A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dès le début de la mise en place de la pratique dérogatoire </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E7B4C4D" w14:textId="3E035689" w:rsidR="007C2BFB" w:rsidRPr="005570FA" w:rsidRDefault="007C2BFB" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62C07">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annexe </w:t>
+            </w:r>
+            <w:r w:rsidR="005570FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 (obligatoire) : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E7434">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questionnaire </w:t>
+            </w:r>
+            <w:r w:rsidR="00C67BCF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pour le recueil </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E7434">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>satisfaction délégants / délégués - Y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00614C66">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> inclure une échelle binaire satisfait / non satisfait et une question sur la fréquence de sollicitation des délégants par les délégués (très fréquente, fréquente, rare, très rare)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B2B0CC7" w14:textId="77777777" w:rsidR="007C2BFB" w:rsidRPr="00A32D37" w:rsidRDefault="007C2BFB" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37648EE3" w14:textId="3342DB7A" w:rsidR="007C2BFB" w:rsidRPr="00FF5E44" w:rsidRDefault="007C2BFB" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C2BFB" w:rsidRPr="008A2D85" w14:paraId="66CB1296" w14:textId="77777777" w:rsidTr="00756F12">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2823" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="035D920F" w14:textId="77777777" w:rsidR="007C2BFB" w:rsidRPr="00A32D37" w:rsidRDefault="007C2BFB" w:rsidP="004C2881">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD1CD05" w14:textId="3FEFEC16" w:rsidR="007C2BFB" w:rsidRPr="00633250" w:rsidRDefault="007C2BFB" w:rsidP="00633250">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A32D37">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Taux de reprise par le délégant </w:t>
+            </w:r>
+            <w:r w:rsidR="00633250">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00633250" w:rsidRPr="00A32D37">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00633250" w:rsidRPr="00A32D37">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nombre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A32D37">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d’actes réalisés par le délégant sur appel du délégué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>/n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A32D37">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>ombre d’actes réalisés par le délégué </w:t>
+            </w:r>
+            <w:r w:rsidR="00957A85">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00957A85">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0013309A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> C</w:t>
+            </w:r>
+            <w:r w:rsidR="0013309A" w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>ritère obligatoire à recueil</w:t>
+            </w:r>
+            <w:r w:rsidR="0013309A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>lir dès le début de la mise en place de la pratique dérogatoire</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="04B31F79" w14:textId="4AE83602" w:rsidR="007C2BFB" w:rsidRPr="00A32D37" w:rsidRDefault="007C2BFB" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C2BFB" w:rsidRPr="008A2D85" w14:paraId="7F23EFF1" w14:textId="77777777" w:rsidTr="00756F12">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2823" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5B14900F" w14:textId="77777777" w:rsidR="007C2BFB" w:rsidRPr="00A32D37" w:rsidRDefault="007C2BFB" w:rsidP="004C2881">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="398D2734" w14:textId="2EDBAA75" w:rsidR="007C2BFB" w:rsidRPr="00FF7639" w:rsidRDefault="007C2BFB" w:rsidP="00633250">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A32D37">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Taux d’EI déclarés* :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A32D37">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nombre d’événements indésirables déclarés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>/nombre d’actes réalisés par le délégué</w:t>
+            </w:r>
+            <w:r w:rsidR="00957A85">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00957A85">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0013309A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> C</w:t>
+            </w:r>
+            <w:r w:rsidR="0013309A" w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>ritère obligatoire à recueil</w:t>
+            </w:r>
+            <w:r w:rsidR="0013309A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>lir dès le début de la mise en place de la pratique dérogatoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FF57F96" w14:textId="47F012BB" w:rsidR="007C2BFB" w:rsidRPr="00FF7639" w:rsidRDefault="007C2BFB" w:rsidP="004C2881">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Nombre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A32D37">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d’EIG déclarés* </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0020323A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>suspension ou arrêt du protocole si &gt;0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) : </w:t>
+            </w:r>
+            <w:r w:rsidR="00957A85">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0013309A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> C</w:t>
+            </w:r>
+            <w:r w:rsidR="0013309A" w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>ritère obligatoire à recueil</w:t>
+            </w:r>
+            <w:r w:rsidR="0013309A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>lir dès le début de la mise en place de la pratique dérogatoire</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="182C862B" w14:textId="150D7C4F" w:rsidR="007C2BFB" w:rsidRPr="00A32D37" w:rsidRDefault="007C2BFB" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C2BFB" w:rsidRPr="008A2D85" w14:paraId="24FC4402" w14:textId="77777777" w:rsidTr="00756F12">
+        <w:trPr>
+          <w:trHeight w:val="1117"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2823" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="47F4ADC0" w14:textId="77777777" w:rsidR="007C2BFB" w:rsidRPr="00A32D37" w:rsidRDefault="007C2BFB" w:rsidP="004C2881">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C1B9140" w14:textId="33E24034" w:rsidR="007C2BFB" w:rsidRPr="00633250" w:rsidRDefault="007C2BFB" w:rsidP="008A113E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="4"/>
+            <w:r w:rsidRPr="000E7434">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Taux de satisfaction des professionnels de santé* : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE4EB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Nombre de professionnels ayant répondu « sa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>tisfait » ou « très satisfait »</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE4EB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> au questionnaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>/n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A72A4A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ombre de professionnels ayant </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>exprimé leur niveau de satisfaction au</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A72A4A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">moyen d’un </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A72A4A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>questionnaire</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C1752">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>dédié</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="4"/>
+            <w:r w:rsidR="00633250">
+              <w:rPr>
+                <w:rStyle w:val="Marquedecommentaire"/>
+              </w:rPr>
+              <w:commentReference w:id="4"/>
+            </w:r>
+            <w:r w:rsidR="00957A85">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00957A85">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0013309A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> C</w:t>
+            </w:r>
+            <w:r w:rsidR="0013309A" w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>ritère obligatoire à recueil</w:t>
+            </w:r>
+            <w:r w:rsidR="0013309A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>lir dès le début de la mise en place de la pratique dérogatoire</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="28A0341F" w14:textId="31636D4D" w:rsidR="007C2BFB" w:rsidRPr="00DE4EB6" w:rsidRDefault="007C2BFB" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C2BFB" w:rsidRPr="008A2D85" w14:paraId="551AD4D3" w14:textId="77777777" w:rsidTr="00756F12">
+        <w:trPr>
+          <w:trHeight w:val="841"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2823" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="703F6A77" w14:textId="77777777" w:rsidR="007C2BFB" w:rsidRPr="00A32D37" w:rsidRDefault="007C2BFB" w:rsidP="005B23D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA0A2CB" w14:textId="78C44649" w:rsidR="007C2BFB" w:rsidRDefault="007C2BFB" w:rsidP="005B23D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D378C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Autres indicateurs optionnels</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D378C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+            <w:r w:rsidR="00633250" w:rsidRPr="000D378C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00633250" w:rsidRPr="000D378C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r w:rsidR="00633250" w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> remplir si besoin </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17C343B8" w14:textId="797C967B" w:rsidR="007C2BFB" w:rsidRPr="00633250" w:rsidRDefault="007C2BFB" w:rsidP="00633250">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B23D3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Taux d’adhésion au protocole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C1242A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Nombre de patients éligibles sur une année / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>nombre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C1242A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de patients pris en charge au titre du </w:t>
+            </w:r>
+            <w:r w:rsidR="000D378C" w:rsidRPr="000D378C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">protocole </w:t>
+            </w:r>
+            <w:r w:rsidR="000D378C" w:rsidRPr="000D378C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r w:rsidR="000D378C" w:rsidRPr="00E62BB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> remplir si besoin</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56A2F949" w14:textId="77B6ABED" w:rsidR="007C2BFB" w:rsidRPr="00957A85" w:rsidRDefault="007C2BFB" w:rsidP="005B23D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A32D37">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Impact sur le résultat ou sur l’organisation des soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> au regard des effets attendus :</w:t>
+            </w:r>
+            <w:r w:rsidR="00633250">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00633250" w:rsidRPr="00957A85">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>à remplir si besoin</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10AABE48" w14:textId="03867F62" w:rsidR="007C2BFB" w:rsidRPr="000E7434" w:rsidRDefault="007C2BFB" w:rsidP="005B23D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="01528090" w14:textId="6FEC6CE1" w:rsidR="007C2BFB" w:rsidRPr="000E69EF" w:rsidRDefault="007C2BFB" w:rsidP="005B23D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="166AE39E" w14:textId="37E76035" w:rsidR="00280B69" w:rsidRDefault="00280B69" w:rsidP="00807BDD">
-[...6 lines deleted...]
-    <w:p w14:paraId="66589E82" w14:textId="77777777" w:rsidR="00C45582" w:rsidRDefault="00C45582" w:rsidP="00C45582">
+    <w:p w14:paraId="300D06A5" w14:textId="77777777" w:rsidR="008C3DD3" w:rsidRDefault="008C3DD3" w:rsidP="003B5D56">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:sectPr w:rsidR="008C3DD3" w:rsidSect="00452974">
+          <w:headerReference w:type="default" r:id="rId20"/>
+          <w:footerReference w:type="default" r:id="rId21"/>
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
+          <w:pgMar w:top="1417" w:right="1981" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="419F81C0" w14:textId="77777777" w:rsidR="00C45582" w:rsidRDefault="00C45582" w:rsidP="00C45582">
-      <w:pPr>
+    <w:p w14:paraId="4BE511D6" w14:textId="7EC4B364" w:rsidR="00F4775D" w:rsidRPr="008C3DD3" w:rsidRDefault="00F4775D" w:rsidP="008C3DD3">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk218694487"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk211245738"/>
+      <w:r w:rsidRPr="008C3DD3">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Récapitulatif des annexes </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidR="0045287E" w:rsidRPr="008C3DD3">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>obligatoires</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1C123F8E" w14:textId="77777777" w:rsidR="00614C66" w:rsidRDefault="00614C66">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1753"/>
+        <w:gridCol w:w="7309"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F4775D" w14:paraId="156A42DB" w14:textId="77777777" w:rsidTr="0045287E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C4A6B78" w14:textId="3FD33021" w:rsidR="00F4775D" w:rsidRPr="00872584" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872584">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annexe </w:t>
+            </w:r>
+            <w:r w:rsidR="0045287E">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E09B4CF" w14:textId="50D33A32" w:rsidR="00F4775D" w:rsidRPr="00F93CB6" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+            <w:r w:rsidRPr="00F93CB6">
+              <w:t xml:space="preserve">Formulaire de vérification des critères d’éligibilité au protocole </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B73C03" w14:paraId="4F78E7E1" w14:textId="77777777" w:rsidTr="0045287E">
+        <w:trPr>
+          <w:trHeight w:val="78"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CBC1651" w14:textId="0B15B00E" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annexe 1 bis </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06B100D0" w14:textId="442D89CE" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r>
+              <w:t>Prise de connaissance ou recueil des données de santé significatives</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B73C03" w14:paraId="2E29E213" w14:textId="77777777" w:rsidTr="0045287E">
+        <w:trPr>
+          <w:trHeight w:val="78"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="258DFDD5" w14:textId="2B423131" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Annexe 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="534F8EE6" w14:textId="5E512D9F" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="0045287E">
+            <w:r>
+              <w:t xml:space="preserve">Fiche </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F93CB6">
+              <w:t>de recueil du consentement du patient</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F4775D" w14:paraId="6DC2C73B" w14:textId="77777777" w:rsidTr="0045287E">
+        <w:trPr>
+          <w:trHeight w:val="78"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="289378AB" w14:textId="5D001A5E" w:rsidR="00F4775D" w:rsidRPr="00E40B8F" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annexe </w:t>
+            </w:r>
+            <w:r w:rsidR="00B73C03">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C88F8EF" w14:textId="3726BB2E" w:rsidR="00F4775D" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+            <w:r>
+              <w:t xml:space="preserve">Arbres de décisions pour chaque dérogation </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E40B2" w14:paraId="1AC343DD" w14:textId="77777777" w:rsidTr="0045287E">
+        <w:trPr>
+          <w:trHeight w:val="78"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="329C58C6" w14:textId="7B74184E" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E40B2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Annexe 4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33067BAC" w14:textId="740AF648" w:rsidR="008E40B2" w:rsidRPr="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="008E40B2">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E40B2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vérifications des critères d’alerte par le délégué </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00130D32" w14:paraId="14C65E97" w14:textId="77777777" w:rsidTr="0045287E">
+        <w:trPr>
+          <w:trHeight w:val="78"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21A90B24" w14:textId="3525AEF0" w:rsidR="00130D32" w:rsidRDefault="00130D32" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annexe </w:t>
+            </w:r>
+            <w:r w:rsidR="008E40B2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1D36A6" w14:textId="18E2E6A4" w:rsidR="00130D32" w:rsidRDefault="00130D32" w:rsidP="0045287E">
+            <w:r w:rsidRPr="006F612B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">odèle type de compte-rendu de prise en charge </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F612B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">par </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>le délégué au médecin délégant, au médecin traitant ou à un autre professionnel de santé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F4775D" w14:paraId="7709B79B" w14:textId="77777777" w:rsidTr="0045287E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1F1291" w14:textId="156EB0AA" w:rsidR="00F4775D" w:rsidRPr="00872584" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annexe </w:t>
+            </w:r>
+            <w:r w:rsidR="008E40B2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56182329" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+            <w:r>
+              <w:t>Questionnaire pour le recueil de la satisfaction des professionnels de santé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0071451D" w14:paraId="6F3AA980" w14:textId="77777777" w:rsidTr="0045287E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34ABFF17" w14:textId="3721C73E" w:rsidR="0071451D" w:rsidRDefault="0071451D" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annexe 7 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4565D8CA" w14:textId="31C9DBC6" w:rsidR="0071451D" w:rsidRDefault="0071451D" w:rsidP="0045287E">
+            <w:r>
+              <w:t>Fiche</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF350B">
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> technique</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF350B">
+              <w:t xml:space="preserve"> (s)</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> de</w:t>
+            </w:r>
+            <w:r w:rsidR="00485AE0">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF350B">
+              <w:t>acte</w:t>
+            </w:r>
+            <w:r w:rsidR="00485AE0">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> dérogatoire</w:t>
+            </w:r>
+            <w:r w:rsidR="00485AE0">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4AD59BBC" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRDefault="00F4775D" w:rsidP="00F4775D"/>
+    <w:p w14:paraId="7821A4B3" w14:textId="77777777" w:rsidR="00135ECF" w:rsidRPr="003D43C1" w:rsidRDefault="00135ECF" w:rsidP="00135ECF">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:br w:type="page"/>
+        <w:t>Récapitulatif des a</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="003D43C1">
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:t>Méthode</w:t>
+        <w:t>nnexes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> : </w:t>
+        <w:t xml:space="preserve"> optionnelles </w:t>
       </w:r>
-      <w:r w:rsidRPr="005B08FC">
-[...19 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB85D7D" w14:textId="77777777" w:rsidR="00135ECF" w:rsidRPr="00137BC7" w:rsidRDefault="00135ECF" w:rsidP="00135ECF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="109"/>
-        <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8846"/>
+        <w:gridCol w:w="1737"/>
+        <w:gridCol w:w="7325"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00236868" w14:paraId="009510D2" w14:textId="77777777" w:rsidTr="007A6C98">
+      <w:tr w:rsidR="00135ECF" w14:paraId="36940749" w14:textId="77777777" w:rsidTr="00F94B8B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8846" w:type="dxa"/>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49DD9474" w14:textId="77777777" w:rsidR="00236868" w:rsidRDefault="00236868" w:rsidP="007A6C98">
-[...3 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+          <w:p w14:paraId="64E764FE" w14:textId="40FE77EC" w:rsidR="00135ECF" w:rsidRPr="00872584" w:rsidRDefault="00135ECF" w:rsidP="00F94B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872584">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annexe </w:t>
+            </w:r>
+            <w:r w:rsidR="0071451D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C1A4349" w14:textId="77777777" w:rsidR="00135ECF" w:rsidRPr="00F93CB6" w:rsidRDefault="00135ECF" w:rsidP="00F94B8B">
+            <w:r>
+              <w:t>Ordonnances préétablies (examens complémentaires et/ ou traitement) si envisagée dans le cadre des dérogations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135ECF" w14:paraId="7438BBD5" w14:textId="77777777" w:rsidTr="00F94B8B">
+        <w:trPr>
+          <w:trHeight w:val="78"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E84519" w14:textId="50F8F446" w:rsidR="00135ECF" w:rsidRDefault="00135ECF" w:rsidP="00F94B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annexe </w:t>
+            </w:r>
+            <w:r w:rsidR="0071451D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54AFB828" w14:textId="77777777" w:rsidR="00135ECF" w:rsidRDefault="00135ECF" w:rsidP="00F94B8B">
+            <w:r>
+              <w:t>Fiches de conseils aux usagers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135ECF" w14:paraId="2FFEB45A" w14:textId="77777777" w:rsidTr="00F94B8B">
+        <w:trPr>
+          <w:trHeight w:val="78"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8ACA66" w14:textId="269C8387" w:rsidR="00135ECF" w:rsidRPr="00E40B8F" w:rsidRDefault="00135ECF" w:rsidP="00F94B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annexe </w:t>
+            </w:r>
+            <w:r w:rsidR="0071451D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8373CF" w14:textId="1C69C1F1" w:rsidR="00135ECF" w:rsidRDefault="00135ECF" w:rsidP="00F94B8B">
+            <w:r>
+              <w:t>Programme de formation spécifique à cette dérogation</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2CCC">
+              <w:t xml:space="preserve"> et </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2CCC" w:rsidRPr="00FF2CCC">
+              <w:t xml:space="preserve">Check </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00FF2CCC" w:rsidRPr="00FF2CCC">
+              <w:t>list</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00FF2CCC" w:rsidRPr="00FF2CCC">
+              <w:t xml:space="preserve"> de validation des compétences pratique</w:t>
+            </w:r>
+            <w:r w:rsidR="0073031D">
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00740389" w14:paraId="000C2087" w14:textId="77777777" w:rsidTr="00124606">
+        <w:trPr>
+          <w:trHeight w:val="78"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5959A69A" w14:textId="7480AB6D" w:rsidR="00740389" w:rsidRDefault="00740389" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annexe </w:t>
+            </w:r>
+            <w:r w:rsidR="008E40B2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0071451D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F594DD7" w14:textId="18F223D2" w:rsidR="00740389" w:rsidRDefault="00740389" w:rsidP="00740389">
+            <w:r>
+              <w:t>Objectifs généraux du protocole, contexte et conditions de succès</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C2D3E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C2D3E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135ECF" w14:paraId="5246CA6F" w14:textId="77777777" w:rsidTr="00F94B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C489256" w14:textId="581637EA" w:rsidR="00135ECF" w:rsidRPr="00872584" w:rsidRDefault="00135ECF" w:rsidP="00F94B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Annexe 1</w:t>
+            </w:r>
+            <w:r w:rsidR="0071451D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3722EF65" w14:textId="77777777" w:rsidR="00135ECF" w:rsidRDefault="00135ECF" w:rsidP="00F94B8B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>… à définir</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135ECF" w14:paraId="50843B78" w14:textId="77777777" w:rsidTr="00F94B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15304" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00D0EEE0" w14:textId="77777777" w:rsidR="00135ECF" w:rsidRDefault="00135ECF" w:rsidP="00F94B8B">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A68C616" w14:textId="77777777" w:rsidR="00135ECF" w:rsidRDefault="00135ECF" w:rsidP="00F94B8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00137BC7">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avertissement : le contenu des annexes est proposé à titre indicatif </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-            </w:pPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>comme une aide à l’élaboration du protocole. Il</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00137BC7">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> doit être adapté en fonction des caractéristiques propres à chaque protocole.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="18D32AE7" w14:textId="77777777" w:rsidR="00135ECF" w:rsidRPr="00137BC7" w:rsidRDefault="00135ECF" w:rsidP="00F4775D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D434AF2" w14:textId="77777777" w:rsidR="00137BC7" w:rsidRDefault="00137BC7" w:rsidP="00F4775D"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9062"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F4775D" w14:paraId="6B99C9B0" w14:textId="77777777" w:rsidTr="0045287E">
+        <w:trPr>
+          <w:trHeight w:val="1225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="17572" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59FACB9B" w14:textId="2F978072" w:rsidR="00F4775D" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E5B6B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Annexe </w:t>
+            </w:r>
+            <w:r w:rsidR="0045287E">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E5B6B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Formulaire de vérification des critères d’éligibilité a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E5B6B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">u protocole </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="270D311E" w14:textId="77777777" w:rsidR="0098248E" w:rsidRPr="0098248E" w:rsidRDefault="0098248E" w:rsidP="0098248E"/>
+          <w:p w14:paraId="769351E9" w14:textId="4CFFAEE8" w:rsidR="0098248E" w:rsidRPr="0098248E" w:rsidRDefault="00F4775D" w:rsidP="00D13A57">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grille de vérification de </w:t>
+            </w:r>
+            <w:r w:rsidR="00D13A57" w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">l’éligibilité au protocole établie d’après la liste des critères d’inclusion et d’exclusion au protocole. </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF35E1" w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>L’inclusion peut être réalisé</w:t>
+            </w:r>
+            <w:r w:rsidR="00693A8A" w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF35E1" w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> soit par le délégant, soit par le délégué, soit par les deux, au choix de</w:t>
+            </w:r>
+            <w:r w:rsidR="0045287E" w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> l’équipe promot</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF35E1" w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="0045287E" w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ice</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF35E1" w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00D13A57" w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Il est également possible d’établir deux tableaux à compléter successivement, un pour les critères d’inclusion et un autre pour les critères d’exclusion.</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Grilledutableau"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5670"/>
+              <w:gridCol w:w="717"/>
+              <w:gridCol w:w="836"/>
+              <w:gridCol w:w="717"/>
+              <w:gridCol w:w="896"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00F4775D" w14:paraId="6FAAC71B" w14:textId="77777777" w:rsidTr="00C8678A">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11215" w:type="dxa"/>
+                  <w:vMerge w:val="restart"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+                </w:tcPr>
+                <w:p w14:paraId="18694263" w14:textId="722C8D58" w:rsidR="00F4775D" w:rsidRDefault="00202188" w:rsidP="00C86F1C">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E05354">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>Critères d’exclusion</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00E359B4">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">si possible dans l’ordre suivant : </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C86F1C">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">critères recueillis à l’interrogatoire, </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00F4474B" w:rsidRPr="00E359B4">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">critères </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00F4474B">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t>recueillis</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C86F1C">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> lors de l’évaluation clinique et en distinguant les critères liés </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E359B4" w:rsidRPr="00E359B4">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t>à la reconnaissance de situations d’urgence</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C86F1C">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1843" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="19249DD1" w14:textId="13B7279D" w:rsidR="00F4775D" w:rsidRPr="001153F4" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="26"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="26"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                    <w:t>Délégant</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1985" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="2CC72A34" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRPr="001153F4" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="26"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="26"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                    <w:t>Délégué</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00F4775D" w14:paraId="6DEDBF53" w14:textId="77777777" w:rsidTr="008E40B2">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11215" w:type="dxa"/>
+                  <w:vMerge/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+                </w:tcPr>
+                <w:p w14:paraId="05A55C2F" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="851" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                </w:tcPr>
+                <w:p w14:paraId="33CE36D7" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRPr="001153F4" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="26"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001153F4">
+                    <w:rPr>
+                      <w:sz w:val="26"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                    <w:t>OUI</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="992" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                </w:tcPr>
+                <w:p w14:paraId="091A9FB0" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRPr="001153F4" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="26"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001153F4">
+                    <w:rPr>
+                      <w:sz w:val="26"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                    <w:t>NON</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="851" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                </w:tcPr>
+                <w:p w14:paraId="5D6CE4A6" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRPr="001153F4" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="26"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001153F4">
+                    <w:rPr>
+                      <w:sz w:val="26"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                    <w:t>OUI</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                </w:tcPr>
+                <w:p w14:paraId="358C999C" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRPr="001153F4" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="26"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001153F4">
+                    <w:rPr>
+                      <w:sz w:val="26"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                    <w:t>NON</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00F4775D" w14:paraId="0775496B" w14:textId="77777777" w:rsidTr="008E40B2">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11215" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="54D1C232" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t>Patient en dehors de l’intervalle d’âge prévu par le protocole</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="851" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0E13D980" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRPr="009558F8" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009558F8">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="992" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="2A8BB51B" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRPr="009558F8" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009558F8">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="851" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4CAF89BA" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRPr="009558F8" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009558F8">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="054371E6" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRPr="009558F8" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009558F8">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B31D17" w14:paraId="2AC224DD" w14:textId="77777777" w:rsidTr="008E40B2">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11215" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="398E3E93" w14:textId="6E057275" w:rsidR="00B31D17" w:rsidRDefault="00B31D17" w:rsidP="00B31D17">
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Aucun médecin </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00137BC7">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">délégant </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t>joignabl</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E359B4">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">e en cas de nécessité d’avis, </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t>de téléconsultation</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E359B4">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> ou de consultation présentielle</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="851" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="210369CB" w14:textId="77777777" w:rsidR="00B31D17" w:rsidRPr="009558F8" w:rsidRDefault="00B31D17" w:rsidP="00B31D17">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009558F8">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="992" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1AFE42CD" w14:textId="77777777" w:rsidR="00B31D17" w:rsidRPr="009558F8" w:rsidRDefault="00B31D17" w:rsidP="00B31D17">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009558F8">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="851" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="275572D7" w14:textId="77777777" w:rsidR="00B31D17" w:rsidRPr="009558F8" w:rsidRDefault="00B31D17" w:rsidP="00B31D17">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009558F8">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="142356B5" w14:textId="77777777" w:rsidR="00B31D17" w:rsidRPr="009558F8" w:rsidRDefault="00B31D17" w:rsidP="00B31D17">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009558F8">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00F4775D" w14:paraId="78F69FAD" w14:textId="77777777" w:rsidTr="008E40B2">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11215" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="750CF438" w14:textId="2DA20E43" w:rsidR="00F4775D" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:r>
+                    <w:t xml:space="preserve">Critère d’exclusion </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B31D17">
+                    <w:t>3</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="851" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0D02028E" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRPr="009558F8" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009558F8">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="992" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="2128BEF4" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRPr="009558F8" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009558F8">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="851" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="3332676A" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRPr="009558F8" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009558F8">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="2FB62001" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRPr="009558F8" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009558F8">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00F4775D" w14:paraId="3226839D" w14:textId="77777777" w:rsidTr="008E40B2">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11215" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="28589D78" w14:textId="3D09E1AE" w:rsidR="00F4775D" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:r>
+                    <w:t xml:space="preserve">Critère d’exclusion </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B31D17">
+                    <w:t>4</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="851" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6A9DD48A" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRPr="009558F8" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009558F8">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="992" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="43EFAB11" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRPr="009558F8" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009558F8">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="851" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="5C828B75" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRPr="009558F8" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009558F8">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="172CF101" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRPr="009558F8" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009558F8">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00F4775D" w14:paraId="14F56A20" w14:textId="77777777" w:rsidTr="008E40B2">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11215" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="0A93E61F" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:r>
+                    <w:t>Critère d’exclusion laissé à la seule appréciation du déléguant x…</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="851" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="66EFDCB2" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRPr="009558F8" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009558F8">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="992" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1AF283AA" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRPr="009558F8" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009558F8">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1985" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="64B1D2EB" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRPr="009558F8" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00F4775D" w14:paraId="2A142F42" w14:textId="77777777" w:rsidTr="008E40B2">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11215" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="25F4FE8E" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRPr="00751285" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:pStyle w:val="NormalWeb"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                    <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                    <w:textAlignment w:val="baseline"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Critère d’exclusion x…</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="851" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="42D65884" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRPr="009558F8" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009558F8">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="992" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="340E8C02" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRPr="009558F8" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009558F8">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="851" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="2D1DEA37" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRPr="009558F8" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009558F8">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6FAF1060" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRPr="009558F8" w:rsidRDefault="00F4775D" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009558F8">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="262ED3CE" w14:textId="24196592" w:rsidR="00B73C03" w:rsidRPr="0098248E" w:rsidRDefault="00F4775D" w:rsidP="0098248E">
+            <w:r>
+              <w:t xml:space="preserve">Si une seule croix est dans les colonnes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F45E12">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>OUI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F45E12">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">le patient </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F45E12">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>n’est pas éligible</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F45E12">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>au protocole</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B171254" w14:textId="560558DC" w:rsidR="00AA59E8" w:rsidRPr="00143459" w:rsidRDefault="00143459" w:rsidP="00143459">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00143459">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Annexe 1bis</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA59E8" w:rsidRPr="00143459">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t> : prise de connaissance ou recueil des données de santé significatives</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F26E765" w14:textId="77777777" w:rsidR="00AA59E8" w:rsidRDefault="00AA59E8" w:rsidP="00AA59E8">
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71B2F4F2" wp14:editId="796BCBA4">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251795456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="450FC623" wp14:editId="6C81E6A7">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>2555875</wp:posOffset>
+                        <wp:posOffset>1548130</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>36830</wp:posOffset>
+                        <wp:posOffset>11430</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="0" cy="182880"/>
-                      <wp:effectExtent l="76200" t="0" r="57150" b="64770"/>
+                      <wp:extent cx="4010025" cy="314325"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="100143" name="Connecteur droit avec flèche 100143"/>
+                      <wp:docPr id="44" name="Rectangle 44"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="4010025" cy="314325"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="40823946" w14:textId="55807C32" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00AA59E8">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve">Le délégué a accès au dossier médical du patient ou à son VSM* </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="450FC623" id="Rectangle 44" o:spid="_x0000_s1047" style="position:absolute;margin-left:121.9pt;margin-top:.9pt;width:315.75pt;height:24.75pt;z-index:251795456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARzIsIVQIAAP4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynadcFdYogRYcB&#10;RRu0HXpWZKkxJosapcTOfv0o2XG6LqdhF5kU+filR19dt7VhO4W+AlvwfDTmTFkJZWVfC/79+fbT&#10;JWc+CFsKA1YVfK88v55//HDVuJmawAZMqZBREOtnjSv4JgQ3yzIvN6oWfgROWTJqwFoEUvE1K1E0&#10;FL022WQ8vsgawNIhSOU93d50Rj5P8bVWMjxo7VVgpuBUW0gnpnMdz2x+JWavKNymkn0Z4h+qqEVl&#10;KekQ6kYEwbZY/RWqriSCBx1GEuoMtK6kSj1QN/n4XTdPG+FU6oWG490wJv//wsr73ZNbIY2hcX7m&#10;SYxdtBrr+KX6WJuGtR+GpdrAJF1Oqd7x5JwzSbazfHpGMoXJjmiHPnxVULMoFBzpMdKMxO7Oh871&#10;4EK4Y/4khb1RsQRjH5VmVUkZJwmdqKGWBtlO0KMKKZUNF33q5B1hujJmAOangCbkPaj3jTCVKDMA&#10;x6eAf2YcECkr2DCA68oCngpQ/hgyd/6H7rueY/uhXbfUdMEvY43xZg3lfoUMoaOwd/K2orHeCR9W&#10;AomzxG7aw/BAhzbQFBx6ibMN4K9T99GfqERWzhragYL7n1uBijPzzRLJvuTTaVyapEzPP09IwbeW&#10;9VuL3dZLoBfJaeOdTGL0D+YgaoT6hdZ1EbOSSVhJuQsuAx6UZeh2kxZeqsUiudGiOBHu7JOTMXic&#10;c6TNc/si0PXcCsTKezjsi5i9o1jnG5EWFtsAukr8O861fwFassTg/ocQt/itnryOv635bwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAMTCUyXcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I&#10;/IfISNxY2pXBKE2nARq7wvi6eo1pKxqnatKt/HvMCU6W9bx6/bhYTa5TBxpC69lAOktAEVfetlwb&#10;eH3ZXCxBhYhssfNMBr4pwKo8PSkwt/7Iz3TYxVpJCYccDTQx9rnWoWrIYZj5nljYpx8cRlmHWtsB&#10;j1LuOj1PkivtsGW50GBP9w1VX7vRGRirx7uPul8/PWwy3mqf3ri3d2vM+dm0vgUVaYp/YfjVF3Uo&#10;xWnvR7ZBdQbml5moRwEyhC+vFxmovYFFmoEuC/3/gfIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAEcyLCFUCAAD+BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAxMJTJdwAAAAIAQAADwAAAAAAAAAAAAAAAACvBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAALgFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="40823946" w14:textId="55807C32" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00AA59E8">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">Le délégué a accès au dossier médical du patient ou à son VSM* </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27B74C60" w14:textId="77777777" w:rsidR="00AA59E8" w:rsidRDefault="00AA59E8" w:rsidP="00AA59E8"/>
+          <w:p w14:paraId="12880774" w14:textId="201A302F" w:rsidR="00AA59E8" w:rsidRDefault="00AA59E8" w:rsidP="00AA59E8">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251803648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="375CB833" wp14:editId="66392E99">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>3463925</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>8890</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="0" cy="171450"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="45" name="Connecteur droit 45"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="0" cy="182880"/>
+                                <a:ext cx="0" cy="171450"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="line">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:line w14:anchorId="6FFE075A" id="Connecteur droit 45" o:spid="_x0000_s1026" style="position:absolute;z-index:251803648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="272.75pt,.7pt" to="272.75pt,14.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCHVZLmQEAAJMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yQrboqa7sOu4AXB&#10;CtgP8DrjxpJvGpsm/XvG0zZFgIRAvDi+zDkz58xke7t4Jw6A2cYwyG7TSgFBx9GG/SAfv7578VaK&#10;XFQYlYsBBnmELG93z59t59TDTZyiGwEFkYTcz2mQUympb5qsJ/Aqb2KCQI8moleFjrhvRlQzsXvX&#10;3LTt62aOOCaMGnKm2/vTo9wxvzGgyydjMhThBkm1FV6R16e6Nrut6veo0mT1uQz1D1V4ZQMlXanu&#10;VVHiG9pfqLzVGHM0ZaOjb6IxVgNrIDVd+5OaL5NKwFrInJxWm/L/o9UfD3fhAcmGOeU+pwesKhaD&#10;vn6pPrGwWcfVLFiK0KdLTbfdm+7lK/axueIS5vIeohd1M0hnQ5WhenX4kAvlotBLCB2umXlXjg5q&#10;sAufwQg7Uq6O0TwUcOdQHBS1U2kNoXS1hcTH0RVmrHMrsP0z8BxfocAD8zfgFcGZYygr2NsQ8XfZ&#10;y3Ip2ZziLw6cdFcLnuJ45J6wNdR5Vnie0jpaP54Zfv2Xdt8BAAD//wMAUEsDBBQABgAIAAAAIQCQ&#10;MNiG3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3RgSKTGbUgpiLUix&#10;CvW4zY5JNDsbdrdN+u8d8aDHx/d48025mGwvTuhD50jB7SwBgVQ701Gj4O314WYOIkRNRveOUMEZ&#10;Ayyqy4tSF8aN9IKnXWwEj1AotII2xqGQMtQtWh1mbkBi9uG81ZGjb6TxeuRx28s0Se6k1R3xhVYP&#10;uGqx/todrYJnv16vlpvzJ23f7bhPN/vt0/So1PXVtLwHEXGKf2X40Wd1qNjp4I5kgugV5Fmec5VB&#10;BoL5bz4oSOcZyKqU/x+ovgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBCHVZLmQEAAJMD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCQMNiG3QAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAPMDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                      <v:stroke joinstyle="miter"/>
+                    </v:line>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0792A710" w14:textId="22F13FAC" w:rsidR="00AA59E8" w:rsidRDefault="00AA59E8" w:rsidP="00AA59E8">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251796480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56C1F197" wp14:editId="4E7A76F9">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1085850</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>213360</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="752475" cy="276225"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="47" name="Rectangle 47"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="752475" cy="276225"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="7F0A6A9A" w14:textId="77777777" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00AA59E8">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t>OUI</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="56C1F197" id="Rectangle 47" o:spid="_x0000_s1048" style="position:absolute;margin-left:85.5pt;margin-top:16.8pt;width:59.25pt;height:21.75pt;z-index:251796480;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/R701VQIAAP0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5wYSbMGdYogRYcB&#10;RVusHXpWZKkxJosapcTOfv0o2XG6LqdhF5kU+filR19dt7Vhe4W+AlvwyWjMmbISysq+Fvz78+2n&#10;z5z5IGwpDFhV8IPy/Hr58cNV4xYqhy2YUiGjINYvGlfwbQhukWVeblUt/AicsmTUgLUIpOJrVqJo&#10;KHptsnw8vsgawNIhSOU93d50Rr5M8bVWMjxo7VVgpuBUW0gnpnMTz2x5JRavKNy2kn0Z4h+qqEVl&#10;KekQ6kYEwXZY/RWqriSCBx1GEuoMtK6kSj1QN5Pxu26etsKp1AsNx7thTP7/hZX3+yf3iDSGxvmF&#10;JzF20Wqs45fqY20a1mEYlmoDk3Q5n+XT+YwzSaZ8fpHnszjM7AR26MMXBTWLQsGR3iKNSOzvfOhc&#10;jy6EO6VPUjgYFSsw9pvSrCopYZ7QiRlqbZDtBb2pkFLZcNGnTt4RpitjBuDkHNCESQ/qfSNMJcYM&#10;wPE54J8ZB0TKCjYM4LqygOcClD+GzJ3/sfuu59h+aDctNV3wy1hjvNlAeXhEhtAx2Dt5W9FY74QP&#10;jwKJskRuWsPwQIc20BQceomzLeCvc/fRn5hEVs4aWoGC+587gYoz89USxy4n02ncmaRMZ/OcFHxr&#10;2by12F29BnqRCS28k0mM/sEcRY1Qv9C2rmJWMgkrKXfBZcCjsg7datK+S7VaJTfaEyfCnX1yMgaP&#10;c460eW5fBLqeW4FIeQ/HdRGLdxTrfCPSwmoXQFeJf6e59i9AO5YY3P8P4hK/1ZPX6a+1/A0AAP//&#10;AwBQSwMEFAAGAAgAAAAhABfWAPLeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8k&#10;/ofNM/EG29JIoXZLUINeBRSuS/fZNnbfNt0t1H/v86THyUxmvsnXo23FBXvfOFIQzyIQSKUzDVUK&#10;3g/b6RKED5qMbh2hgm/0sC5uJrnOjLvSDi/7UAkuIZ9pBXUIXSalL2u02s9ch8Tep+utDiz7Sppe&#10;X7nctnIeRQtpdUO8UOsOn2osv/aDVTCUL4+nqtu8PW8TepUuXtmPo1Hq7nbcPIAIOIa/MPziMzoU&#10;zHR2AxkvWtZpzF+CgiRZgODAfLm6B3FWkKYxyCKX/x8UPwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQD/R701VQIAAP0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAX1gDy3gAAAAkBAAAPAAAAAAAAAAAAAAAAAK8EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7F0A6A9A" w14:textId="77777777" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00AA59E8">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>OUI</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251802624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B425C54" wp14:editId="26FD808B">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>5476875</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>73660</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="0" cy="161925"/>
+                      <wp:effectExtent l="76200" t="0" r="57150" b="47625"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="48" name="Connecteur droit avec flèche 48"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="0" cy="161925"/>
                               </a:xfrm>
                               <a:prstGeom prst="straightConnector1">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:ln>
                                 <a:tailEnd type="triangle"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="0E62D280" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
-[...3 lines deleted...]
-                    <v:shape id="Connecteur droit avec flèche 100143" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:201.25pt;margin-top:2.9pt;width:0;height:14.4pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaZc1M4wEAAA4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiH6y80yQFoapqug9d4AVB&#10;BewHeJ1xY8k3jWd7+SP+gx9j7KRZBAhpV7w4sT3nzJkz483N2VlxBEwm+K5qF00lwKvQG3/oqrtv&#10;71+tKpFI+l7a4KGrLpCqm+3LF5tTXMMyDMH2gIJJfFqfYlcNRHFd10kN4GRahAieL3VAJ4m3eKh7&#10;lCdmd7ZeNs3b+hSwjxgUpMSnt+NltS38WoOiz1onIGG7irVRWbGs93mttxu5PqCMg1GTDPkMFU4a&#10;z0lnqltJUjyg+YPKGYUhBU0LFVwdtDYKSg1cTdv8Vs3XQUYotbA5Kc42pf9Hqz4d9yhMz71rmvbN&#10;60p46bhPu+A9mwcPKHoMhoQ8ghLa/vjOnRFTLJt3imnNHDu/x2mX4h6zE2eNLn+5RnEuhl9mw+FM&#10;Qo2Hik/b1XK1Kr2oH3ERE32A4ET+6apEKM1hoElYwLb4LY8fE3FmBl4BOan1eSVp7DvfC7pELonQ&#10;SH+wkHvO4TmkzvJHweWPLhZG+BfQ7ApLHNOUeYSdRXGUPElSKfDUzkwcnWHaWDsDm6Lvn8ApPkOh&#10;zOpTwDOiZA6eZrAzPuDfstP5KlmP8VcHxrqzBfehv5RWFmt46IpX0wPJU/3rvsAfn/H2JwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhANUsL1fbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyoQ2irErKpEBI9gigc6M2NXTtqvI5iNwl8PYs4lONoRjNvyvXkWzGYPjaBEG5nGQhDddAN&#10;WYSP9+ebFYiYFGnVBjIIXybCurq8KFWhw0hvZtgmK7iEYqEQXEpdIWWsnfEqzkJniL1D6L1KLHsr&#10;da9GLvetzLNsKb1qiBec6syTM/Vxe/IIr/Zz8DltGnm4331v7Is+ujEhXl9Njw8gkpnSOQy/+IwO&#10;FTPtw4l0FC3CPMsXHEVY8AP2//Qe4W6+BFmV8v+B6gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCaZc1M4wEAAA4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDVLC9X2wAAAAgBAAAPAAAAAAAAAAAAAAAAAD0EAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="42183A38" id="Connecteur droit avec flèche 48" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:431.25pt;margin-top:5.8pt;width:0;height:12.75pt;z-index:251802624;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3lOOUtQEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTJKRWEE0mT3MAhcE&#10;Kx4f4HXaiSW/1G4myd9jOzMZBAgJxKXjR1d1dblzuJ+tYWfAqL3reLOrOQMnfa/d0PGvX96+eMVZ&#10;JOF6YbyDji8Q+f3x+bPDFFrY+9GbHpAlEhfbKXR8JAptVUU5ghVx5wO4dKk8WkFpi0PVo5gSuzXV&#10;vq7vqsljH9BLiDGdPqyX/Fj4lQJJH5WKQMx0PGmjErHEpxyr40G0A4owanmRIf5BhRXapaIb1YMg&#10;wb6h/oXKaok+ekU76W3lldISSg+pm6b+qZvPowhQeknmxLDZFP8frfxwPrlHTDZMIbYxPGLuYlZo&#10;8zfpY3Mxa9nMgpmYXA9lOm3umtf7l9nH6oYLGOkdeMvyouORUOhhpJN3Lr2Ix6Z4Jc7vI63AKyAX&#10;NS5HEtq8cT2jJaSxIdTCDQYudXJKdRNcVrQYWOGfQDHdJ4lrmTJLcDLIziJNgZASHDUbU8rOMKWN&#10;2YB10fdH4CU/Q6HM2d+AN0Sp7B1tYKudx99Vp/kqWa35VwfWvrMFT75fylMWa9LAlDe5DHeeyB/3&#10;BX77BY/fAQAA//8DAFBLAwQUAAYACAAAACEAn8PGFNwAAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMAyG70i8Q2QkbixtEWUrTSeExI4gBgd2yxqvqdY4VZO1hafHiMM42v+n35/L9ew6MeIQ&#10;Wk8K0kUCAqn2pqVGwcf7880SRIiajO48oYIvDLCuLi9KXRg/0RuO29gILqFQaAU2xr6QMtQWnQ4L&#10;3yNxdvCD05HHoZFm0BOXu05mSZJLp1viC1b3+GSxPm5PTsFr8zm6jDatPKx235vmxRztFJW6vpof&#10;H0BEnOMZhl99VoeKnfb+RCaITsEyz+4Y5SDNQTDwt9gruL1PQVal/P9B9QMAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQB3lOOUtQEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCfw8YU3AAAAAkBAAAPAAAAAAAAAAAAAAAAAA8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
                       <v:stroke endarrow="block" joinstyle="miter"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
-[...18 lines deleted...]
-                <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37705554" wp14:editId="554177F7">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251801600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="067978A5" wp14:editId="015B4F4A">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>2555874</wp:posOffset>
+                        <wp:posOffset>1457325</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>6350</wp:posOffset>
+                        <wp:posOffset>54610</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="3175" cy="243840"/>
-                      <wp:effectExtent l="0" t="0" r="34925" b="22860"/>
+                      <wp:extent cx="0" cy="133350"/>
+                      <wp:effectExtent l="76200" t="0" r="57150" b="57150"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="10" name="Connecteur droit 10"/>
+                      <wp:docPr id="49" name="Connecteur droit avec flèche 49"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="3175" cy="243840"/>
-[...80 lines deleted...]
-                                <a:ext cx="7620" cy="114300"/>
+                                <a:ext cx="0" cy="133350"/>
                               </a:xfrm>
                               <a:prstGeom prst="straightConnector1">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:ln>
                                 <a:tailEnd type="triangle"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="44BE36EC" id="Connecteur droit avec flèche 100135" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:280.45pt;margin-top:7.5pt;width:.6pt;height:9pt;flip:x;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkKbOD7gEAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uO1DAQ3SNxByt7OkkPDKjV6Vn08Fkg&#10;aAFzAI9T7ljyT+Wa/tyIe3Axyk46IEAjgdhY/tR7Ve9VeX1zclYcAJMJvqvaRVMJ8Cr0xu+76u7L&#10;m2evKpFI+l7a4KGrzpCqm83TJ+tjXMEyDMH2gIJJfFodY1cNRHFV10kN4GRahAieH3VAJ4mPuK97&#10;lEdmd7ZeNs11fQzYRwwKUuLb2/Gx2hR+rUHRR60TkLBdxbVRWbGs93mtN2u52qOMg1FTGfIfqnDS&#10;eE46U91KkuIBzW9UzigMKWhaqODqoLVRUDSwmrb5Rc3nQUYoWticFGeb0v+jVR8OOxSm5941TXv1&#10;ohJeOu7TNnjP5sEDih6DISEPoIS2375yZ8QUy+YdY1oxx9bvcDqluMPsxEmjY4CJ75i7eMNqxalY&#10;f56thxMJxZcvr5fcHsUPbfv8qimNqUeSTBYx0VsITuRNVyVCafYDTVUGHBPIw/tEXAYDL4AMtj6v&#10;JI197XtB58j6CI30ewt5ADg8h9RZy1h92dHZwgj/BJot4irHNGU4YWtRHCSPlVQKPLUzE0dnmDbW&#10;zsCmGPAocIrPUCiD+zfgGVEyB08z2Bkf8E/Z6XQpWY/xFwdG3dmC+9CfS1+LNTyBxavpt+QR//lc&#10;4D/+9OY7AAAA//8DAFBLAwQUAAYACAAAACEABN9mGeAAAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPy07DMBBF90j8gzVI7KjdVomaEKfi0SzoohIFVV06yZAE4nEUu234e4YVLEf36sy52XqyvTjj&#10;6DtHGuYzBQKpcnVHjYb3t+JuBcIHQ7XpHaGGb/Swzq+vMpPW7kKveN6HRjCEfGo0tCEMqZS+atEa&#10;P3MDEmcfbrQm8Dk2sh7NheG2lwulYmlNR/yhNQM+tVh97U+WKS/FY7L53B1X2+etPZSFbTaJ1fr2&#10;Znq4BxFwCn9l+NVndcjZqXQnqr3oNUSxSrjKQcSbuBDFizmIUsNyqUDmmfy/IP8BAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5Cmzg+4BAAAbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEABN9mGeAAAAAJAQAADwAAAAAAAAAAAAAAAABIBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFUFAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="3FAD9732" id="Connecteur droit avec flèche 49" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:114.75pt;margin-top:4.3pt;width:0;height:10.5pt;z-index:251801600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFBmMPtwEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTJIdgVA0mT3MAhcE&#10;Kx4f4HXaiSW/ZDeT5O9pOzMZBAgJxKXjR1d1dblzuJ+tYWeISXvX8WZXcwZO+l67oeNfv7x98Zqz&#10;hML1wngHHV8g8fvj82eHKbRw50dveoiMSFxqp9DxETG0VZXkCFaknQ/g6FL5aAXSNg5VH8VE7NZU&#10;d3X9qpp87EP0ElKi04f1kh8Lv1Ig8aNSCZCZjpM2LDGW+JRjdTyIdogijFpeZIh/UGGFdlR0o3oQ&#10;KNi3qH+hslpGn7zCnfS28kppCaUH6qapf+rm8ygClF7InBQ2m9L/o5Ufzif3GMmGKaQ2hceYu5hV&#10;tPlL+thczFo2s2BGJtdDSafNfr9/WXysbrgQE74Db1ledDxhFHoY8eSdoxfxsSleifP7hFSZgFdA&#10;Lmpcjii0eeN6hkugscGohRsM5Pei9JxS3QSXFS4GVvgnUEz3JHEtU2YJTiays6ApEFKCw2ZjouwM&#10;U9qYDVgXfX8EXvIzFMqc/Q14Q5TK3uEGttr5+LvqOF8lqzX/6sDad7bgyfdLecpiDQ1M8eoy3Hki&#10;f9wX+O0XPH4HAAD//wMAUEsDBBQABgAIAAAAIQBYkCwG2wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUjcqEMkoibEqRASPYIoPcDNjbd21HgdxW4S+HoWcYDbjmY0+6beLL4X&#10;E46xC6TgdpWBQGqD6cgq2L893axBxKTJ6D4QKvjECJvm8qLWlQkzveK0S1ZwCcVKK3ApDZWUsXXo&#10;dVyFAYm9Yxi9TixHK82oZy73vcyzrJBed8QfnB7w0WF72p29ghf7Pvmctp08lh9fW/tsTm5OSl1f&#10;LQ/3IBIu6S8MP/iMDg0zHcKZTBS9gjwv7ziqYF2AYP9XH/goC5BNLf8PaL4BAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEABQZjD7cBAADKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAWJAsBtsAAAAIAQAADwAAAAAAAAAAAAAAAAARBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
                       <v:stroke endarrow="block" joinstyle="miter"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75FF46BA" wp14:editId="5D493259">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251800576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F0EC03C" wp14:editId="22FDE588">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>1725295</wp:posOffset>
+                        <wp:posOffset>1456690</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>87630</wp:posOffset>
+                        <wp:posOffset>35560</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="0" cy="114300"/>
-                      <wp:effectExtent l="76200" t="0" r="57150" b="57150"/>
+                      <wp:extent cx="4029075" cy="9525"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="100134" name="Connecteur droit avec flèche 100134"/>
+                      <wp:docPr id="50" name="Connecteur droit 50"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="0" cy="114300"/>
-[...68 lines deleted...]
-                                <a:ext cx="1863090" cy="7620"/>
+                                <a:ext cx="4029075" cy="9525"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:line w14:anchorId="3B6AFF39" id="Connecteur droit 100133" o:spid="_x0000_s1026" style="position:absolute;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="135.25pt,5.7pt" to="281.95pt,6.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD59APAvgEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZJWKkvUdA9dwQVB&#10;BewP8DrjxpK/NPY26b9n7KZZBEgIxMXxeObNzHsz2d1P1rAzYNTedbxZ1ZyBk77X7tTxx2/v39xx&#10;FpNwvTDeQccvEPn9/vWr3RhaWPvBmx6QURIX2zF0fEgptFUV5QBWxJUP4MipPFqRyMRT1aMYKbs1&#10;1bqut9XosQ/oJcRIrw9XJ9+X/EqBTJ+VipCY6Tj1lsqJ5XzKZ7XfifaEIgxazm2If+jCCu2o6JLq&#10;QSTBnlH/kspqiT56lVbS28orpSUUDsSmqX9i83UQAQoXEieGRab4/9LKT+cjMt3T7Oq62Ww4c8LS&#10;nA7eORIPnpH16HVis5v0GkNsCXZwR5ytGI6YyU8Kbf4SLTYVjS+LxjAlJumxudtu6nc0Ckm+t9t1&#10;GUH1gg0Y0wfwluVLx412WQHRivPHmKgehd5CyMi9XKuXW7oYyMHGfQFFrHK9gi77BAeD7CxoE4SU&#10;4FKTp0/5SnSGKW3MAqz/DJzjMxTKrv0NeEGUyt6lBWy18/i76mm6tayu8TcFrryzBE++v5S5FGlo&#10;aQrDecHzVv5oF/jLb7j/DgAA//8DAFBLAwQUAAYACAAAACEARgtqYuEAAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbixdYQVK02mahBiT0MRAGsesMW2hcaokW7u3x5zgaP+f&#10;fn8u5qPtxBF9aB0pmE4SEEiVMy3VCt7fHq/uQISoyejOESo4YYB5eX5W6Ny4gV7xuI214BIKuVbQ&#10;xNjnUoaqQavDxPVInH06b3Xk0dfSeD1wue1kmiSZtLolvtDoHpcNVt/bg1Xw4ler5WJ9+qLNhx12&#10;6Xq3eR6flLq8GBcPICKO8Q+GX31Wh5Kd9u5AJohOQXqbzBjlYHoDgoFZdn0PYs+LNANZFvL/B+UP&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPn0A8C+AQAAzgMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEYLamLhAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAGAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                    <v:line w14:anchorId="0EB942CB" id="Connecteur droit 50" o:spid="_x0000_s1026" style="position:absolute;z-index:251800576;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="114.7pt,2.8pt" to="431.95pt,3.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAt8/FngEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvRfYfxB0X+wETdcacXposV2G&#10;rmi7H6DKVCxAX6DU2Pn3pZTEGdoCw4ZeaEnkI/ke6dX1aA3bAkbtXcvns5ozcNJ32m1a/vvp+9dL&#10;zmISrhPGO2j5DiK/Xn85Ww2hgYXvvekAGSVxsRlCy/uUQlNVUfZgRZz5AI6cyqMVia64qToUA2W3&#10;plrU9UU1eOwCegkx0uvt3snXJb9SINMvpSIkZlpOvaVisdjnbKv1SjQbFKHX8tCG+I8urNCOik6p&#10;bkUS7AX1u1RWS/TRqzST3lZeKS2hcCA28/oNm8deBChcSJwYJpni56WVd9sbd48kwxBiE8M9Zhaj&#10;Qpu/1B8bi1i7SSwYE5P0eF4vrupvS84k+a6Wi2XWsjphA8b0A7xl+dByo12mIhqx/RnTPvQYQrhT&#10;9XJKOwM52LgHUEx3VG9e0GUx4MYg2woaqZASXJofSpfoDFPamAlY/x14iM9QKEvzL+AJUSp7lyaw&#10;1c7jR9XTeGxZ7eOPCux5ZwmefbcrcynS0PSLuIdNzev1573AT//T+hUAAP//AwBQSwMEFAAGAAgA&#10;AAAhAD+Y6ijgAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjsFKw0AURfeC/zA8wZ2dNGraxryU&#10;UhBrQYqtUJfTzDOJZt6EzLRJ/77jSpeXezn3ZPPBNOJEnastI4xHEQjiwuqaS4SP3fPdFITzirVq&#10;LBPCmRzM8+urTKXa9vxOp60vRYCwSxVC5X2bSumKioxyI9sSh+7Ldkb5ELtS6k71AW4aGUdRIo2q&#10;OTxUqqVlRcXP9mgQ3rrVarlYn79582n6fbzeb16HF8Tbm2HxBMLT4P/G8Ksf1CEPTgd7ZO1EgxDH&#10;s4cwRXhMQIR+mtzPQBwQJmOQeSb/++cXAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEC3&#10;z8WeAQAAlwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AD+Y6ijgAAAABwEAAA8AAAAAAAAAAAAAAAAA+AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAAFBQAAAAA=&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58133CAA" w14:textId="77777777" w:rsidR="00236868" w:rsidRDefault="00236868" w:rsidP="007A6C98">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="201FD3F3" w14:textId="1C2466DA" w:rsidR="00AA59E8" w:rsidRDefault="00756F12" w:rsidP="00AA59E8">
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
-[...18 lines deleted...]
-                <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06BC3026" wp14:editId="7C8FDE91">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251797504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="303E41D0" wp14:editId="4B331449">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>3602989</wp:posOffset>
+                        <wp:posOffset>4906010</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>43179</wp:posOffset>
+                        <wp:posOffset>102870</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="447675" cy="371475"/>
-[...178 lines deleted...]
-                      <wp:extent cx="1209675" cy="257175"/>
+                      <wp:extent cx="752475" cy="276225"/>
                       <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="52" name="Zone de texte 52"/>
-[...105 lines deleted...]
-                      <wp:docPr id="100130" name="Ellipse 100130"/>
+                      <wp:docPr id="46" name="Rectangle 46"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="824865" cy="350520"/>
+                                <a:ext cx="752475" cy="276225"/>
                               </a:xfrm>
-                              <a:prstGeom prst="ellipse">
+                              <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="2">
-                                <a:schemeClr val="accent1">
-[...1 lines deleted...]
-                                </a:schemeClr>
+                                <a:schemeClr val="accent6"/>
                               </a:lnRef>
                               <a:fillRef idx="1">
-                                <a:schemeClr val="accent1"/>
+                                <a:schemeClr val="lt1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
-                                <a:schemeClr val="accent1"/>
+                                <a:schemeClr val="accent6"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
-                                <a:schemeClr val="lt1"/>
+                                <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="14CC2E3C" w14:textId="77777777" w:rsidR="00236868" w:rsidRPr="00C13F2B" w:rsidRDefault="00236868" w:rsidP="00236868">
+                                <w:p w14:paraId="37CD2766" w14:textId="77777777" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00AA59E8">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
-                                    <w:rPr>
-[...2 lines deleted...]
-                                    </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00C13F2B">
-[...4 lines deleted...]
-                                    <w:t>Refus</w:t>
+                                  <w:r>
+                                    <w:t>NON</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:oval w14:anchorId="26365178" id="Ellipse 100130" o:spid="_x0000_s1027" style="position:absolute;margin-left:219.4pt;margin-top:4.8pt;width:64.95pt;height:27.6pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByXYX3ggIAAFUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv3CAQvlfqf0DcG3tfabqKN1olTVUp&#10;SqImVc4shhgJGArs2ttf3wF7vVES9VDVB8wwM988+Ibzi85oshM+KLAVnZyUlAjLoVb2uaI/H68/&#10;nVESIrM102BFRfci0IvVxw/nrVuKKTSga+EJgtiwbF1FmxjdsigCb4Rh4QScsKiU4A2LKPrnovas&#10;RXSji2lZnhYt+Np54CIEPL3qlXSV8aUUPN5JGUQkuqKYW8yrz+smrcXqnC2fPXON4kMa7B+yMExZ&#10;DDpCXbHIyNarN1BGcQ8BZDzhYAqQUnGRa8BqJuWrah4a5kSuBZsT3Nim8P9g+e3u3hNV492V5WSG&#10;LbLM4D191Vq5IMhwim1qXVii9YO794MUcJtq7qQ36Y/VkC63dj+2VnSRcDw8m87PTheUcFTNFuVi&#10;mltfHJ2dD/GbAEPSpqKij597ynY3IWJMtD5YoZDy6TPIu7jXIiWh7Q8hsSCMOc3emUriUnuyY0gC&#10;xrmwcdKrGlaL/nhR4pfYgEFGjyxlwIQsldYj9gCQaPoWu4cZ7JOryEwcncu/JdY7jx45Mtg4Ohtl&#10;wb8HoLGqIXJvf2hS35rUpdhtunzZs2SZTjZQ75EAHvrJCI5fK7yAGxbiPfM4CsgIHO94h4vU0FYU&#10;hh0lDfjf750ne2QoailpcbQqGn5tmReU6O8WuftlMp+nWczCfPEZuUD8S83mpcZuzSXgxU3wIXE8&#10;b5N91Iet9GCe8BVYp6ioYpZj7Iry6A/CZexHHt8RLtbrbIbz51i8sQ+OJ/DU58Sux+6JeTewMCJ9&#10;b+Ewhmz5iom9bfK0sN5GkCrT9NjX4QZwdjOVhncmPQ4v5Wx1fA1XfwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAKre0nLeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAUhO+C/yE8wZubqrVma18X&#10;EQoq7MHavWebbBu2eSlNulv99caTHocZZr4pNosd2ElP3jhCuF0lwDS1ThnqEJrP6kYA80GSkoMj&#10;jfClPWzKy4tC5sqd6UOf6tCxWEI+lwh9CGPOuW97baVfuVFT9A5usjJEOXVcTfIcy+3A75Ik41Ya&#10;igu9HPVLr9tjPVuE79eqMWFe1yJp3o/b9K1y3OwQr6+W5ydgQS/hLwy/+BEdysi0dzMpzwaE9F5E&#10;9ICwzoBF/yETj8D2CFkqgJcF/3+g/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQByXYX3&#10;ggIAAFUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCq&#10;3tJy3gAAAAgBAAAPAAAAAAAAAAAAAAAAANwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" fillcolor="#4472c4 [3204]" strokecolor="#1f3763 [1604]" strokeweight="1pt">
-                      <v:stroke joinstyle="miter"/>
+                    <v:rect w14:anchorId="303E41D0" id="Rectangle 46" o:spid="_x0000_s1049" style="position:absolute;margin-left:386.3pt;margin-top:8.1pt;width:59.25pt;height:21.75pt;z-index:251797504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQXEj0VQIAAP4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06MpNmCOkWQosOA&#10;oi3aDj0rstQYk0WNUmJnXz9Kdpyuy2nYRaZEPlKk3vPlVVsbtlfoK7AFn4zGnCkroazsa8G/P998&#10;+syZD8KWwoBVBT8oz6+WHz9cNm6hctiCKRUySmL9onEF34bgFlnm5VbVwo/AKUtODViLQFt8zUoU&#10;DWWvTZaPxxdZA1g6BKm8p9PrzsmXKb/WSoZ7rb0KzBSc7hbSimndxDVbXorFKwq3rWR/DfEPt6hF&#10;ZanokOpaBMF2WP2Vqq4kggcdRhLqDLSupEo9UDeT8btunrbCqdQLDce7YUz+/6WVd/sn94A0hsb5&#10;hSczdtFqrOOX7sfaNKzDMCzVBibpcD7Lp/MZZ5Jc+fwiz2dxmNkJ7NCHrwpqFo2CI71FGpHY3/rQ&#10;hR5DCHcqn6xwMCrewNhHpVlVUsE8oRMz1Nog2wt6UyGlsuGiL52iI0xXxgzAyTmgCZMe1MdGmEqM&#10;GYDjc8A/Kw6IVBVsGMB1ZQHPJSh/DJW7+GP3Xc+x/dBuWmqaBJUYGo82UB4ekCF0FPZO3lQ011vh&#10;w4NA4iyxm3QY7mnRBpqCQ29xtgX8de48xhOVyMtZQxoouP+5E6g4M98skezLZDqNokmb6Wye0wbf&#10;ejZvPXZXr4GeZEKKdzKZMT6Yo6kR6heS6ypWJZewkmoXXAY8btah0yYJXqrVKoWRUJwIt/bJyZg8&#10;Djry5rl9Eeh6cgVi5R0c9SIW7zjWxUakhdUugK4SAU9z7Z+ARJYo3P8Qoorf7lPU6be1/A0AAP//&#10;AwBQSwMEFAAGAAgAAAAhAPIjcaTdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m&#10;/ofNmHizCxihIEtTNdVrrbZet+wIRHaWsEuL/97xpMfJ+/LeN+Vqtr044eg7RwriRQQCqXamo0bB&#10;+9vmZgnCB01G945QwTd6WFWXF6UujDvTK552oRFcQr7QCtoQhkJKX7dotV+4AYmzTzdaHfgcG2lG&#10;feZy28skilJpdUe80OoBH1usv3aTVTDVzw8fzbDePm1u6UW6OLf7g1Hq+mpe34MIOIc/GH71WR0q&#10;djq6iYwXvYIsS1JGOUgTEAws8zgGcVRwl2cgq1L+/6D6AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAJBcSPRVAgAA/gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPIjcaTdAAAACQEAAA8AAAAAAAAAAAAAAAAArwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="14CC2E3C" w14:textId="77777777" w:rsidR="00236868" w:rsidRPr="00C13F2B" w:rsidRDefault="00236868" w:rsidP="00236868">
+                          <w:p w14:paraId="37CD2766" w14:textId="77777777" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00AA59E8">
                             <w:pPr>
                               <w:jc w:val="center"/>
-                              <w:rPr>
-[...2 lines deleted...]
-                              </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00C13F2B">
-[...4 lines deleted...]
-                              <w:t>Refus</w:t>
+                            <w:r>
+                              <w:t>NON</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
-                    </v:oval>
+                    </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+            <w:r w:rsidR="00AA59E8">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0012E188" w14:textId="47724045" w:rsidR="00AA59E8" w:rsidRDefault="00A83B3B" w:rsidP="00AA59E8">
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
-[...17 lines deleted...]
-                <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CF22C98" wp14:editId="41A575F2">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251810816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0518654C" wp14:editId="2523EA35">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>2284095</wp:posOffset>
+                        <wp:posOffset>1457325</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>153035</wp:posOffset>
-[...755 lines deleted...]
-                        <wp:posOffset>170180</wp:posOffset>
+                        <wp:posOffset>147320</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="0" cy="228600"/>
                       <wp:effectExtent l="76200" t="0" r="57150" b="57150"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="13" name="Connecteur droit avec flèche 13"/>
+                      <wp:docPr id="4" name="Connecteur droit avec flèche 4"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="0" cy="228600"/>
                               </a:xfrm>
                               <a:prstGeom prst="straightConnector1">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:ln>
                                 <a:tailEnd type="triangle"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="68844CAA" id="Connecteur droit avec flèche 13" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:117.7pt;margin-top:13.4pt;width:0;height:18pt;z-index:251697152;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAw+ULw3gEAAAYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uOEzEMfUfiH6K805kWabWqOt2HLvCC&#10;oOLyAdmM04mUmxxvO/0j/oMfw8m0sytASCBenJuPfXzsbO5G78QRMNsYOrlctFJA0LG34dDJr1/e&#10;vrqVIpMKvXIxQCfPkOXd9uWLzSmtYRWH6HpAwUFCXp9SJweitG6arAfwKi9igsCPJqJXxEc8ND2q&#10;E0f3rlm17U1zitgnjBpy5tv76VFua3xjQNNHYzKQcJ1kblQtVvtQbLPdqPUBVRqsvtBQ/8DCKxs4&#10;6RzqXpESj2h/CeWtxpijoYWOvonGWA21Bq5m2f5UzedBJai1sDg5zTLl/xdWfzjuUdiee/daiqA8&#10;92gXQ2Dh4BFFj9GSUEfQwrjv37grgv1YtFPKa8buwh4vp5z2WBQYDfqycm1irEKfZ6FhJKGnS823&#10;q9XtTVt70DzhEmZ6B9GLsulkJlT2MNCFVMRl1Vkd32fizAy8AkpSF4olZd2b0As6Jy6H0KpwcFBo&#10;s3txaQr9iXDd0dnBBP8EhtVgilOaOoewcyiOiidIaQ2BlnMk9i4wY52bgW3l90fgxb9Aoc7o34Bn&#10;RM0cA81gb0PE32Wn8UrZTP5XBaa6iwQPsT/XVlZpeNiqVpePUab5+bnCn77v9gcAAAD//wMAUEsD&#10;BBQABgAIAAAAIQAe8qMw3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjc&#10;WEqBauuaTgiJHUEMDnDLGi+p1jhVk7WFX48RB7jZfk/P36s2s+/EiENsAym4XmQgkJpgWrIK3l4f&#10;r5YgYtJkdBcIFXxihE19flbp0oSJXnDcJSs4hGKpFbiU+lLK2Dj0Oi5Cj8TaIQxeJ14HK82gJw73&#10;ncyzrJBet8QfnO7xwWFz3J28gmf7Pvqctq08rD6+tvbJHN2UlLq8mO/XIBLO6c8MP/iMDjUz7cOJ&#10;TBSdgvzm7patPBRcgQ2/h72CIl+CrCv5v0H9DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ADD5QvDeAQAABgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAB7yozDcAAAACQEAAA8AAAAAAAAAAAAAAAAAOAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="3391FD40" id="Connecteur droit avec flèche 4" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:114.75pt;margin-top:11.6pt;width:0;height:18pt;z-index:251810816;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbohOntwEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi+N3ZyWCyCOHvItr0U&#10;7aKPD9DKlC1AL1BsbP99KTlxinZRoEUvtB6c4XBEHx4mZ8UZMJng22q7aSoBXoXO+L6tvn199+a+&#10;Eomk76QNHtpqhlQ9HF+/OoxxD7swBNsBCibxaT/GthqI4r6ukxrAybQJETxf6oBOEm+xrzuUI7M7&#10;W++a5q4eA3YRg4KU+PRxuayOhV9rUPRJ6wQkbFuxNioRS3zOsT4e5L5HGQejLjLkP6hw0nguulI9&#10;SpLiO5rfqJxRGFLQtFHB1UFro6D0wN1sm1+6+TLICKUXNifF1ab0/2jVx/PJPyHbMMa0T/EJcxeT&#10;Rpe/rE9Mxax5NQsmEmo5VHy6293fNcXH+oaLmOg9BCfyoq0SoTT9QKfgPb9IwG3xSp4/JOLKDLwC&#10;clHrcyRp7FvfCZojjw2hkb63kN+L03NKfRNcVjRbWOCfQQvTscSlTJklOFkUZ8lTIJUCT9uVibMz&#10;TBtrV2BT9P0ReMnPUChz9jfgFVEqB08r2Bkf8KXqNF0l6yX/6sDSd7bgOXRzecpiDQ9M8eoy3Hki&#10;f94X+O0XPP4AAAD//wMAUEsDBBQABgAIAAAAIQBIKHbH3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9NT8MwDIbvSPyHyEjcWLqgIdo1nRASO4LYOMAta7y0WuNUTdYWfj1GHODmj0evH5eb2Xdi&#10;xCG2gTQsFxkIpDrYlpyGt/3TzT2ImAxZ0wVCDZ8YYVNdXpSmsGGiVxx3yQkOoVgYDU1KfSFlrBv0&#10;Ji5Cj8S7Yxi8SdwOTtrBTBzuO6my7E560xJfaEyPjw3Wp93Za3hx76NXtG3lMf/42rpne2qmpPX1&#10;1fywBpFwTn8w/OizOlTsdAhnslF0GpTKV4xycatAMPA7OGhY5QpkVcr/H1TfAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhANuiE6e3AQAAygMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAEgodsfcAAAACQEAAA8AAAAAAAAAAAAAAAAAEQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
                       <v:stroke endarrow="block" joinstyle="miter"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="600F9902" w14:textId="0F09C179" w:rsidR="00AA59E8" w:rsidRDefault="0098248E" w:rsidP="00AA59E8">
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79512932" wp14:editId="39A6537B">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251799552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67EB165F" wp14:editId="6966ECEC">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>1466215</wp:posOffset>
+                        <wp:posOffset>2738755</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>160654</wp:posOffset>
+                        <wp:posOffset>155575</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="2314575" cy="9525"/>
+                      <wp:extent cx="2924175" cy="523875"/>
                       <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="100450" name="Connecteur droit 100450"/>
+                      <wp:docPr id="51" name="Rectangle 51"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2924175" cy="523875"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="58EDF208" w14:textId="77777777" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00AA59E8">
+                                  <w:pPr>
+                                    <w:spacing w:after="0"/>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t>Recueil de données avant poursuite de la prise en charge</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="67EB165F" id="Rectangle 51" o:spid="_x0000_s1050" style="position:absolute;margin-left:215.65pt;margin-top:12.25pt;width:230.25pt;height:41.25pt;z-index:251799552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjZxQfVQIAAP8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1n6VcQpwhadBhQ&#10;tMHaoWdFlhJjsqhRSuzs14+SHafrchp2kSmRjxSp9zy7aWvDdgp9Bbbg+dmIM2UllJVdF/z7y/2n&#10;K858ELYUBqwq+F55fjP/+GHWuKkawwZMqZBREuunjSv4JgQ3zTIvN6oW/gycsuTUgLUItMV1VqJo&#10;KHttsvFodJE1gKVDkMp7Or3rnHye8mutZHjS2qvATMHpbiGtmNZVXLP5TEzXKNymkv01xD/cohaV&#10;paJDqjsRBNti9VequpIIHnQ4k1BnoHUlVeqBuslH77p53ginUi80HO+GMfn/l1Y+7p7dEmkMjfNT&#10;T2bsotVYxy/dj7VpWPthWKoNTNLh+Ho8yS/POZPkOx9/viKb0mRHtEMfviioWTQKjvQYaUZi9+BD&#10;F3oIIdyxfrLC3qh4BWO/Kc2qMlZM6EQNdWuQ7QQ9qpBS2XDRl07REaYrYwZgfgpoQt6D+tgIU4ky&#10;A3B0CvhnxQGRqoINA7iuLOCpBOWPoXIXf+i+6zm2H9pVS02TolJoPFpBuV8iQ+g47J28r2iuD8KH&#10;pUAiLdGbhBieaNEGmoJDb3G2Afx16jzGE5fIy1lDIii4/7kVqDgzXy2x7DqfTKJq0mZyfjmmDb71&#10;rN567La+BXqSnCTvZDJjfDAHUyPUr6TXRaxKLmEl1S64DHjY3IZOnKR4qRaLFEZKcSI82GcnY/I4&#10;6Mibl/ZVoOvJFYiWj3AQjJi+41gXG5EWFtsAukoEPM61fwJSWaJw/0eIMn67T1HH/9b8NwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAJalUn7fAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI&#10;/IM1SOyonaaUNo1TFVBhC+XRrRsPSUQ8jmKnDX/PsKLL0Rzde26+Hl0rjtiHxpOGZKJAIJXeNlRp&#10;eH/b3ixAhGjImtYTavjBAOvi8iI3mfUnesXjLlaCQyhkRkMdY5dJGcoanQkT3yHx78v3zkQ++0ra&#10;3pw43LVyqtRcOtMQN9Smw4cay+/d4DQM5dP9vuo2L4/blJ6lT5bu49NqfX01blYgIo7xH4Y/fVaH&#10;gp0OfiAbRKthliYpoxqms1sQDCyWCW85MKnuFMgil+cTil8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAI2cUH1UCAAD/BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAlqVSft8AAAAKAQAADwAAAAAAAAAAAAAAAACvBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="58EDF208" w14:textId="77777777" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00AA59E8">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Recueil de données avant poursuite de la prise en charge</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00A83B3B">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251812864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FEB4C0C" wp14:editId="499E0FEF">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>5514975</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>24130</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="0" cy="152400"/>
+                      <wp:effectExtent l="76200" t="0" r="57150" b="57150"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="7" name="Connecteur droit avec flèche 7"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="2314575" cy="9525"/>
+                                <a:ext cx="0" cy="152400"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:tailEnd type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="6BD0F3A9" id="Connecteur droit avec flèche 7" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:434.25pt;margin-top:1.9pt;width:0;height:12pt;z-index:251812864;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjBXOXtwEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTJIRIBRNZg+zwAXB&#10;CtgP8DrtxJJfsptJ8ve0nZkMAoQE4tLxo6u6utw53M3WsDPEpL3reLOrOQMnfa/d0PHHr+9evOEs&#10;oXC9MN5BxxdI/O74/NlhCi3s/ehND5ERiUvtFDo+Ioa2qpIcwYq08wEcXSofrUDaxqHqo5iI3Zpq&#10;X9evq8nHPkQvISU6vV8v+bHwKwUSPymVAJnpOGnDEmOJTzlWx4NohyjCqOVFhvgHFVZoR0U3qnuB&#10;gn2L+hcqq2X0ySvcSW8rr5SWUHqgbpr6p26+jCJA6YXMSWGzKf0/WvnxfHIPkWyYQmpTeIi5i1lF&#10;m7+kj83FrGUzC2Zkcj2UdNq82r+si4/VDRdiwvfgLcuLjieMQg8jnrxz9CI+NsUrcf6QkCoT8ArI&#10;RY3LEYU2b13PcAk0Nhi1cIOB/F6UnlOqm+CywsXACv8MiumeJK5lyizByUR2FjQFQkpw2GxMlJ1h&#10;ShuzAeui74/AS36GQpmzvwFviFLZO9zAVjsff1cd56tkteZfHVj7zhY8+X4pT1msoYEpXl2GO0/k&#10;j/sCv/2Cx+8AAAD//wMAUEsDBBQABgAIAAAAIQAVKrzc2wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUjcqEMQJU2zqRASPYIoHODmxq4dNV5HsZsEvp5FHOA4mtHMm2oz+06M&#10;ZohtIITrRQbCUBN0Sxbh7fXxqgARkyKtukAG4dNE2NTnZ5UqdZjoxYy7ZAWXUCwVgkupL6WMjTNe&#10;xUXoDbF3CINXieVgpR7UxOW+k3mWLaVXLfGCU715cKY57k4e4dm+jz6nbSsPq4+vrX3SRzclxMuL&#10;+X4NIpk5/YXhB5/RoWamfTiRjqJDKJbFLUcRbvgB+796j5DfFSDrSv4/UH8DAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAowVzl7cBAADKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAFSq83NsAAAAIAQAADwAAAAAAAAAAAAAAAAARBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                      <v:stroke endarrow="block" joinstyle="miter"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CEA5C2F" w14:textId="207A4DDC" w:rsidR="00AA59E8" w:rsidRDefault="00A83B3B" w:rsidP="00AA59E8">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251798528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EF85978" wp14:editId="019E0898">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>206375</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>24765</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2390775" cy="523875"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="2" name="Rectangle 2"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2390775" cy="523875"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="1323DC91" w14:textId="77777777" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00AA59E8">
+                                  <w:pPr>
+                                    <w:spacing w:after="0"/>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t>Consultation du dossier ou du VSM et poursuite de la prise en charge</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="0EF85978" id="Rectangle 2" o:spid="_x0000_s1051" style="position:absolute;margin-left:16.25pt;margin-top:1.95pt;width:188.25pt;height:41.25pt;z-index:251798528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWsIuGVwIAAP8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kH2mDOkXQosOA&#10;oA2aDj0rstQYk0WNUmJnv36U7DhZl9Owi0yJfKRIvefbu6YybKvQl2BzPjwbcKashKK07zn//vr4&#10;5ZozH4QthAGrcr5Tnt9NP3+6rd1EjWANplDIKIn1k9rlfB2Cm2SZl2tVCX8GTllyasBKBNrie1ag&#10;qCl7ZbLRYHCV1YCFQ5DKezp9aJ18mvJrrWR41tqrwEzO6W4hrZjWVVyz6a2YvKNw61J21xD/cItK&#10;lJaK9qkeRBBsg+VfqapSInjQ4UxClYHWpVSpB+pmOPjQzXItnEq90HC868fk/19a+bRdugXSGGrn&#10;J57M2EWjsYpfuh9r0rB2/bBUE5ikw9H5zWA8vuRMku9ydH5NNqXJDmiHPnxVULFo5BzpMdKMxHbu&#10;Qxu6DyHcoX6yws6oeAVjX5RmZRErJnSihro3yLaCHlVIqWy46kqn6AjTpTE9cHgKaMKwA3WxEaYS&#10;ZXrg4BTwz4o9IlUFG3pwVVrAUwmKH33lNn7ffdtzbD80q4aaJkWN4iXj0QqK3QIZQsth7+RjSXOd&#10;Cx8WAom0RG8SYnimRRuocw6dxdka8Nep8xhPXCIvZzWJIOf+50ag4sx8s8Sym+HFRVRN2lxcjke0&#10;wWPP6thjN9U90JMMSfJOJjPGB7M3NUL1RnqdxarkElZS7ZzLgPvNfWjFSYqXajZLYaQUJ8LcLp2M&#10;yeOgI29emzeBriNXIFo+wV4wYvKBY21sRFqYbQLoMhHwMNfuCUhlicLdHyHK+Hifog7/relvAAAA&#10;//8DAFBLAwQUAAYACAAAACEAHpuY4twAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE&#10;70i8g7VI3KjTH6omxKkKqHCFAu11Gy9JRLyOYqcNb89ygtNoNaOZb/P16Fp1oj40ng1MJwko4tLb&#10;hisD72/bmxWoEJEttp7JwDcFWBeXFzlm1p/5lU67WCkp4ZChgTrGLtM6lDU5DBPfEYv36XuHUc6+&#10;0rbHs5S7Vs+SZKkdNiwLNXb0UFP5tRucgaF8uj9U3eblcTvnZ+2nqfvYW2Our8bNHahIY/wLwy++&#10;oEMhTEc/sA2qNTCf3UpSNAUl9iJJ5bWjgdVyAbrI9X/+4gcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAWsIuGVwIAAP8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAem5ji3AAAAAcBAAAPAAAAAAAAAAAAAAAAALEEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1323DC91" w14:textId="77777777" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00AA59E8">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Consultation du dossier ou du VSM et poursuite de la prise en charge</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F62C01F" w14:textId="75E4A14F" w:rsidR="00AA59E8" w:rsidRDefault="00AA59E8" w:rsidP="00AA59E8"/>
+          <w:p w14:paraId="3A715B6D" w14:textId="1EDC13D6" w:rsidR="00AA59E8" w:rsidRDefault="00AA59E8" w:rsidP="00AA59E8"/>
+          <w:p w14:paraId="3048261E" w14:textId="78E680EB" w:rsidR="00AA59E8" w:rsidRDefault="0098248E" w:rsidP="00AA59E8">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251948032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="315C22CE" wp14:editId="70A1435C">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2527300</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>1170305</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="51435" cy="196850"/>
+                      <wp:effectExtent l="19050" t="0" r="62865" b="50800"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="488" name="Connecteur droit avec flèche 488"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="51435" cy="196850"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:tailEnd type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="663F3F12" id="Connecteur droit avec flèche 488" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:199pt;margin-top:92.15pt;width:4.05pt;height:15.5pt;z-index:251948032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCN1GNKvgEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yQLXS1R033oAi8I&#10;Vlw+wOuME0u+yR6a5O8Zu22KACGBeJn4MmfmzPHJ7n62hh0hJu1dx5tNzRk46Xvtho5//fL2xR1n&#10;CYXrhfEOOr5A4vf75892U2jhxo/e9BAZFXGpnULHR8TQVlWSI1iRNj6Ao0vloxVI2zhUfRQTVbem&#10;uqnr22rysQ/RS0iJTh9Ol3xf6isFEj8qlQCZ6ThxwxJjiU85VvudaIcowqjlmYb4BxZWaEdN11IP&#10;AgX7FvUvpayW0SevcCO9rbxSWkKZgaZp6p+m+TyKAGUWEieFVab0/8rKD8eDe4wkwxRSm8JjzFPM&#10;Ktr8JX5sLmItq1gwI5N0uG1evdxyJummeX17ty1aVldsiAnfgbcsLzqeMAo9jHjwztGr+NgUvcTx&#10;fULqTsALIDc2LkcU2rxxPcMlkHUwauEGA/nNKD2nVFfSZYWLgRP8Eyime6J5alP8BAcT2VGQE4SU&#10;4LBZK1F2hiltzAqsC78/As/5GQrFa38DXhGls3e4gq12Pv6uO84XyuqUf1HgNHeW4Mn3S3nOIg2Z&#10;pmh1Nnh25Y/7Ar/+hvvvAAAA//8DAFBLAwQUAAYACAAAACEATYzc6eAAAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7WVuFHnp1RpGqdCSPQIonCAmxtv7ajxOordJPD0mBM9jmY0&#10;8021m23HRhx860hAukyAITVOtaQFfLw/3xfAfJCkZOcIBXyjh119e1PJUrmJ3nA8BM1iCflSCjAh&#10;9CXnvjFopV+6Hil6JzdYGaIcNFeDnGK57XiWJGtuZUtxwcgenww258PFCnjVn6PNaN/y0+brZ69f&#10;1NlMQYi7xfy4BRZwDv9h+MOP6FBHpqO7kPKsE5BvivglRKNY5cBiYpWsU2BHAVn6kAOvK379of4F&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjdRjSr4BAADOAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATYzc6eAAAAALAQAADwAAAAAAAAAAAAAA&#10;AAAYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACUFAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                      <v:stroke endarrow="block" joinstyle="miter"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00756F12">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251811840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38D976A5" wp14:editId="40407BCA">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>4018280</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>25400</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="101600" cy="213360"/>
+                      <wp:effectExtent l="38100" t="0" r="31750" b="53340"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="5" name="Connecteur droit avec flèche 5"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm flipH="1">
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="101600" cy="213360"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:tailEnd type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="3F67C4E0" id="Connecteur droit avec flèche 5" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:316.4pt;margin-top:2pt;width:8pt;height:16.8pt;flip:x;z-index:251811840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXsidvxAEAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yRdqUJR033ocnlA&#10;sAL2A7zOOLHkm+yhSf+esdNmESAhVvsycuw5Z86cmexvZ2vYCWLS3nW82dScgZO+127o+MP392/e&#10;cpZQuF4Y76DjZ0j89vD61X4KLWz96E0PkRGJS+0UOj4ihraqkhzBirTxARw9Kh+tQPqMQ9VHMRG7&#10;NdW2rnfV5GMfopeQEt3eLY/8UPiVAolflEqAzHSctGGJscTHHKvDXrRDFGHU8iJDPEOFFdpR0ZXq&#10;TqBgP6L+g8pqGX3yCjfS28orpSWUHqibpv6tm2+jCFB6IXNSWG1KL0crP5+O7j6SDVNIbQr3MXcx&#10;q2iZMjp8pJmWvkgpm4tt59U2mJFJumzqZleTuZKets3Nza7YWi00mS7EhB/AW5YPHU8YhR5GPHrn&#10;aEA+LiXE6VNCEkLAKyCDjcsRhTbvXM/wHGiLMGrhBgN5fJSeU6on/eWEZwML/Csopvuss3RSVguO&#10;JrKToKUQUoLDZmWi7AxT2pgVWP8beMnPUChr9z/gFVEqe4cr2Grn49+q43yVrJb8qwNL39mCR9+f&#10;y2SLNbQ/xavLrucF/fW7wJ/+yMNPAAAA//8DAFBLAwQUAAYACAAAACEAX+8zq98AAAAIAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPy07DMBBF95X4B2uQ2LUObRXSNE7Fo1nQBRIFIZZOPE0C8TiK3Tb8&#10;fYcVLK/u6My52Wa0nTjh4FtHCm5nEQikypmWagXvb8U0AeGDJqM7R6jgBz1s8qtJplPjzvSKp32o&#10;BUPIp1pBE0KfSumrBq32M9cjcXdwg9WB41BLM+gzw20n51EUS6tb4g+N7vGxwep7f7RMeS4eVtuv&#10;l89k97SzH2Vh6+3KKnVzPd6vQQQcw98x/OqzOuTsVLojGS86BfFizupBwZIncR8vE86lgsVdDDLP&#10;5P8B+QUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCXsidvxAEAANkDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBf7zOr3wAAAAgBAAAPAAAAAAAA&#10;AAAAAAAAAB4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                      <v:stroke endarrow="block" joinstyle="miter"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Grilledutableau"/>
+              <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="9121"/>
+              <w:tblOverlap w:val="never"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="8642"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0098248E" w14:paraId="57B2BD44" w14:textId="77777777" w:rsidTr="0098248E">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8642" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="07A17283" w14:textId="77777777" w:rsidR="0098248E" w:rsidRDefault="0098248E" w:rsidP="0098248E">
+                  <w:r>
+                    <w:t>Quelles maladies ou interventions chirurgicales avez-vous ou avez-vous eues ?</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="0098248E" w14:paraId="345130D9" w14:textId="77777777" w:rsidTr="0098248E">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8642" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="7F13C3F3" w14:textId="64E77879" w:rsidR="0098248E" w:rsidRDefault="0098248E" w:rsidP="0098248E">
+                  <w:r>
+                    <w:t>Avez-vous des allergies ou des intolérances médicamenteuses ? si oui, lesquelles ?</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="0098248E" w14:paraId="07B0D198" w14:textId="77777777" w:rsidTr="0098248E">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8642" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="29CBBA24" w14:textId="4528683B" w:rsidR="0098248E" w:rsidRDefault="0098248E" w:rsidP="0098248E">
+                  <w:r>
+                    <w:t>Des traitements médicamenteux sont-ils prescrits actuellement ? Si oui lesquels ? Pouvez-vous me présenter votre ou vos dernières ordonnances ?</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="0098248E" w14:paraId="40B4CD67" w14:textId="77777777" w:rsidTr="0098248E">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8642" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="256577E2" w14:textId="2318365A" w:rsidR="0098248E" w:rsidRDefault="0098248E" w:rsidP="0098248E">
+                  <w:r>
+                    <w:t>Un événement marquant de santé vous a t’il affecté depuis un an ?</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="0098248E" w14:paraId="6244FDDF" w14:textId="77777777" w:rsidTr="0098248E">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8642" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="7338BA03" w14:textId="1F3656F0" w:rsidR="0098248E" w:rsidRDefault="0098248E" w:rsidP="0098248E">
+                  <w:r>
+                    <w:t>Souhaitez-vous signaler un autre point concernant votre santé ?</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="53E40A90" w14:textId="443D25F8" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00AA59E8"/>
+          <w:p w14:paraId="2877DF68" w14:textId="27336F39" w:rsidR="00B73C03" w:rsidRDefault="0098248E" w:rsidP="00AA59E8">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251809792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5103D573" wp14:editId="01CB01E4">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1225550</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>111125</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2743200" cy="400050"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="3" name="Rectangle 3"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2743200" cy="400050"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="056759A9" w14:textId="4D1866A9" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00A83B3B">
+                                  <w:pPr>
+                                    <w:spacing w:after="0"/>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t>Poursuite de la prise en charge</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="5103D573" id="Rectangle 3" o:spid="_x0000_s1052" style="position:absolute;margin-left:96.5pt;margin-top:8.75pt;width:3in;height:31.5pt;z-index:251809792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbQ0rTVwIAAP8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0haCmwVKapATJMQ&#10;VJSJZ9exaTTH553dJt1fv7OTph3r07QXx+e7735/ub5pa8O2Cn0FtuCjs5wzZSWUlX0r+PeX+0+f&#10;OfNB2FIYsKrgO+X5zezjh+vGTdUY1mBKhYycWD9tXMHXIbhplnm5VrXwZ+CUJaUGrEUgEd+yEkVD&#10;3muTjfP8MmsAS4cglff0etcp+Sz511rJ8KS1V4GZglNuIZ2YzlU8s9m1mL6hcOtK9mmIf8iiFpWl&#10;oIOrOxEE22D1l6u6kggedDiTUGegdSVVqoGqGeXvqlmuhVOpFmqOd0Ob/P9zKx+3S7dAakPj/NTT&#10;NVbRaqzjl/JjbWrWbmiWagOT9Di+mpzTBDiTpJvkeX6Rupkd0A59+KqgZvFScKRhpB6J7YMPFJFM&#10;9yYkHOKnW9gZFVMw9llpVpUxYkKn1VC3BtlW0FCFlMqGyzhI8pesI0xXxgzA0SmgCaMe1NtGmEor&#10;MwDzU8A/Iw6IFBVsGMB1ZQFPOSh/DJE7+331Xc2x/NCuWiqaGHUek4xPKyh3C2QI3Q57J+8r6uuD&#10;8GEhkJaWRkFEDE90aANNwaG/cbYG/HXqPdrTLpGWs4ZIUHD/cyNQcWa+WdqyL6PJJLImCZOLqzEJ&#10;eKxZHWvspr4FGsmIKO9kukb7YPZXjVC/El/nMSqphJUUu+Ay4F64DR05ifFSzefJjJjiRHiwSyej&#10;89jouDcv7atA1y9XoLV8hD1hxPTdjnW2EWlhvgmgq7SAh772IyCWpT3q/wiRxsdysjr8t2a/AQAA&#10;//8DAFBLAwQUAAYACAAAACEANmw47t0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF&#10;70j8h8hI3Fi6TR1baToN0OAKA7ar15i2onGqJt3Kv8ec4OZnPz1/L1+PrlUn6kPj2cB0koAiLr1t&#10;uDLw/ra9WYIKEdli65kMfFOAdXF5kWNm/Zlf6bSLlZIQDhkaqGPsMq1DWZPDMPEdsdw+fe8wiuwr&#10;bXs8S7hr9SxJFtphw/Khxo4eaiq/doMzMJRP94eq27w8buf8rP105T721pjrq3FzByrSGP/M8Isv&#10;6FAI09EPbINqRa/m0iXKcJuCEsNilsriaGCZpKCLXP9vUPwAAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAW0NK01cCAAD/BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEANmw47t0AAAAJAQAADwAAAAAAAAAAAAAAAACxBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="056759A9" w14:textId="4D1866A9" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00A83B3B">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Poursuite de la prise en charge</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="515B4A76" w14:textId="2DFA3B37" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00AA59E8"/>
+          <w:p w14:paraId="292E22C7" w14:textId="0E6CD7FC" w:rsidR="00AA59E8" w:rsidRDefault="00AA59E8" w:rsidP="0045287E"/>
+          <w:p w14:paraId="2885C0D8" w14:textId="347115DB" w:rsidR="00AA59E8" w:rsidRPr="00453783" w:rsidRDefault="00AA59E8" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F898CAA" w14:textId="5CAB90C4" w:rsidR="00AA59E8" w:rsidRPr="00B73C03" w:rsidRDefault="00693A8A" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B73C03">
+              <w:rPr>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volet de synthèse médicale : </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidR="00B73C03" w:rsidRPr="00643D08">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                </w:rPr>
+                <w:t>https://www.has-sante.fr/jcms/c_2608066/fr/volet-de-synthese-medicale-vsm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="791B5D07" w14:textId="6624A561" w:rsidR="00B73C03" w:rsidRPr="0098248E" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Annexe 2 :  Fiche d’information et de recueil du consentement du patient </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(exemple donné à titre indicatif</w:t>
+            </w:r>
+            <w:r w:rsidR="0098248E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à adapter à votre protocole</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29CCD4EC" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03"/>
+          <w:p w14:paraId="3211337B" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="002D070D" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r w:rsidRPr="002D070D">
+              <w:t>Madame, Monsieur,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58F0D60A" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="003D24A1" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A502E1A" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="002D070D" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r>
+              <w:t>Dans le cadre de l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D070D">
+              <w:t xml:space="preserve">’équipe constituée </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">autour de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D070D">
+              <w:t>votre médecin</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, il vous est</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D070D">
+              <w:t xml:space="preserve"> propos</w:t>
+            </w:r>
+            <w:r>
+              <w:t>é</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D070D">
+              <w:t xml:space="preserve"> d’être pris en charge </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">par un [profession du délégué] * spécifiquement formé </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D070D">
+              <w:t>dans le cadre d’un protocole</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> de coopération « [intitulé du protocole]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D070D">
+              <w:t>. Ce</w:t>
+            </w:r>
+            <w:r>
+              <w:t>tte prise en charge a pour but d’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D070D">
+              <w:t xml:space="preserve">assurer une réponse </w:t>
+            </w:r>
+            <w:r>
+              <w:t>adaptée à vos besoins de santé…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61056792" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="004D1CBD" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27633ADC" w14:textId="0A64B50C" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0039535F">
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans"/>
+              </w:rPr>
+              <w:t>Ce protocole de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> coopération</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0039535F">
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a été spécifiquement autorisé </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans"/>
+              </w:rPr>
+              <w:t xml:space="preserve">par le directeur général de l’établissement / inscrit au projet de santé de la MSP / CDS / CPTS et il a été déclaré auprès du Directeur Général de l’Agence Régionale de Santé. Son détail </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0039535F">
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans"/>
+              </w:rPr>
+              <w:t>peut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vous être remis sur simple demande. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24D5D633" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A8738EC" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="004D1CBD" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Dans le cadre de c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D070D">
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:t>tte prise en charge le [profession du délégué] pourra réaliser en lien avec le médecin les actes et activités suivants :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="709F79C4" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r w:rsidRPr="002D070D">
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="310F51B6" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33BE702F" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="00EA7E52" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BE29657" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03"/>
+          <w:p w14:paraId="2EAE4439" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="002D070D" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r>
+              <w:t xml:space="preserve">Il contactera le médecin chaque fois que nécessaire </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D070D">
+              <w:t>pour décider de la conduite à tenir</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. Celui-ci</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D070D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">le conseillera et </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D070D">
+              <w:t>interv</w:t>
+            </w:r>
+            <w:r>
+              <w:t>iendra</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D070D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>auprès de vous s’il le juge nécessaire</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D070D">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E7C1685" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="004D1CBD" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2978E806" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r>
+              <w:t>En signant ce document ou en en approuvant ses termes vous donnez v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D070D">
+              <w:t>otre consentement</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> pour être pris en charge dans l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D070D">
+              <w:t>e cadre</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> du protocole. Ce consentement</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D070D">
+              <w:t xml:space="preserve"> sera consigné dans votre dossier</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> médical. Il</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D070D">
+              <w:t xml:space="preserve"> vous sera bien entendu possible de revenir à tout moment sur </w:t>
+            </w:r>
+            <w:r>
+              <w:t>ce consentement. Si vous refusez, cela</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D070D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">ne modifiera pas vos relations avec votre médecin. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E6A03D3" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="004D1CBD" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="642180BB" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r w:rsidRPr="002D070D">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251824128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46B67BEF" wp14:editId="02713665">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1286510</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>55880</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="101600" cy="84455"/>
+                      <wp:effectExtent l="0" t="0" r="12700" b="10795"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="24" name="Rectangle 24"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="101600" cy="84455"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="6729A1D6" id="Rectangle 24" o:spid="_x0000_s1026" style="position:absolute;margin-left:101.3pt;margin-top:4.4pt;width:8pt;height:6.65pt;z-index:251824128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxFxnAWgIAABEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X21HSddFdaqoVadJ&#10;VVs1nfpMMMSWMMcOEif79Tuw41RttYdpfsDA3X13fHzH5dW+NWyn0DdgS16c5ZwpK6Fq7KbkP59v&#10;v1xw5oOwlTBgVckPyvOrxedPl52bqwnUYCqFjECsn3eu5HUIbp5lXtaqFf4MnLJk1ICtCLTETVah&#10;6Ai9Ndkkz8+zDrByCFJ5T7s3vZEvEr7WSoYHrb0KzJScagtpxDSu45gtLsV8g8LVjRzKEP9QRSsa&#10;S0lHqBsRBNti8w6qbSSCBx3OJLQZaN1Ilc5ApynyN6dZ1cKpdBYix7uRJv//YOX9buUekWjonJ97&#10;msZT7DW28U/1sX0i6zCSpfaBSdos8uI8J0olmS6m09kscpmdYh368F1By+Kk5EhXkRgSuzsfetej&#10;C8WdsqdZOBgVCzD2SWnWVJRvkqKTMNS1QbYTdKVCSmVD0ZtqUal+e5bTN9QzRqTqEmBE1o0xI/YA&#10;EEX3HruvdfCPoSrpagzO/1ZYHzxGpMxgwxjcNhbwIwBDpxoy9/5HknpqIktrqA6PyBB6VXsnbxvi&#10;+k748CiQZEy3Q60ZHmjQBrqSwzDjrAb8/dF+9Cd1kZWzjtqi5P7XVqDizPywpLtvxXQa+ygtprOv&#10;E1rga8v6tcVu22ugayroEXAyTaN/MMepRmhfqIOXMSuZhJWUu+Qy4HFxHfp2pTdAquUyuVHvOBHu&#10;7MrJCB5ZjVp63r8IdIPgAgn1Ho4tJOZvdNf7xkgLy20A3SRRnngd+Ka+S8IZ3ojY2K/Xyev0ki3+&#10;AAAA//8DAFBLAwQUAAYACAAAACEAUSlz/dkAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07D&#10;MBC8I/EP1lbiRp34UKI0TlVV4oLEoYUPcOMlDo3XUew0yd+znOA2oxnNozosvhd3HGMXSEO+zUAg&#10;NcF21Gr4/Hh9LkDEZMiaPhBqWDHCoX58qExpw0xnvF9SKziEYmk0uJSGUsrYOPQmbsOAxNpXGL1J&#10;TMdW2tHMHO57qbJsJ73piBucGfDksLldJs8lBs9r/jKfbu9ueeuwX79xWrV+2izHPYiES/ozw+98&#10;ng41b7qGiWwUvQaVqR1bNRT8gHWVF8yvDFQOsq7k/wP1DwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDxFxnAWgIAABEFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBRKXP92QAAAAgBAAAPAAAAAAAAAAAAAAAAALQEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" fillcolor="#4472c4 [3204]" strokecolor="#1f3763 [1604]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="002D070D">
+              <w:t xml:space="preserve">Accord du patient :           oui     </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">                                   Signature du patient ou de son représentant légal :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74545FEB" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="004D1CBD" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63F0C057" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="002D070D" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r>
+              <w:t>- Nom de la p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D070D">
+              <w:t>ersonne qui a in</w:t>
+            </w:r>
+            <w:r>
+              <w:t>formé le patient et recueilli son</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D070D">
+              <w:t xml:space="preserve"> consentement :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="260FC11E" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="002D070D" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r w:rsidRPr="002D070D">
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Q</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D070D">
+              <w:t>ualité :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45706ADF" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="002D070D" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r>
+              <w:t>- S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D070D">
+              <w:t>ignature :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04C0D817" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="001C7F13" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="752E8D1F" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r w:rsidRPr="002D070D">
+              <w:t>Pour tout complément d’information, coordonnées du médecin :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15E8C2E5" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03"/>
+          <w:p w14:paraId="6BBFE551" w14:textId="629AF6ED" w:rsidR="008E40B2" w:rsidRPr="00756F12" w:rsidRDefault="00B73C03" w:rsidP="0045287E">
+            <w:r>
+              <w:t>*infirmier / pharmacien / masseur-kinésithérapeute / sage-femme / orthoptiste/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F0C380C" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="781AB1CB" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C10B8E1" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="752BECC6" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C71791A" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D255B02" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C19FA07" w14:textId="0C9E2D09" w:rsidR="00AA59E8" w:rsidRPr="0072238F" w:rsidRDefault="00AA59E8" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="05DB5B67" w14:textId="2FF8EE35" w:rsidR="00F4775D" w:rsidRDefault="00F4775D" w:rsidP="00F4775D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FB09DEE" w14:textId="77777777" w:rsidR="00F4775D" w:rsidRDefault="00F4775D" w:rsidP="00F4775D"/>
+    <w:p w14:paraId="7C984AAA" w14:textId="77777777" w:rsidR="00C45582" w:rsidRDefault="00C45582" w:rsidP="00C45582">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CD06396" w14:textId="77777777" w:rsidR="00051407" w:rsidRDefault="00051407" w:rsidP="008E40B2">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00051407" w:rsidSect="002E2969">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1981" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9062"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EC4955" w14:paraId="6035BCD5" w14:textId="77777777" w:rsidTr="00BD59FC">
+        <w:trPr>
+          <w:trHeight w:val="2267"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9062" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DB86202" w14:textId="0AAEF1CC" w:rsidR="00EC4955" w:rsidRPr="0098248E" w:rsidRDefault="00051407" w:rsidP="008E40B2">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="7" w:name="_Hlk218696887"/>
+            <w:commentRangeStart w:id="8"/>
+            <w:r w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Ann</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC4955" w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">exe </w:t>
+            </w:r>
+            <w:r w:rsidR="00B73C03" w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC4955" w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>. Arbre</w:t>
+            </w:r>
+            <w:r w:rsidR="00B31D17" w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC4955" w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> décisionnel</w:t>
+            </w:r>
+            <w:r w:rsidR="00B31D17" w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC4955" w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> des délégations</w:t>
+            </w:r>
+            <w:r w:rsidR="00933268" w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0071451D" w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(Faire</w:t>
+            </w:r>
+            <w:r w:rsidR="00933268" w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> autant d’arbre</w:t>
+            </w:r>
+            <w:r w:rsidR="00F45E12" w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00933268" w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> décisionnel</w:t>
+            </w:r>
+            <w:r w:rsidR="00F45E12" w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00933268" w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> que d’acte</w:t>
+            </w:r>
+            <w:r w:rsidR="00F45E12" w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00933268" w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dérogatoire</w:t>
+            </w:r>
+            <w:r w:rsidR="00F45E12" w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00933268" w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="8"/>
+            <w:r w:rsidR="00CD29D7">
+              <w:rPr>
+                <w:rStyle w:val="Marquedecommentaire"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:commentReference w:id="8"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="278103E2" w14:textId="21933D42" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="00BB14AD">
+            <w:r w:rsidRPr="0001671E">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Méthode</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B08FC">
+              <w:t>suivre « pas à pas » l’algor</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">ithme suivant pour prendre en charge le patient, repérer les </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B08FC">
+              <w:t xml:space="preserve">critères </w:t>
+            </w:r>
+            <w:r>
+              <w:t>justifia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B08FC">
+              <w:t xml:space="preserve">nt de </w:t>
+            </w:r>
+            <w:r>
+              <w:t>prendre l’avis du déléguant ou de le réorienter vers le déléguant. En l’absence de ces critères, prendre en charge le patient aux différentes étapes prévues jusqu’à la finalisation de la prise en charge prévue par le protocole</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B08FC">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67B9050F" w14:textId="77777777" w:rsidR="00933268" w:rsidRDefault="00933268" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44DEC7B0" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CD2D933" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="626EC760" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B24DA49" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DC2E17F" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38FD0BAA" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C067692" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44A61BDA" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C47B111" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AC0469E" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EBFBCBA" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07A0C241" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33DC8718" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="209C76D9" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D6CF116" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="713176AE" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32004DAC" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EFD1919" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AD30C7D" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19047883" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C4FADCC" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29131321" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12373532" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EB0276C" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BC1D6FF" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="720FA67F" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28492CE1" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EA5E265" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="034A7FE2" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="391C973A" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="408EEBC4" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44D60396" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BF48C96" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C318BAD" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E864EEA" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55B74068" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02E38625" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60BEAC37" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21BCF34A" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49C98B0D" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="134B521B" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DF4F304" w14:textId="77777777" w:rsidR="00756F12" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FCB9D50" w14:textId="4E8CFFDC" w:rsidR="00933268" w:rsidRDefault="00933268" w:rsidP="00BB14AD">
+            <w:r w:rsidRPr="00933268">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Titre de la dérogation :</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098248E">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">à remplir </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B7EB0F9" w14:textId="7241F1D7" w:rsidR="00BB14AD" w:rsidRDefault="00756F12" w:rsidP="00BB14AD">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251826176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D2DD7D6" wp14:editId="4C406A80">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="margin">
+                        <wp:posOffset>792669</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>60317</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="3981450" cy="419100"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="100714" name="Rectangle 100714"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="3981450" cy="419100"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="3311F164" w14:textId="77777777" w:rsidR="008C3DD3" w:rsidRPr="00D82763" w:rsidRDefault="008C3DD3" w:rsidP="008C3DD3">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:b/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                    </w:rPr>
+                                    <w:t>Etape de prise en charge par le délégant</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="3D2DD7D6" id="Rectangle 100714" o:spid="_x0000_s1053" style="position:absolute;margin-left:62.4pt;margin-top:4.75pt;width:313.5pt;height:33pt;z-index:251826176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCu/8jrWAIAAP8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+whhtCuooUKtOk1C&#10;LSqd+mwcu0RzfN7ZkLC/fmcTQtfxNO3F8fl+331frm/a2rCdQl+BLXg+GHKmrISysq8F//58/+mK&#10;Mx+ELYUBqwq+V57fzD5+uG7cVI1gA6ZUyCiI9dPGFXwTgptmmZcbVQs/AKcsKTVgLQKJ+JqVKBqK&#10;XptsNBxeZg1g6RCk8p5e7w5KPkvxtVYyPGrtVWCm4FRbSCemcx3PbHYtpq8o3KaSXRniH6qoRWUp&#10;aR/qTgTBtlj9FaquJIIHHQYS6gy0rqRKPVA3+fBdN6uNcCr1QsPxrh+T/39h5cNu5ZZIY2icn3q6&#10;xi5ajXX8Un2sTcPa98NSbWCSHj9PrvLxBc1Ukm6cT/JhmmZ28nbow1cFNYuXgiMtI81I7BY+UEYy&#10;PZqQcMqfbmFvVCzB2CelWVVSxlHyTtBQtwbZTtBShZTKhsu4SIqXrKObrozpHfNzjibknVNnG91U&#10;gkzvODzn+GfG3iNlBRt657qygOcClD/6zAf7Y/eHnmP7oV231DQxahyLjE9rKPdLZAgHDHsn7yua&#10;60L4sBRIoKVVEBHDIx3aQFNw6G6cbQB/nXuP9oQl0nLWEAkK7n9uBSrOzDdLKJvk43FkTRLGF19G&#10;JOBbzfqtxm7rW6CV5ER5J9M12gdzvGqE+oX4Oo9ZSSWspNwFlwGPwm04kJMYL9V8nsyIKU6EhV05&#10;GYPHQUfcPLcvAl0HrkCwfIAjYcT0HcYOttHTwnwbQFcJgKe5disgliUcdX+ESOO3crI6/bdmvwEA&#10;AP//AwBQSwMEFAAGAAgAAAAhAFxBDgbbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAM&#10;hu9I/IfISNxY2kGBlabTAI1dYXxdvca0FY1TNelW/j3eCW5+9FqvHxfLyXVqT0NoPRtIZwko4srb&#10;lmsDb6/ri1tQISJb7DyTgR8KsCxPTwrMrT/wC+23sVZSwiFHA02Mfa51qBpyGGa+J5bsyw8Oo+BQ&#10;azvgQcpdp+dJcq0dtiwXGuzpoaHqezs6A2P1dP9Z96vnx/Ulb7RPF+79wxpzfjat7kBFmuLfMhz1&#10;RR1Kcdr5kW1QnfD8StSjgUUGSvKbLBXeHYcMdFno/w+UvwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCu/8jrWAIAAP8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBcQQ4G2wAAAAgBAAAPAAAAAAAAAAAAAAAAALIEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3311F164" w14:textId="77777777" w:rsidR="008C3DD3" w:rsidRPr="00D82763" w:rsidRDefault="008C3DD3" w:rsidP="008C3DD3">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Etape de prise en charge par le délégant</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:wrap anchorx="margin"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3232DF19" w14:textId="308B7CDD" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6594C728" w14:textId="3FB29104" w:rsidR="00EC4955" w:rsidRDefault="00EC4955" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17A940F8" w14:textId="2A475C2C" w:rsidR="00EC4955" w:rsidRDefault="00756F12" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251746304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76E6600C" wp14:editId="631959E0">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2673985</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>61669</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="0" cy="234043"/>
+                      <wp:effectExtent l="76200" t="0" r="57150" b="52070"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="100098" name="Connecteur droit avec flèche 100098"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="0" cy="234043"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:tailEnd type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="710FAC1B" id="Connecteur droit avec flèche 100098" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:210.55pt;margin-top:4.85pt;width:0;height:18.45pt;z-index:251746304;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWJwWctgEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06TdFUJR033oAi8I&#10;VsB+gNcZJ5Z803hokr/HdtoUAUJitS8TX+acOXM82d9N1rATYNTetXy7qTkDJ32nXd/yx+8f3rzj&#10;LJJwnTDeQctniPzu8PrVfgwN7PzgTQfIEomLzRhaPhCFpqqiHMCKuPEBXLpUHq2gtMW+6lCMid2a&#10;alfXb6vRYxfQS4gxnd4vl/xQ+JUCSV+UikDMtDxpoxKxxKccq8NeND2KMGh5liGeocIK7VLRlepe&#10;kGA/UP9BZbVEH72ijfS28kppCaWH1M22/q2bb4MIUHpJ5sSw2hRfjlZ+Ph3dAyYbxhCbGB4wdzEp&#10;tPmb9LGpmDWvZsFETC6HMp3ubm7r25vsY3XFBYz0EbxledHySCh0P9DRO5dexOO2eCVOnyItwAsg&#10;FzUuRxLavHcdozmksSHUwvUGznVySnUVXFY0G1jgX0Ex3SWJS5kyS3A0yE4iTYGQEhxtV6aUnWFK&#10;G7MC66Lvn8BzfoZCmbP/Aa+IUtk7WsFWO49/q07TRbJa8i8OLH1nC558N5enLNakgSlvch7uPJG/&#10;7gv8+gsefgIAAP//AwBQSwMEFAAGAAgAAAAhAH+oaOrbAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyokwgFGuJUCIkeQRQOcHPjrR01XkexmwS+nkUc4LajGc2+qTeL78WE&#10;Y+wCKchXGQikNpiOrIK318erWxAxaTK6D4QKPjHCpjk/q3VlwkwvOO2SFVxCsdIKXEpDJWVsHXod&#10;V2FAYu8QRq8Ty9FKM+qZy30viywrpdcd8QenB3xw2B53J6/g2b5PvqBtJw/rj6+tfTJHNyelLi+W&#10;+zsQCZf0F4YffEaHhpn24UQmil7BdZHnHFWwvgHB/q/e81GWIJta/h/QfAMAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAWJwWctgEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQB/qGjq2wAAAAgBAAAPAAAAAAAAAAAAAAAAABAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                      <v:stroke endarrow="block" joinstyle="miter"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E44D847" w14:textId="0646A06D" w:rsidR="00EC4955" w:rsidRDefault="00756F12" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251841536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D63E898" wp14:editId="5E4297FA">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="margin">
+                        <wp:posOffset>800265</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>127132</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="3981450" cy="419100"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1602215719" name="Rectangle 1602215719"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="3981450" cy="419100"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="4B71088E" w14:textId="77777777" w:rsidR="008C3DD3" w:rsidRDefault="008C3DD3" w:rsidP="008C3DD3">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:b/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                    </w:rPr>
+                                    <w:t>Vérification des critères d’éligibilité à l’adhésion au protocole</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="4A6205AE" w14:textId="77777777" w:rsidR="008C3DD3" w:rsidRPr="00F76E38" w:rsidRDefault="008C3DD3" w:rsidP="008C3DD3">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:bCs/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00F76E38">
+                                    <w:rPr>
+                                      <w:bCs/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">( </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00F76E38">
+                                    <w:rPr>
+                                      <w:bCs/>
+                                    </w:rPr>
+                                    <w:t>cf annexe 1)</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="1D63E898" id="Rectangle 1602215719" o:spid="_x0000_s1054" style="position:absolute;margin-left:63pt;margin-top:10pt;width:313.5pt;height:33pt;z-index:251841536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4nQBmWAIAAP8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+whh0BXUUKFWnSZV&#10;LSqd+mwcu0RzfN7ZkLC/fmcTQtfxNO3F8fl+331frq7b2rCdQl+BLXg+GHKmrISysq8F//589+mS&#10;Mx+ELYUBqwq+V55fzz9+uGrcTI1gA6ZUyCiI9bPGFXwTgptlmZcbVQs/AKcsKTVgLQKJ+JqVKBqK&#10;XptsNBxeZA1g6RCk8p5ebw9KPk/xtVYyPGrtVWCm4FRbSCemcx3PbH4lZq8o3KaSXRniH6qoRWUp&#10;aR/qVgTBtlj9FaquJIIHHQYS6gy0rqRKPVA3+fBdN6uNcCr1QsPxrh+T/39h5cNu5ZZIY2icn3m6&#10;xi5ajXX8Un2sTcPa98NSbWCSHj9PL/PxhGYqSTfOp/kwTTM7eTv04auCmsVLwZGWkWYkdvc+UEYy&#10;PZqQcMqfbmFvVCzB2CelWVVSxlHyTtBQNwbZTtBShZTKhou4SIqXrKObrozpHfNzjibknVNnG91U&#10;gkzvODzn+GfG3iNlBRt657qygOcClD/6zAf7Y/eHnmP7oV231DQxahKLjE9rKPdLZAgHDHsn7yqa&#10;673wYSmQQEurICKGRzq0gabg0N042wD+Ovce7QlLpOWsIRIU3P/cClScmW+WUDbNx+PImiSMJ19G&#10;JOBbzfqtxm7rG6CV5ER5J9M12gdzvGqE+oX4uohZSSWspNwFlwGPwk04kJMYL9VikcyIKU6Ee7ty&#10;MgaPg464eW5fBLoOXIFg+QBHwojZO4wdbKOnhcU2gK4SAE9z7VZALEs46v4IkcZv5WR1+m/NfwMA&#10;AP//AwBQSwMEFAAGAAgAAAAhAAiCeMPaAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMT01PwkAU&#10;vJvwHzbPxBtsgYhQuyWoQa+KitdH99k2dN823S3Uf+/zhLeZzGQ+svXgGnWiLtSeDUwnCSjiwtua&#10;SwMf79vxElSIyBYbz2TghwKs89FVhqn1Z36j0y6WSkI4pGigirFNtQ5FRQ7DxLfEon37zmEU2pXa&#10;dniWcNfoWZIstMOapaHClh4rKo673hnoi+eHr7LdvD5t5/yi/XTlPvfWmJvrYXMPKtIQL2b4my/T&#10;IZdNB9+zDaoRPlvIl2hAakCJ4e52LuBgYCmCzjP9/0H+CwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAHidAGZYAgAA/wQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAAiCeMPaAAAACQEAAA8AAAAAAAAAAAAAAAAAsgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4B71088E" w14:textId="77777777" w:rsidR="008C3DD3" w:rsidRDefault="008C3DD3" w:rsidP="008C3DD3">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Vérification des critères d’éligibilité à l’adhésion au protocole</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4A6205AE" w14:textId="77777777" w:rsidR="008C3DD3" w:rsidRPr="00F76E38" w:rsidRDefault="008C3DD3" w:rsidP="008C3DD3">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F76E38">
+                              <w:rPr>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">( </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F76E38">
+                              <w:rPr>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>cf annexe 1)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:wrap anchorx="margin"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AB63737" w14:textId="79EFF994" w:rsidR="008C3DD3" w:rsidRDefault="008C3DD3" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4120F14D" w14:textId="29D68A09" w:rsidR="008C3DD3" w:rsidRDefault="008C3DD3" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55D7897C" w14:textId="1616BD8D" w:rsidR="008C3DD3" w:rsidRDefault="00283ED2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251739136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3007D372" wp14:editId="74FFBB76">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2594231</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>54923</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="0" cy="150725"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="20955"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="100720" name="Connecteur droit 100720"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="0" cy="150725"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="line">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:line w14:anchorId="39564167" id="Connecteur droit 100720" o:spid="_x0000_s1026" style="position:absolute;z-index:251739136;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="204.25pt,4.3pt" to="204.25pt,16.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCImRKimAEAAJMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6N7YDdBuMODm0aC/D&#10;VmzdB6gyFQuQRIHSYufvJ8mJU6wDhha90BLFR/I90pvdZA07AAWNruPNquYMnMReu33Hfz3eXX3h&#10;LEThemHQQcePEPhu+/HDZvQtrHFA0wOxlMSFdvQdH2L0bVUFOYAVYYUeXHpUSFbEdKV91ZMYU3Zr&#10;qnVdf6pGpN4TSggheW/nR74t+ZUCGb8rFSAy0/HUWyyWin3KttpuRLsn4QctT22IN3RhhXap6JLq&#10;VkTBfpN+kcpqSRhQxZVEW6FSWkLhkNg09V9sfg7CQ+GSxAl+kSm8X1r57XDjHijJMPrQBv9AmcWk&#10;yOZv6o9NRazjIhZMkcnZKZO3ua4/r6+zjtUF5ynEe0DL8qHjRrtMQ7Ti8DXEOfQcknCXyuUUjwZy&#10;sHE/QDHdp1pNQZelgBtD7CDSOIWU4GJzKl2iM0xpYxZg/X/gKT5DoSzMa8ALolRGFxew1Q7pX9Xj&#10;dG5ZzfFnBWbeWYIn7I9lJkWaNPki7mlL82o9vxf45V/a/gEAAP//AwBQSwMEFAAGAAgAAAAhAPLB&#10;llzeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AUhO+C/2F5gje7MdUSYl5KKYi1IMUq&#10;1OM2+0yi2bdhd9uk/94tHvQ4zDDzTTEfTSeO5HxrGeF2koAgrqxuuUZ4f3u8yUD4oFirzjIhnMjD&#10;vLy8KFSu7cCvdNyGWsQS9rlCaELocyl91ZBRfmJ74uh9WmdUiNLVUjs1xHLTyTRJZtKoluNCo3pa&#10;NlR9bw8G4cWtVsvF+vTFmw8z7NL1bvM8PiFeX42LBxCBxvAXhjN+RIcyMu3tgbUXHcJdkt3HKEI2&#10;AxH9X71HmKZTkGUh/x8ofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCImRKimAEAAJMD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDywZZc3gAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                      <v:stroke joinstyle="miter"/>
+                    </v:line>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C92858B" w14:textId="2453DDD5" w:rsidR="008C3DD3" w:rsidRDefault="00BD59FC" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251736064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62077E26" wp14:editId="0C3549D4">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>888423</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>62989</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="3270250" cy="0"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="100717" name="Connecteur droit 100717"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm flipV="1">
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="3270250" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:line w14:anchorId="0472E606" id="Connecteur droit 100450" o:spid="_x0000_s1026" style="position:absolute;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="115.45pt,12.65pt" to="297.7pt,13.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqyK5IvgEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RlA2zUdB+6ghcE&#10;FZcP8DrjxpJvGnvb9O8ZO2kWARJixYvj8cyZmXNmsr0brWEnwKi96/h6VXMGTvpeu2PHv397/+od&#10;ZzEJ1wvjHXT8ApHf7V6+2J5DCxs/eNMDMkriYnsOHR9SCm1VRTmAFXHlAzhyKo9WJDLxWPUozpTd&#10;mmpT12+qs8c+oJcQI73eT06+K/mVApk+KxUhMdNx6i2VE8v5kM9qtxXtEUUYtJzbEM/owgrtqOiS&#10;6l4kwR5R/5bKaok+epVW0tvKK6UlFA7EZl3/wubrIAIULiRODItM8f+llZ9OB2S6p9nV9U1DEjlh&#10;aU577xyJB4/IevQ6sdlNep1DbAm2dwecrRgOmMmPCm3+Ei02Fo0vi8YwJibpcfN6fdO8bTiT5Ltt&#10;Nk0eQfWEDRjTB/CW5UvHjXZZAdGK08eYptBrCOFyL1P1cksXAznYuC+giBXVWxd02SfYG2QnQZsg&#10;pASX1nPpEp1hShuzAOu/A+f4DIWya/8CXhClsndpAVvtPP6pehqvLasp/qrAxDtL8OD7S5lLkYaW&#10;pog7L3jeyp/tAn/6DXc/AAAA//8DAFBLAwQUAAYACAAAACEA0ClhLuEAAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPTU/CQBCG7yb+h82YeJOtxRKo3RJCYkQSQgQSPC7dsa12Z5vuQsu/dzzpbT6e&#10;vPNMNh9sIy7Y+dqRgsdRBAKpcKamUsFh//IwBeGDJqMbR6jgih7m+e1NplPjenrHyy6UgkPIp1pB&#10;FUKbSumLCq32I9ci8e7TdVYHbrtSmk73HG4bGUfRRFpdE1+odIvLCovv3dkq2HSr1XKxvn7R9sP2&#10;x3h93L4Nr0rd3w2LZxABh/AHw68+q0POTid3JuNFoyAeRzNGuUjGIBhIZskTiBMPJlOQeSb/f5D/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKrIrki+AQAAzgMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANApYS7hAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAGAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                    <v:line w14:anchorId="332CF34A" id="Connecteur droit 100717" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251736064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="69.95pt,4.95pt" to="327.45pt,4.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqtFQ4owEAAJ4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8mO1DAQvSPxD5bvdNKNWBR1eg4zgguC&#10;Edvd45Q7lrypbDrpv6dc6c4gQEggLpaXeq/qvSrvb2bvxAkw2xh6ud20UkDQcbDh2Msvn988ey1F&#10;LioMysUAvTxDljeHp0/2U+pgF8foBkBBJCF3U+rlWErqmibrEbzKm5gg0KOJ6FWhIx6bAdVE7N41&#10;u7Z92UwRh4RRQ850e7c8ygPzGwO6fDAmQxGul1Rb4RV5fahrc9ir7ogqjVZfylD/UIVXNlDSlepO&#10;FSW+of2FyluNMUdTNjr6JhpjNbAGUrNtf1LzaVQJWAuZk9NqU/5/tPr96TbcI9kwpdzldI9VxWzQ&#10;C+Ns+ko9ZV1UqZjZtvNqG8xFaLp8vnvV7l6Qu/r61iwUlSphLm8helE3vXQ2VEWqU6d3uVBaCr2G&#10;0OGxCN6Vs4Ma7MJHMMIOlGwph+cDbh2Kk6LOKq0hlG3tJvFxdIUZ69wKbDntH4GX+AoFnp2/Aa8I&#10;zhxDWcHehoi/y17ma8lmib86sOiuFjzE4cztYWtoCFjhZWDrlP14Zvjjtzp8BwAA//8DAFBLAwQU&#10;AAYACAAAACEAo7w+PdsAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VIXFDr&#10;UKCiIU6FEHBoTy1FgtsmXpKo8TqK3TT8PVsucNoZzWj2ZcvRtWqgPjSeDVxPE1DEpbcNVwZ2by+T&#10;e1AhIltsPZOBbwqwzM/PMkytP/KGhm2slIxwSNFAHWOXah3KmhyGqe+IJfvyvcMotq+07fEo467V&#10;sySZa4cNy4caO3qqqdxvD87AZ/Dh+X1VDK/7zWrEq3WcfZTWmMuL8fEBVKQx/pXhhC/okAtT4Q9s&#10;g2rF3ywWUjVwOpLP725FFL9e55n+z5//AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOq0&#10;VDijAQAAngMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AKO8Pj3bAAAABwEAAA8AAAAAAAAAAAAAAAAA/QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAAFBQAAAAA=&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-          </w:p>
-[...13 lines deleted...]
-                <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00756F12">
+              <w:rPr>
                 <w:noProof/>
-                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CDD7A50" wp14:editId="17AA26BB">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251738112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D70AEE9" wp14:editId="7B0E7732">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>3750945</wp:posOffset>
+                        <wp:posOffset>4192584</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>15875</wp:posOffset>
+                        <wp:posOffset>68258</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="9525" cy="200025"/>
-                      <wp:effectExtent l="38100" t="0" r="66675" b="47625"/>
+                      <wp:extent cx="0" cy="271305"/>
+                      <wp:effectExtent l="76200" t="0" r="57150" b="52705"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="274" name="Connecteur droit avec flèche 274"/>
+                      <wp:docPr id="100719" name="Connecteur droit avec flèche 100719"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="9525" cy="200025"/>
+                                <a:ext cx="0" cy="271305"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:tailEnd type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="2144E89F" id="Connecteur droit avec flèche 100719" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:330.1pt;margin-top:5.35pt;width:0;height:21.35pt;z-index:251738112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkbLU2tQEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3NEkRD0VN76IX2CC4&#10;4vEBvs44seSXxkOT/D2206YIEBKIzcSPOWfOHE8Od7M17AwYtXcdb3Y1Z+Ck77UbOv71y9tnrzmL&#10;JFwvjHfQ8QUivzs+fXKYQgt7P3rTA7JE4mI7hY6PRKGtqihHsCLufACXLpVHKyhtcah6FFNit6ba&#10;1/XLavLYB/QSYkyn9+slPxZ+pUDSR6UiEDMdT9qoRCzxMcfqeBDtgCKMWl5kiH9QYYV2qehGdS9I&#10;sG+of6GyWqKPXtFOelt5pbSE0kPqpql/6ubzKAKUXpI5MWw2xf9HKz+cT+4Bkw1TiG0MD5i7mBXa&#10;/E362FzMWjazYCYm10OZTvevmuf1i+xjdcMFjPQOvGV50fFIKPQw0sk7l17EY1O8Euf3kVbgFZCL&#10;GpcjCW3euJ7REtLYEGrhBgOXOjmlugkuK1oMrPBPoJjuk8S1TJklOBlkZ5GmQEgJjpqNKWVnmNLG&#10;bMC66Psj8JKfoVDm7G/AG6JU9o42sNXO4++q03yVrNb8qwNr39mCR98v5SmLNWlgyptchjtP5I/7&#10;Ar/9gsfvAAAA//8DAFBLAwQUAAYACAAAACEA/x5e/NwAAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMAyG70i8Q2QkbiyhQIHSdEJI7AhicNhuWeOl1RqnarK28PQYcYCj/X/6/blczr4TIw6x&#10;DaThcqFAINXBtuQ0fLw/X9yBiMmQNV0g1PCJEZbV6UlpChsmesNxnZzgEoqF0dCk1BdSxrpBb+Ii&#10;9Eic7cPgTeJxcNIOZuJy38lMqVx60xJfaEyPTw3Wh/XRa3h1m9FntGrl/n77tXIv9tBMSevzs/nx&#10;AUTCOf3B8KPP6lCx0y4cyUbRachzlTHKgboFwcDvYqfh5uoaZFXK/x9U3wAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBkbLU2tQEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQD/Hl783AAAAAkBAAAPAAAAAAAAAAAAAAAAAA8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                      <v:stroke endarrow="block" joinstyle="miter"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00756F12">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251737088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="364BD782" wp14:editId="735E1311">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>884555</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>88900</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="0" cy="260985"/>
+                      <wp:effectExtent l="76200" t="0" r="57150" b="62865"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="100718" name="Connecteur droit avec flèche 100718"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="0" cy="260985"/>
                               </a:xfrm>
                               <a:prstGeom prst="straightConnector1">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:ln>
                                 <a:tailEnd type="triangle"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="5065CC86" id="Connecteur droit avec flèche 274" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:295.35pt;margin-top:1.25pt;width:.75pt;height:15.75pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQADjsCX4gEAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uO1DAQ3SNxB8t7OukWw6fV6Vn0ABsE&#10;IwYO4HHKHUv+qVzTnxtxDy5G2UlnECAkEBvHjuu9evWqvLk+eScOgNnG0MnlopUCgo69DftOfvn8&#10;9tkrKTKp0CsXA3TyDFleb58+2RzTGlZxiK4HFEwS8vqYOjkQpXXTZD2AV3kREwS+NBG9Ij7ivulR&#10;HZndu2bVti+aY8Q+YdSQM/+9GS/ltvIbA5o+GpOBhOska6O6Yl3vy9psN2q9R5UGqycZ6h9UeGUD&#10;J52pbhQp8YD2FypvNcYcDS109E00xmqoNXA1y/anau4GlaDWwubkNNuU/x+t/nC4RWH7Tq5ePpci&#10;KM9N2sUQ2Dl4QNFjtCTUAbQw7ttXbosogWzbMeU1o3fhFqdTTrdYPDgZ9OXL1YlTtfo8Ww0nEpp/&#10;vr5aXUmh+YK72PKeOZpHaMJM7yB6UTadzITK7geahEVcVrPV4X2mEXgBlLwulJWUdW9CL+icuCRC&#10;q8LewZSnhDSlglFz3dHZwQj/BIYtYZVjmjqMsHMoDorHSGkNgZYzE0cXmLHOzcC26vsjcIovUKiD&#10;+jfgGVEzx0Az2NsQ8XfZ6XSRbMb4iwNj3cWC+9ifazerNTxxtSfT6ygj/eO5wh/f8PY7AAAA//8D&#10;AFBLAwQUAAYACAAAACEAd7XhGt0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBSEdyT+&#10;g/WQ2KiNIUBCXiqEREcQhQE2N3btqPFzFLtJ4NdjJhhPd7r7rl4vvmeTGWMXCOFyJYAZaoPuyCK8&#10;vz1d3AGLSZFWfSCD8GUirJvTk1pVOsz0aqZtsiyXUKwUgktpqDiPrTNexVUYDGVvH0avUpaj5XpU&#10;cy73PZdC3HCvOsoLTg3m0Zn2sD16hBf7MXlJm47vy8/vjX3WBzcnxPOz5eEeWDJL+gvDL35GhyYz&#10;7cKRdGQ9QlGK2xxFkAWw7BellMB2CFfXAnhT8/8Hmh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAA47Al+IBAAALBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAd7XhGt0AAAAIAQAADwAAAAAAAAAAAAAAAAA8BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="47F67BF4" id="Connecteur droit avec flèche 100718" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:69.65pt;margin-top:7pt;width:0;height:20.55pt;z-index:251737088;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqTa0ptgEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SVWC1R033oAi8I&#10;VsB+gNcZJ5Z803hokr/HdtoUAUJitS8TX+acOXM82d9N1rATYNTetXy7qTkDJ32nXd/yx+8f3txy&#10;Fkm4ThjvoOUzRH53eP1qP4YGdn7wpgNkicTFZgwtH4hCU1VRDmBF3PgALl0qj1ZQ2mJfdSjGxG5N&#10;tavrm2r02AX0EmJMp/fLJT8UfqVA0helIhAzLU/aqEQs8SnH6rAXTY8iDFqeZYhnqLBCu1R0pboX&#10;JNgP1H9QWS3RR69oI72tvFJaQukhdbOtf+vm2yAClF6SOTGsNsWXo5WfT0f3gMmGMcQmhgfMXUwK&#10;bf4mfWwqZs2rWTARk8uhTKe7m/rd7dvsY3XFBYz0EbxledHySCh0P9DRO5dexOO2eCVOnyItwAsg&#10;FzUuRxLavHcdozmksSHUwvUGznVySnUVXFY0G1jgX0Ex3SWJS5kyS3A0yE4iTYGQEhxtV6aUnWFK&#10;G7MC66Lvn8BzfoZCmbP/Aa+IUtk7WsFWO49/q07TRbJa8i8OLH1nC558N5enLNakgSlvch7uPJG/&#10;7gv8+gsefgIAAP//AwBQSwMEFAAGAAgAAAAhAFLjEZzcAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPwzAMhe9I/IfISNxYuo2hrTSdEBI7ghgc2C1rvKRa41RN1hZ+PR6XcfOzn56/V6xH34ge&#10;u1gHUjCdZCCQqmBqsgo+P17uliBi0mR0EwgVfGOEdXl9VejchIHesd8mKziEYq4VuJTaXMpYOfQ6&#10;TkKLxLdD6LxOLDsrTacHDveNnGXZg/S6Jv7gdIvPDqvj9uQVvNmv3s9oU8vDavezsa/m6Iak1O3N&#10;+PQIIuGYLmY44zM6lMy0DycyUTSs56s5W3m4505nw99ir2CxmIIsC/m/QfkLAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAqk2tKbYBAADKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAUuMRnNwAAAAJAQAADwAAAAAAAAAAAAAAAAAQBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
                       <v:stroke endarrow="block" joinstyle="miter"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76623C7A" w14:textId="77777777" w:rsidR="00236868" w:rsidRDefault="00236868" w:rsidP="007A6C98">
-[...12 lines deleted...]
-                <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4D8D2A4F" w14:textId="5E6036F1" w:rsidR="00EC4955" w:rsidRDefault="00283ED2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="759C9B56" wp14:editId="1400366B">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251845632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D010C54" wp14:editId="4BA02694">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>845820</wp:posOffset>
+                        <wp:posOffset>3041650</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>55880</wp:posOffset>
+                        <wp:posOffset>158115</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="1312545" cy="451485"/>
-[...5 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                      <wp:extent cx="2645676" cy="260985"/>
+                      <wp:effectExtent l="0" t="0" r="21590" b="24765"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1660442549" name="Rectangle 1660442549"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
-                            <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                            <wps:spPr bwMode="auto">
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="1312545" cy="451485"/>
+                                <a:ext cx="2645676" cy="260985"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
-                              <a:solidFill>
-[...2 lines deleted...]
-                              <a:ln w="9525">
+                              <a:ln>
                                 <a:solidFill>
-                                  <a:srgbClr val="000000"/>
+                                  <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
-                                <a:miter lim="800000"/>
-[...1 lines deleted...]
-                                <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="7FED501E" w14:textId="77777777" w:rsidR="00236868" w:rsidRPr="00374D5E" w:rsidRDefault="00236868" w:rsidP="00236868">
+                                <w:p w14:paraId="457A8823" w14:textId="77777777" w:rsidR="008C3DD3" w:rsidRPr="00554639" w:rsidRDefault="008C3DD3" w:rsidP="008C3DD3">
                                   <w:pPr>
-                                    <w:spacing w:after="0"/>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
-                                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                      <w:color w:val="FF0000"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
+                                  <w:r w:rsidRPr="00554639">
                                     <w:rPr>
-                                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                      <w:color w:val="FF0000"/>
                                     </w:rPr>
-                                    <w:t>Absence d’alerte</w:t>
+                                    <w:t xml:space="preserve">Patient non éligible  </w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
-                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0">
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="759C9B56" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:66.6pt;margin-top:4.4pt;width:103.35pt;height:35.55pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9eOT8MwIAAFYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5x4dpsacYouXYcB&#10;3QfQ7bIbLcuxMFn0JCV2++tHyUmWdrdhOQhiSD2S75FeXY+dZntpnUJT8sVszpk0AmtltiX//u3u&#10;zZIz58HUoNHIkj9Kx6/Xr1+thr6QKbaoa2kZgRhXDH3JW+/7IkmcaGUHboa9NORs0HbgybTbpLYw&#10;EHqnk3Q+v0gGtHVvUUjn6N/bycnXEb9ppPBfmsZJz3TJqTYfTxvPKpzJegXF1kLfKnEoA/6hig6U&#10;oaQnqFvwwHZW/QXVKWHRYeNnArsEm0YJGXugbhbzF908tNDL2AuR4/oTTe7/wYrP+6+WqZq0u+TM&#10;QEca/SClWC2Zl6OXLA0cDb0rKPShp2A/vsOR4mO/rr9H8dMxg5sWzFbeWItDK6GmGhfhZXL2dMJx&#10;AaQaPmFNuWDnMQKNje0CgUQJI3TS6vGkD9XBREj5dpHmWc6ZIF+WL7JlHlNAcXzdW+c/SOxYuJTc&#10;kv4RHfb3zodqoDiGhGQOtarvlNbRCDMnN9qyPdC0gBDS+KmHF5HasKHkV3maTxw8Q7Hb6oQxj79D&#10;jc+SdcrT3GvVlXx5CoIiMPfe1HEqPSg93alqbQ5UBvYmHv1YjVG5i6NCFdaPxK3FacxpLenSon3i&#10;bKARL7n7tQMrOdMfDelztciysBPRyPLLlAx77qnOPWAEQZVceMvZZGx83KRAnsEbUrJRkeQg+VTL&#10;oWga3sj9YdHCdpzbMerP52D9GwAA//8DAFBLAwQUAAYACAAAACEA/eVNxd4AAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwW7CMBBE75X4B2sr9VacEKlAiIOAilN7IUVVuZl4m0TE6yg2EPr13Z7o&#10;aTWa0eybbDnYVlyw940jBfE4AoFUOtNQpWD/sX2egfBBk9GtI1RwQw/LfPSQ6dS4K+3wUoRKcAn5&#10;VCuoQ+hSKX1Zo9V+7Dok9r5db3Vg2VfS9PrK5baVkyh6kVY3xB9q3eGmxvJUnK2C7au5UWF8vDu8&#10;D1/x/jRd/3y+KfX0OKwWIAIO4R6GP3xGh5yZju5MxouWdZJMOKpgxgvYT5L5HMRRwZSvzDP5f0D+&#10;CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH145PwzAgAAVgQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP3lTcXeAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAjQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="#4472c4 [3204]">
+                    <v:rect w14:anchorId="1D010C54" id="Rectangle 1660442549" o:spid="_x0000_s1055" style="position:absolute;margin-left:239.5pt;margin-top:12.45pt;width:208.3pt;height:20.55pt;z-index:251845632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz+iQbcgIAAEAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3aCNF2DOkXQIsOA&#10;oi3WDj0rspQYk0WNUmJnXz9Kdpysy2mYDzIp8pEixaeb27Y2bKfQV2ALPrrIOVNWQlnZdcG/vy4/&#10;febMB2FLYcCqgu+V57fzjx9uGjdTY9iAKRUyCmL9rHEF34TgZlnm5UbVwl+AU5aMGrAWgVRcZyWK&#10;hqLXJhvn+TRrAEuHIJX3tHvfGfk8xddayfCktVeBmYLT2UJaMa2ruGbzGzFbo3CbSvbHEP9wilpU&#10;lpIOoe5FEGyL1V+h6koieNDhQkKdgdaVVKkGqmaUv6vmZSOcSrVQc7wb2uT/X1j5uHtxz0htaJyf&#10;eRJjFa3GOv7pfKxNzdoPzVJtYJI2x9PJ5fRqypkk23iaX3++jN3MjmiHPnxRULMoFBzpMlKPxO7B&#10;h8714BKTGRtXD6Yql5UxScH16s4g2wm6vuUyp6/PceJGGSM0OxaQpLA3qgv7TWlWlfHIKX2aLTWE&#10;FVIqG6Z9XGPJO8I0HWEAjs4BTRj1oN43wlSauQGYnwP+mXFApKxgwwCuKwt4LkD5Y8jc+R+q72qO&#10;5Yd21VLRRMlUWdxaQbl/RobQkcA7uazoYh6ED88CaeqJH8Tk8ESLNtAUHHqJsw3gr3P70Z+Gkayc&#10;NcSigvufW4GKM/PV0phejyaTSLukTC6vxqTgqWV1arHb+g7opkf0ZjiZxOgfzEHUCPUbEX4Rs5JJ&#10;WEm5Cy4DHpS70LGbngypFovkRlRzIjzYFydj8NjoOHiv7ZtA109noLl+hAPjxOzdkHa+EWlhsQ2g&#10;qzTBx772V0A0TRzon5T4Dpzqyev48M1/AwAA//8DAFBLAwQUAAYACAAAACEAHrGxPeIAAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPT0+DQBTE7yZ+h80z8WYXK2JBHg1poh48qLSN8bZln0DcP8hu&#10;Af30ric9TmYy85t8PWvFRhpcZw3C5SICRqa2sjMNwm57d7EC5rwwUihrCOGLHKyL05NcZNJO5oXG&#10;yjcslBiXCYTW+z7j3NUtaeEWticTvHc7aOGDHBouBzGFcq34MooSrkVnwkIretq0VH9UR41QvcWP&#10;m3tfbsfXp+rqe/9QfqrpGfH8bC5vgXma/V8YfvEDOhSB6WCPRjqmEOKbNHzxCMs4BRYCq/Q6AXZA&#10;SJIIeJHz/w+KHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAz+iQbcgIAAEAFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAesbE94gAAAAkBAAAP&#10;AAAAAAAAAAAAAAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" fillcolor="white [3201]" strokecolor="red" strokeweight="1pt">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="7FED501E" w14:textId="77777777" w:rsidR="00236868" w:rsidRPr="00374D5E" w:rsidRDefault="00236868" w:rsidP="00236868">
+                          <w:p w14:paraId="457A8823" w14:textId="77777777" w:rsidR="008C3DD3" w:rsidRPr="00554639" w:rsidRDefault="008C3DD3" w:rsidP="008C3DD3">
                             <w:pPr>
-                              <w:spacing w:after="0"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:color w:val="FF0000"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00554639">
                               <w:rPr>
-                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:color w:val="FF0000"/>
                               </w:rPr>
-                              <w:t>Absence d’alerte</w:t>
+                              <w:t xml:space="preserve">Patient non éligible  </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
-                      <w10:wrap type="square"/>
-                    </v:shape>
+                    </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00725DEE">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67346A3B" wp14:editId="60DC3E96">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251843584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67781B61" wp14:editId="3BCD3CBE">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>2553970</wp:posOffset>
+                        <wp:posOffset>88900</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>52705</wp:posOffset>
+                        <wp:posOffset>156210</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="2505075" cy="643255"/>
-[...5 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                      <wp:extent cx="2645676" cy="260985"/>
+                      <wp:effectExtent l="0" t="0" r="21590" b="24765"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1894910436" name="Rectangle 1894910436"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
-                            <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                            <wps:spPr bwMode="auto">
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="2505075" cy="643255"/>
+                                <a:ext cx="2645676" cy="260985"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
-                              <a:solidFill>
-[...9 lines deleted...]
-                              </a:ln>
                             </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="5BC9CB4C" w14:textId="77777777" w:rsidR="00236868" w:rsidRPr="00374D5E" w:rsidRDefault="00236868" w:rsidP="00236868">
+                                <w:p w14:paraId="34B873BB" w14:textId="77777777" w:rsidR="008C3DD3" w:rsidRDefault="008C3DD3" w:rsidP="008C3DD3">
                                   <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="center"/>
-                                    <w:rPr>
-[...1 lines deleted...]
-                                    </w:rPr>
                                   </w:pPr>
                                   <w:r>
-                                    <w:rPr>
-[...2 lines deleted...]
-                                    <w:t xml:space="preserve">Identification d’un facteur d’exclusion ou événement non prévu / situation d’urgence </w:t>
+                                    <w:t xml:space="preserve">Patient éligible </w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
-                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="67346A3B" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:201.1pt;margin-top:4.15pt;width:197.25pt;height:50.65pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4/CL3MgIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x4cdMacYouXYcB&#10;3QfQ7bIbLcuxMFn0JCV2++tHyUmWdrdhOQiiST2S75FZXY+dZntpnUJT8vks5UwagbUy25J//3b3&#10;5pIz58HUoNHIkj9Kx6/Xr1+thr6QGbaoa2kZgRhXDH3JW+/7IkmcaGUHboa9NORs0HbgybTbpLYw&#10;EHqnkyxNL5IBbd1bFNI5+no7Ofk64jeNFP5L0zjpmS451ebjaeNZhTNZr6DYWuhbJQ5lwD9U0YEy&#10;lPQEdQse2M6qv6A6JSw6bPxMYJdg0yghYw/UzTx90c1DC72MvRA5rj/R5P4frPi8/2qZqkk7UspA&#10;Rxr9IKVYLZmXo5csCxwNvSso9KGnYD++w5HiY7+uv0fx0zGDmxbMVt5Yi0MroaYa5+FlcvZ0wnEB&#10;pBo+YU25YOcxAo2N7QKBRAkjdNLq8aQP1cEEfczyNE+XOWeCfBeLt1mexxRQHF/31vkPEjsWLiW3&#10;pH9Eh/2986EaKI4hIZlDreo7pXU0wszJjbZsDzQtIIQ0furhRaQ2bCj5VZ7lEwfPUOy2OmGk8Xeo&#10;8VmyTnmae626kl+egqAIzL03dZxKD0pPd6pamwOVgb2JRz9WY1RueVSowvqRuLU4jTmtJV1atE+c&#10;DTTiJXe/dmAlZ/qjIX2u5otF2IloLPJlRoY991TnHjCCoEruOZuuGx/3KFBn8IZ0bFSkOAg+VXIo&#10;mUY3Mn9Ys7Ab53aM+vNnsP4NAAD//wMAUEsDBBQABgAIAAAAIQAdltsy3QAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqE1AaZLGqRCiRwQNSFydeJtYjdeR7bbh7zEnOK7m&#10;aeZtvV3sxM7og3Ek4X4lgCH1ThsaJHx+7O4KYCEq0mpyhBK+McC2ub6qVaXdhfZ4buPAUgmFSkkY&#10;Y5wrzkM/olVh5WaklB2ctyqm0w9ce3VJ5XbimRA5t8pQWhjVjM8j9sf2ZCWY4lWZYxRvoXx/4fuv&#10;Xefa1kt5e7M8bYBFXOIfDL/6SR2a5NS5E+nAJgmPIssSKqF4AJbydZmvgXUJFGUOvKn5/w+aHwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4/CL3MgIAAFQEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAdltsy3QAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="#4472c4 [3204]">
+                    <v:rect w14:anchorId="67781B61" id="Rectangle 1894910436" o:spid="_x0000_s1056" style="position:absolute;margin-left:7pt;margin-top:12.3pt;width:208.3pt;height:20.55pt;z-index:251843584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApPdGDVgIAAP8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2jAUfZ+0/2D5fQ0goC0iVIiq06Sq&#10;rdpOfTaODdEcX+/akLBfv2snhK7jadqLY/vec798TuY3TWXYXqEvweZ8eDHgTFkJRWk3Of/+evfl&#10;ijMfhC2EAatyflCe3yw+f5rXbqZGsAVTKGQUxPpZ7XK+DcHNsszLraqEvwCnLBk1YCUCHXGTFShq&#10;il6ZbDQYTLMasHAIUnlPt7etkS9SfK2VDI9aexWYyTnVFtKKaV3HNVvMxWyDwm1L2ZUh/qGKSpSW&#10;kvahbkUQbIflX6GqUiJ40OFCQpWB1qVUqQfqZjj40M3LVjiVeqHheNePyf+/sPJh/+KekMZQOz/z&#10;tI1dNBqr+KX6WJOGdeiHpZrAJF2OpuPJ9HLKmSTbaDq4vprEaWYntEMfviqoWNzkHOkx0ozE/t6H&#10;1vXoQrhT/rQLB6NiCcY+K83KImZM6EQNtTLI9oIeVUipbJh2qZN3hOnSmB44PAc0YdiBOt8IU4ky&#10;PXBwDvhnxh6RsoINPbgqLeC5AMWPPnPrf+y+7Tm2H5p1Q02Toi5jkfFqDcXhCRlCy2Hv5F1Jc70X&#10;PjwJJNISvUmI4ZEWbaDOOXQ7zraAv87dR3/iElk5q0kEOfc/dwIVZ+abJZZdD8fjqJp0GE8uR3TA&#10;95b1e4vdVSugJxmS5J1M2+gfzHGrEao30usyZiWTsJJy51wGPB5WoRUnKV6q5TK5kVKcCPf2xckY&#10;PA468ua1eRPoOnIFouUDHAUjZh841vpGpIXlLoAuEwFPc+2egFSWKNz9EaKM35+T1+m/tfgNAAD/&#10;/wMAUEsDBBQABgAIAAAAIQA1Vo3P3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUjcqNM2BAhxqgIqvUL5u27jJYmI11HstOHtWU5w29GMZr8pVpPr1IGG0Ho2MJ8loIgrb1uu&#10;Dby+bC6uQYWIbLHzTAa+KcCqPD0pMLf+yM902MVaSQmHHA00Mfa51qFqyGGY+Z5YvE8/OIwih1rb&#10;AY9S7jq9SJJMO2xZPjTY031D1ddudAbG6vHuo+7XTw+bJW+1n9+4t3drzPnZtL4FFWmKf2H4xRd0&#10;KIVp70e2QXWiU5kSDSzSDJT46TKRY28gu7wCXRb6/4DyBwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhACk90YNWAgAA/wQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhADVWjc/cAAAACAEAAA8AAAAAAAAAAAAAAAAAsAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="5BC9CB4C" w14:textId="77777777" w:rsidR="00236868" w:rsidRPr="00374D5E" w:rsidRDefault="00236868" w:rsidP="00236868">
+                          <w:p w14:paraId="34B873BB" w14:textId="77777777" w:rsidR="008C3DD3" w:rsidRDefault="008C3DD3" w:rsidP="008C3DD3">
                             <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
-                              <w:rPr>
-[...1 lines deleted...]
-                              </w:rPr>
                             </w:pPr>
                             <w:r>
-                              <w:rPr>
-[...2 lines deleted...]
-                              <w:t xml:space="preserve">Identification d’un facteur d’exclusion ou événement non prévu / situation d’urgence </w:t>
+                              <w:t xml:space="preserve">Patient éligible </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
-                      <w10:wrap type="square"/>
-                    </v:shape>
+                    </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31B70C6E" w14:textId="77777777" w:rsidR="00236868" w:rsidRDefault="00236868" w:rsidP="007A6C98">
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="3B9D09B1" w14:textId="62C15105" w:rsidR="00EC4955" w:rsidRDefault="00EC4955" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="085A1081" w14:textId="2D4E1DA9" w:rsidR="008C3DD3" w:rsidRDefault="00BD59FC" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C59E292" wp14:editId="1F55F254">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251864064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15C7C395" wp14:editId="4C9B33D5">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>1503045</wp:posOffset>
+                        <wp:posOffset>4362945</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>104140</wp:posOffset>
+                        <wp:posOffset>115422</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="0" cy="361950"/>
-                      <wp:effectExtent l="76200" t="0" r="76200" b="57150"/>
+                      <wp:extent cx="45719" cy="724394"/>
+                      <wp:effectExtent l="38100" t="0" r="69215" b="57150"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="68" name="Connecteur droit avec flèche 68"/>
+                      <wp:docPr id="1993356507" name="Connecteur droit avec flèche 1993356507"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="0" cy="361950"/>
+                                <a:ext cx="45719" cy="724394"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:srgbClr val="FF0000"/>
+                                </a:solidFill>
+                                <a:tailEnd type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="3">
+                                <a:schemeClr val="accent2"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent2"/>
+                              </a:fillRef>
+                              <a:effectRef idx="2">
+                                <a:schemeClr val="accent2"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="379B88A1" id="Connecteur droit avec flèche 1993356507" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:343.55pt;margin-top:9.1pt;width:3.6pt;height:57.05pt;z-index:251864064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA44RSp1AEAAAIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815Idt2kMyzk4dS9F&#10;G3T5AJoaSgQokhhOvfx9h7QidwMCFNWB4jLvzbzH4fr+NDhxAEw2+EbOZ7UU4HVore8a+e3r7tVb&#10;KRIp3yoXPDTyDEneb16+WB/jChahD64FFEzi0+oYG9kTxVVVJd3DoNIsRPB8aAIOiniJXdWiOjL7&#10;4KpFXb+pjgHbiEFDSrz7cDmUm8JvDGj6ZEwCEq6RXBuVEcu4z2O1WatVhyr2Vo9lqH+oYlDWc9KJ&#10;6kGREt/R/kE1WI0hBUMzHYYqGGM1FA2sZl7/puZLryIULWxOipNN6f/R6o+HrX9EtuEY0yrFR8wq&#10;TgaH/Of6xKmYdZ7MghMJzZvL17fzOyk0n9wuljd3y+xldcVGTPQewiDypJGJUNmup23wnm8l4Lz4&#10;pQ4fEl2AT4Cc2Pk8puBsu7POlQV2+61DcVB8lbtdzd+Y8ZcwUta9862gc+R2I7TKdw7GyExbXYWW&#10;GZ0dXFJ+BiNsy9JuSmmlB2FKqbQGT4uJiaMzzHB5E7B+HjjGZyiU/pzAi+fBE6JkDp4m8GB9wL8R&#10;0Gk+lmwu8U8OXHRnC/ahPZcWKNZwo5V7HB9F7uSf1wV+fbqbHwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AEmqpBDfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sXYtKKU0nVAHi&#10;wKUDIbhljWkrGqdKsq28PeY0jvb/6ffnarPYSRzQh9GRgvUqAYHUOTNSr+Dt9fGqABGiJqMnR6jg&#10;BwNs6vOzSpfGHanFwzb2gksolFrBEONcShm6Aa0OKzcjcfblvNWRR99L4/WRy+0k0yTJpdUj8YVB&#10;z9gM2H1v91ZB+i4/P55lO85t12Azvlj/YJ6UurxY7u9ARFziCYY/fVaHmp12bk8miElBXtysGeWg&#10;SEEwkN9eZyB2vMjSDGRdyf8v1L8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOOEUqdQB&#10;AAACBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEASaqk&#10;EN8AAAAKAQAADwAAAAAAAAAAAAAAAAAuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ADoFAAAAAA==&#10;" strokecolor="red" strokeweight="1.5pt">
+                      <v:stroke endarrow="block" joinstyle="miter"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00283ED2">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251857920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AF68395" wp14:editId="51B3EBD0">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>889000</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>108585</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="0" cy="198120"/>
+                      <wp:effectExtent l="76200" t="0" r="57150" b="49530"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1927000577" name="Connecteur droit avec flèche 1927000577"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="0" cy="198120"/>
                               </a:xfrm>
                               <a:prstGeom prst="straightConnector1">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:ln>
                                 <a:tailEnd type="triangle"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="1D8D68CC" id="Connecteur droit avec flèche 68" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:118.35pt;margin-top:8.2pt;width:0;height:28.5pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQpnDD3QEAAAYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uOEzEMfUfiH6K805kuooJRp/vQBV4Q&#10;VFw+IJtxOpFyk+Pt5Y/4D34MJ9POIkBIIF6cm499fOysb0/eiQNgtjH0crlopYCg42DDvpdfPr95&#10;9lKKTCoMysUAvTxDlrebp0/Wx9TBTRyjGwAFBwm5O6ZejkSpa5qsR/AqL2KCwI8molfER9w3A6oj&#10;R/euuWnbVXOMOCSMGnLm27vpUW5qfGNA0wdjMpBwvWRuVC1We19ss1mrbo8qjVZfaKh/YOGVDZx0&#10;DnWnSIkHtL+E8lZjzNHQQkffRGOshloDV7Nsf6rm06gS1FpYnJxmmfL/C6vfH3Yo7NDLFXcqKM89&#10;2sYQWDh4QDFgtCTUAbQw7ttX7opgPxbtmHLH2G3Y4eWU0w6LAieDvqxcmzhVoc+z0HAioadLzbfP&#10;V8tXL2oPmkdcwkxvIXpRNr3MhMruR7qQirisOqvDu0ycmYFXQEnqQrGkrHsdBkHnxOUQWhX2Dgpt&#10;di8uTaE/Ea47OjuY4B/BsBpMcUpT5xC2DsVB8QQprSHQco7E3gVmrHMzsK38/gi8+Bco1Bn9G/CM&#10;qJljoBnsbYj4u+x0ulI2k/9VganuIsF9HM61lVUaHraq1eVjlGn+8Vzhj9938x0AAP//AwBQSwME&#10;FAAGAAgAAAAhAKivNt/cAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4s&#10;pZs6KE0nhMSOIAYHuGWNl1RrnKrJ2sLTY8QBjvb/6ffnajP7Tow4xDaQgutFBgKpCaYlq+Dt9fHq&#10;BkRMmozuAqGCT4ywqc/PKl2aMNELjrtkBZdQLLUCl1JfShkbh17HReiRODuEwevE42ClGfTE5b6T&#10;eZYV0uuW+ILTPT44bI67k1fwbN9Hn9O2lYfbj6+tfTJHNyWlLi/m+zsQCef0B8OPPqtDzU77cCIT&#10;RacgXxZrRjkoViAY+F3sFayXK5B1Jf9/UH8DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;EKZww90BAAAGBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAqK8239wAAAAJAQAADwAAAAAAAAAAAAAAAAA3BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="1FD4AAF6" id="Connecteur droit avec flèche 1927000577" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:70pt;margin-top:8.55pt;width:0;height:15.6pt;z-index:251857920;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAh2M6StwEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTJI5oCWazB5mgQuC&#10;FY8P8DrtxJJfsptJ8ve0nZkMYhESiEvHj67q6nLncD9bw84Qk/au482u5gyc9L12Q8e/fX336o6z&#10;hML1wngHHV8g8fvjyxeHKbSw96M3PURGJC61U+j4iBjaqkpyBCvSzgdwdKl8tAJpG4eqj2Iidmuq&#10;fV2/riYf+xC9hJTo9GG95MfCrxRI/KRUAmSm46QNS4wlPuVYHQ+iHaIIo5YXGeIfVFihHRXdqB4E&#10;CvY96mdUVsvok1e4k95WXiktofRA3TT1L918GUWA0guZk8JmU/p/tPLj+eQeI9kwhdSm8BhzF7OK&#10;Nn9JH5uLWctmFszI5Hoo6bR5c9fsi4/VDRdiwvfgLcuLjieMQg8jnrxz9CI+NsUrcf6QkCoT8ArI&#10;RY3LEYU2b13PcAk0Nhi1cIOB/F6UnlOqm+CywsXACv8MiumeJK5lyizByUR2FjQFQkpw2GxMlJ1h&#10;ShuzAeui74/AS36GQpmzvwFviFLZO9zAVjsff1cd56tkteZfHVj7zhY8+X4pT1msoYEpXl2GO0/k&#10;z/sCv/2Cxx8AAAD//wMAUEsDBBQABgAIAAAAIQAbT9Im3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BT8MwDIXvSPyHyEjcWLoxsVGaTtMkdgQxdoBb1nhJtcapmqwt/Ho8LnDzs5+ev1esRt+I&#10;HrtYB1IwnWQgkKpgarIK9u/Pd0sQMWkyugmECr4wwqq8vip0bsJAb9jvkhUcQjHXClxKbS5lrBx6&#10;HSehReLbMXReJ5adlabTA4f7Rs6y7EF6XRN/cLrFjcPqtDt7Ba/2o/cz2tby+Pj5vbUv5uSGpNTt&#10;zbh+ApFwTH9muOAzOpTMdAhnMlE0rOcZd0k8LKYgLobfxUHBfHkPsizk/wblDwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAh2M6StwEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAbT9Im3QAAAAkBAAAPAAAAAAAAAAAAAAAAABEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
                       <v:stroke endarrow="block" joinstyle="miter"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7102CBC3" w14:textId="77777777" w:rsidR="00236868" w:rsidRDefault="00236868" w:rsidP="007A6C98">
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="34EEC235" w14:textId="1629CD5E" w:rsidR="008C3DD3" w:rsidRDefault="00283ED2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F3E3A96" wp14:editId="515A5D90">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251847680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F1852AA" wp14:editId="59F4E8A3">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>3779520</wp:posOffset>
+                        <wp:posOffset>88900</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>12700</wp:posOffset>
+                        <wp:posOffset>82550</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="9525" cy="443865"/>
-                      <wp:effectExtent l="38100" t="0" r="66675" b="51435"/>
+                      <wp:extent cx="2628900" cy="447261"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="10160"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="100509" name="Connecteur droit avec flèche 100509"/>
+                      <wp:docPr id="16904473" name="Rectangle 16904473"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2628900" cy="447261"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="5707C727" w14:textId="33933CF9" w:rsidR="008C3DD3" w:rsidRDefault="008C3DD3" w:rsidP="008C3DD3">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve">Patient (ou représentant légal) consentant à l’adhésion au protocole </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="0047568E">
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:iCs/>
+                                    </w:rPr>
+                                    <w:t>(</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00504DD7" w:rsidRPr="0047568E">
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:iCs/>
+                                    </w:rPr>
+                                    <w:t>cf.</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="0047568E">
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:iCs/>
+                                    </w:rPr>
+                                    <w:t> : Annexe 2)</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="607001A7" w14:textId="77777777" w:rsidR="008C3DD3" w:rsidRPr="00E75761" w:rsidRDefault="008C3DD3" w:rsidP="008C3DD3">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="3F1852AA" id="Rectangle 16904473" o:spid="_x0000_s1057" style="position:absolute;margin-left:7pt;margin-top:6.5pt;width:207pt;height:35.2pt;z-index:251847680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUHvjwVQIAAP8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2jAUfZ+0/2D5fQQQoxQ1VKhVp0mo&#10;RaNTn41jl2iOr3dtSNiv37UTQtfxNO3FsX3vuV8+Jze3TWXYQaEvweZ8NBhypqyEorSvOf/+/PBp&#10;xpkPwhbCgFU5PyrPbxcfP9zUbq7GsANTKGQUxPp57XK+C8HNs8zLnaqEH4BTlowasBKBjviaFShq&#10;il6ZbDwcTrMasHAIUnlPt/etkS9SfK2VDE9aexWYyTnVFtKKad3GNVvciPkrCrcrZVeG+IcqKlFa&#10;StqHuhdBsD2Wf4WqSongQYeBhCoDrUupUg/UzWj4rpvNTjiVeqHheNePyf+/sPLxsHFrpDHUzs89&#10;bWMXjcYqfqk+1qRhHfthqSYwSZfj6Xh2PaSZSrJNJlfj6ShOMzujHfrwRUHF4ibnSI+RZiQOKx9a&#10;15ML4c750y4cjYolGPtNaVYWMWNCJ2qoO4PsIOhRhZTKhmmXOnlHmC6N6YGjS0ATTvV2vhGmEmV6&#10;4PAS8M+MPSJlBRt6cFVawEsBih995tb/1H3bc2w/NNuGmiZFzWJn8WoLxXGNDKHlsHfyoaS5roQP&#10;a4FEWnoKEmJ4okUbqHMO3Y6zHeCvS/fRn7hEVs5qEkHO/c+9QMWZ+WqJZdejySSqJh0mn6/GdMC3&#10;lu1bi91Xd0BPMiLJO5m20T+Y01YjVC+k12XMSiZhJeXOuQx4OtyFVpykeKmWy+RGSnEirOzGyRg8&#10;Djry5rl5Eeg6cgWi5SOcBCPm7zjW+kakheU+gC4TAc9z7Z6AVJYo3P0RoozfnpPX+b+1+A0AAP//&#10;AwBQSwMEFAAGAAgAAAAhALaz3FnaAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMT8tOwzAQvCPx&#10;D9YicaNOmwiFEKcqoMKVltd1Gy9JRLyOYqcNf89ygtPsaEazM+V6dr060hg6zwaWiwQUce1tx42B&#10;15ftVQ4qRGSLvWcy8E0B1tX5WYmF9Sfe0XEfGyUhHAo00MY4FFqHuiWHYeEHYtE+/egwCh0bbUc8&#10;Sbjr9SpJrrXDjuVDiwPdt1R/7SdnYKof7z6aYfP8sE35SfvljXt7t8ZcXsybW1CR5vhnht/6Uh0q&#10;6XTwE9ugeuGZTImCqaDo2SqX42AgTzPQVan/D6h+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhABQe+PBVAgAA/wQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhALaz3FnaAAAACAEAAA8AAAAAAAAAAAAAAAAArwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAC2BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5707C727" w14:textId="33933CF9" w:rsidR="008C3DD3" w:rsidRDefault="008C3DD3" w:rsidP="008C3DD3">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">Patient (ou représentant légal) consentant à l’adhésion au protocole </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0047568E">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00504DD7" w:rsidRPr="0047568E">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>cf.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0047568E">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t> : Annexe 2)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="607001A7" w14:textId="77777777" w:rsidR="008C3DD3" w:rsidRPr="00E75761" w:rsidRDefault="008C3DD3" w:rsidP="008C3DD3">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="061D8B0E" w14:textId="47164166" w:rsidR="008C3DD3" w:rsidRDefault="008C3DD3" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7408E011" w14:textId="5D4DAFE7" w:rsidR="008C3DD3" w:rsidRDefault="008C3DD3" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1956DF12" w14:textId="5C7E961B" w:rsidR="008C3DD3" w:rsidRDefault="00BD59FC" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251855872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B76E145" wp14:editId="2F9DBEF8">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2263485</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>39073</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="45719" cy="95003"/>
+                      <wp:effectExtent l="38100" t="0" r="50165" b="57785"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="867023585" name="Connecteur droit avec flèche 867023585"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="9525" cy="443865"/>
+                                <a:ext cx="45719" cy="95003"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:tailEnd type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="56502961" id="Connecteur droit avec flèche 867023585" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:178.25pt;margin-top:3.1pt;width:3.6pt;height:7.5pt;z-index:251855872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR9BT4uwEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTJKFBXY0mT3MAhcE&#10;K2A/wOu0E0t+qd1Mkr/HdmYyCBDSIi4dP7q6q8uV3e1kDTsCRu1dy5tNzRk46Tvt+pY/fHv/4i1n&#10;kYTrhPEOWj5D5Lf75892Y9jClR+86QBZKuLidgwtH4jCtqqiHMCKuPEBXLpUHq2gtMW+6lCMqbo1&#10;1VVdv65Gj11ALyHGdHq3XPJ9qa8USPqsVARipuWJG5WIJT7mWO13YtujCIOWJxriH1hYoV1qupa6&#10;EyTYd9S/lbJaoo9e0UZ6W3mltIQyQ5qmqX+Z5usgApRZkjgxrDLF/1dWfjoe3D0mGcYQtzHcY55i&#10;UmjzN/FjUxFrXsWCiZhMh6+u3zQ3nMl0c3Nd1y+zlNUFGjDSB/CW5UXLI6HQ/UAH71x6FI9NkUsc&#10;P0ZagGdA7mtcjiS0eec6RnNIziHUwvUGTn1ySnXhXFY0G1jgX0Ax3SWWS5tiJzgYZEeRjCCkBEfN&#10;WillZ5jSxqzAuvD7K/CUn6FQrPYU8Ioonb2jFWy18/in7jSdKasl/6zAMneW4NF3c3nNIk3yTHmT&#10;k7+zKX/eF/jlL9z/AAAA//8DAFBLAwQUAAYACAAAACEAIkdYZd0AAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPMU/DMBSEdyT+g/WQ2KhTRw0lxKkQEh1BFAa6ufGrHTV+jmI3Cfx6zETH053uvqs2&#10;s+vYiENoPUlYLjJgSI3XLRkJnx8vd2tgISrSqvOEEr4xwKa+vqpUqf1E7zjuomGphEKpJNgY+5Lz&#10;0Fh0Kix8j5S8ox+cikkOhutBTancdVxkWcGdaiktWNXjs8XmtDs7CW/ma3SCti0/Pux/tuZVn+wU&#10;pby9mZ8egUWc438Y/vATOtSJ6eDPpAPrJOSrYpWiEgoBLPl5kd8DO0gQSwG8rvjlgfoXAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA0fQU+LsBAADNAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIkdYZd0AAAAIAQAADwAAAAAAAAAAAAAAAAAVBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                      <v:stroke endarrow="block" joinstyle="miter"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251849728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2342F811" wp14:editId="238D8C22">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>874072</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>27198</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="45719" cy="83127"/>
+                      <wp:effectExtent l="38100" t="0" r="50165" b="50800"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1246582415" name="Connecteur droit avec flèche 1246582415"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="45719" cy="83127"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:tailEnd type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="5858F461" id="Connecteur droit avec flèche 1246582415" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:68.8pt;margin-top:2.15pt;width:3.6pt;height:6.55pt;z-index:251849728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqV6/guwEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yTlskvVdB+6wAuC&#10;FZcP8DrjxJJvGg9N8vfYTpsiQEggXia+zJk5c3yyv5usYSfAqL1rebOpOQMnfadd3/KvX94+u+Us&#10;knCdMN5By2eI/O7w9Ml+DDvY+sGbDpClIi7uxtDygSjsqirKAayIGx/ApUvl0QpKW+yrDsWYqltT&#10;bev6VTV67AJ6CTGm0/vlkh9KfaVA0kelIhAzLU/cqEQs8THH6rAXux5FGLQ80xD/wMIK7VLTtdS9&#10;IMG+of6llNUSffSKNtLbyiulJZQZ0jRN/dM0nwcRoMySxIlhlSn+v7Lyw+noHjDJMIa4i+EB8xST&#10;Qpu/iR+biljzKhZMxGQ6fPHypnnNmUw3t8+b7U2WsrpCA0Z6B96yvGh5JBS6H+jonUuP4rEpconT&#10;+0gL8ALIfY3LkYQ2b1zHaA7JOYRauN7AuU9Oqa6cy4pmAwv8Eyimu8RyaVPsBEeD7CSSEYSU4KhZ&#10;K6XsDFPamBVYF35/BJ7zMxSK1f4GvCJKZ+9oBVvtPP6uO00XymrJvyiwzJ0lePTdXF6zSJM8U97k&#10;7O9syh/3BX79Cw/fAQAA//8DAFBLAwQUAAYACAAAACEAiVHRgdwAAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDG7UlxKkQEj2CKBzozY23dtR4HcVuEvh6tie47WhGs2/K&#10;zeRbMWAfm0AK7mcZCKQ6mIasgs+Pl7s1iJg0Gd0GQgXfGGFTXV+VujBhpHccdskKLqFYaAUupa6Q&#10;MtYOvY6z0CGxdwy914llb6Xp9cjlvpXzLFtKrxviD053+OywPu3OXsGb/Rr8nLaNPD7sf7b21Zzc&#10;mJS6vZmeHkEknNJfGC74jA4VMx3CmUwULevFaslRBfkCxMXPc55y4GOVg6xK+X9A9QsAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBqV6/guwEAAM0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCJUdGB3AAAAAgBAAAPAAAAAAAAAAAAAAAAABUEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                      <v:stroke endarrow="block" joinstyle="miter"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251853824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49FE9C2A" wp14:editId="774F1321">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1736024</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>169702</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="1547495" cy="249382"/>
+                      <wp:effectExtent l="0" t="0" r="14605" b="17780"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="243272710" name="Rectangle 243272710"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1547495" cy="249382"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:srgbClr val="FF0000"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="51189C09" w14:textId="77777777" w:rsidR="008C3DD3" w:rsidRPr="00554639" w:rsidRDefault="008C3DD3" w:rsidP="008C3DD3">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:color w:val="FF0000"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00554639">
+                                    <w:rPr>
+                                      <w:color w:val="FF0000"/>
+                                    </w:rPr>
+                                    <w:t>NON</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="49FE9C2A" id="Rectangle 243272710" o:spid="_x0000_s1058" style="position:absolute;margin-left:136.7pt;margin-top:13.35pt;width:121.85pt;height:19.65pt;z-index:251853824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPoqLEcwIAAEAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1v2jAQf5+0/8Hy+xrC6AeooUKtmCZV&#10;LVo79dk4NkRzfN7ZENhfv7MTAut4mpYH5853v/s+397tasO2Cn0FtuD5xYAzZSWUlV0V/Pvr/NMN&#10;Zz4IWwoDVhV8rzy/m378cNu4iRrCGkypkJER6yeNK/g6BDfJMi/Xqhb+ApyyJNSAtQjE4iorUTRk&#10;vTbZcDC4yhrA0iFI5T3dPrRCPk32tVYyPGvtVWCm4BRbSCemcxnPbHorJisUbl3JLgzxD1HUorLk&#10;tDf1IIJgG6z+MlVXEsGDDhcS6gy0rqRKOVA2+eBdNi9r4VTKhYrjXV8m///Myqfti1sglaFxfuKJ&#10;jFnsNNbxT/GxXSrWvi+W2gUm6TK/HF2PxpecSZINR+PPN8NYzeyIdujDFwU1i0TBkZqRaiS2jz60&#10;qgeV6MzYeHowVTmvjEkMrpb3BtlWUPvm8wF9nY8TNfIYodkxgUSFvVGt2W9Ks6qkkIfJfZot1ZsV&#10;Uiobrjq7xpJ2hGkKoQfm54Am5B2o040wlWauBw7OAf/02COSV7ChB9eVBTxnoPzRe271D9m3Ocf0&#10;w265o6SpTeMYZLxaQrlfIENol8A7Oa+oMY/Ch4VAmnraD9rk8EyHNtAUHDqKszXgr3P3UZ+GkaSc&#10;NbRFBfc/NwIVZ+arpTEd56NRXLvEjC6vh8TgqWR5KrGb+h6o0zm9GU4mMuoHcyA1Qv1GCz+LXkkk&#10;rCTfBZcBD8x9aLebngypZrOkRqvmRHi0L05G47HQcfBed28CXTedgeb6CQ4bJybvhrTVjUgLs00A&#10;XaUJPta1awGtadqB7kmJ78Apn7SOD9/0NwAAAP//AwBQSwMEFAAGAAgAAAAhAG0My1DiAAAACQEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj01Pg0AQhu8m/ofNmHizC22FBlka0kQ9eFCpjfG2ZUcg7gey&#10;W0B/veNJbzOZJ+88b76djWYjDr5zVkC8iIChrZ3qbCPgZX97tQHmg7RKamdRwBd62BbnZ7nMlJvs&#10;M45VaBiFWJ9JAW0Ifca5r1s00i9cj5Zu724wMtA6NFwNcqJwo/kyihJuZGfpQyt73LVYf1QnI6B6&#10;Wz/s7kK5H18fq9X34b781NOTEJcXc3kDLOAc/mD41Sd1KMjp6E5WeaYFLNPVmlAakhQYAddxGgM7&#10;CkiSCHiR8/8Nih8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAz6KixHMCAABABQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAbQzLUOIAAAAJAQAA&#10;DwAAAAAAAAAAAAAAAADNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="red" strokeweight="1pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="51189C09" w14:textId="77777777" w:rsidR="008C3DD3" w:rsidRPr="00554639" w:rsidRDefault="008C3DD3" w:rsidP="008C3DD3">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00554639">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>NON</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251851776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="330D93D3" wp14:editId="0845C2CE">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>49728</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>145951</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="1547495" cy="237507"/>
+                      <wp:effectExtent l="0" t="0" r="14605" b="10160"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1353018310" name="Rectangle 1353018310"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1547495" cy="237507"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="65C38AE4" w14:textId="77777777" w:rsidR="008C3DD3" w:rsidRDefault="008C3DD3" w:rsidP="008C3DD3">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t>OUI</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="330D93D3" id="Rectangle 1353018310" o:spid="_x0000_s1059" style="position:absolute;margin-left:3.9pt;margin-top:11.5pt;width:121.85pt;height:18.7pt;z-index:251851776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIpzcpVwIAAP8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1P2zAUfZ+0/2D5faTpWjoqUlSBmCYh&#10;qICJZ9exaTTH17t2m3S/ftdOmjLWp2kvju17z/3yObm8amvDdgp9Bbbg+dmIM2UllJV9Lfj359tP&#10;XzjzQdhSGLCq4Hvl+dXi44fLxs3VGDZgSoWMglg/b1zBNyG4eZZ5uVG18GfglCWjBqxFoCO+ZiWK&#10;hqLXJhuPRudZA1g6BKm8p9ubzsgXKb7WSoYHrb0KzBScagtpxbSu45otLsX8FYXbVLIvQ/xDFbWo&#10;LCUdQt2IINgWq79C1ZVE8KDDmYQ6A60rqVIP1E0+etfN00Y4lXqh4Xg3jMn/v7DyfvfkVkhjaJyf&#10;e9rGLlqNdfxSfaxNw9oPw1JtYJIu8+lkNrmYcibJNv48m45mcZrZEe3Qh68KahY3BUd6jDQjsbvz&#10;oXM9uBDumD/twt6oWIKxj0qzqqSM44RO1FDXBtlO0KMKKZUN533q5B1hujJmAOangCbkPaj3jTCV&#10;KDMAR6eAf2YcECkr2DCA68oCngpQ/hgyd/6H7rueY/uhXbfUNPWcKBqv1lDuV8gQOg57J28rmuud&#10;8GElkEhL9CYhhgdatIGm4NDvONsA/jp1H/2JS2TlrCERFNz/3ApUnJlvllh2kU8mUTXpMJnOqBqG&#10;by3rtxa7ra+BniQnyTuZttE/mMNWI9QvpNdlzEomYSXlLrgMeDhch06cpHiplsvkRkpxItzZJydj&#10;8DjoyJvn9kWg68kViJb3cBCMmL/jWOcbkRaW2wC6SgQ8zrV/AlJZonD/R4gyfntOXsf/1uI3AAAA&#10;//8DAFBLAwQUAAYACAAAACEAlxT3DtwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEzPTU/DMAwG&#10;4DsS/yEyEjeWtmMDSt1pgMauML6uWWPaisapmnQr/x5zgqP1Wq8fF6vJdepAQ2g9I6SzBBRx5W3L&#10;NcLry+biGlSIhq3pPBPCNwVYlacnhcmtP/IzHXaxVlLCITcITYx9rnWoGnImzHxPLNmnH5yJMg61&#10;toM5SrnrdJYkS+1My3KhMT3dN1R97UaHMFaPdx91v3562Mx5q316497eLeL52bS+BRVpin/L8MsX&#10;OpRi2vuRbVAdwpXAI0I2l48kzhbpAtQeYZlcgi4L/d9f/gAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCIpzcpVwIAAP8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCXFPcO3AAAAAcBAAAPAAAAAAAAAAAAAAAAALEEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="65C38AE4" w14:textId="77777777" w:rsidR="008C3DD3" w:rsidRDefault="008C3DD3" w:rsidP="008C3DD3">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>OUI</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C4A4BF6" w14:textId="690839B8" w:rsidR="008C3DD3" w:rsidRDefault="00756F12" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251862016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CF733CA" wp14:editId="5144847B">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>3952009</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>30101</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="1676400" cy="514350"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1086994360" name="Rectangle 1086994360"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1676400" cy="514350"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:srgbClr val="FFC000"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="391346C9" w14:textId="77777777" w:rsidR="008C3DD3" w:rsidRDefault="008C3DD3" w:rsidP="008C3DD3">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t>Prise en charge standard</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="1CF733CA" id="Rectangle 1086994360" o:spid="_x0000_s1060" style="position:absolute;margin-left:311.2pt;margin-top:2.35pt;width:132pt;height:40.5pt;z-index:251862016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDslRFXcgIAAEAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+5qEUbqhhgpRMU2q&#10;WrR26rNxbLDm2N7ZkLC/fmcnBNbxNO3F8eW+736fb+/aWpO9AK+sKWlxlVMiDLeVMpuSfn9ZfvhE&#10;iQ/MVExbI0p6EJ7ezd6/u23cVIzs1upKAEEjxk8bV9JtCG6aZZ5vRc38lXXCoFJaqFlAETZZBaxB&#10;67XORnk+yRoLlQPLhff4975T0lmyL6Xg4UlKLwLRJcXYQjohnet4ZrNbNt0Ac1vF+zDYP0RRM2XQ&#10;6WDqngVGdqD+MlUrDtZbGa64rTMrpeIi5YDZFPmbbJ63zImUCxbHu6FM/v+Z5Y/7Z7cCLEPj/NTj&#10;NWbRSqjjF+MjbSrWYSiWaAPh+LOY3EzGOdaUo+66GH+8TtXMTmwHPnwRtibxUlLAZqQasf2DD+gR&#10;oUdIdKZNPL3VqloqrZMAm/VCA9kzbN9yucjRX0c8g6GZSM1OCaRbOGjRmf0mJFEVhjxK7tNsicEs&#10;41yYMOntaoPoSJMYwkAsLhF1KHpSj400kWZuIOaXiH96HBjJqzVhINfKWLhkoPoxeO7wx+y7nGP6&#10;oV23mDTmnKDx19pWhxUQsN0SeMeXChvzwHxYMcCpx17iJocnPKS2TUltf6Nka+HXpf8Rj8OIWkoa&#10;3KKS+p87BoIS/dXgmH4uxuO4dkkYX9+MUIBzzfpcY3b1wmKnC3wzHE/XiA/6eJVg61dc+Hn0iipm&#10;OPouKQ9wFBah2258MriYzxMMV82x8GCeHY/GY6Hj4L20rwxcP50B5/rRHjeOTd8MaYeNTGPnu2Cl&#10;ShN8qmvfAlzTNNj9kxLfgXM5oU4P3+w3AAAA//8DAFBLAwQUAAYACAAAACEAm6+zId0AAAAIAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDVFI3xKnK36nqgcKhx61tkoh4HWK3&#10;DW/PcoLbjmY08221mnwvTm6MXSANt7MMhCMTbEeNhve3lxsFIiYki30gp+HbRVjVlxcVljac6dWd&#10;dqkRXEKxRA1tSkMpZTSt8xhnYXDE3kcYPSaWYyPtiGcu973Ms6yQHjvihRYH99g687k7et59WtvU&#10;5w/ma7nHQj2r7cZsktbXV9P6HkRyU/oLwy8+o0PNTIdwJBtFr6HI8zlHNcwXINhXqmB94ONuAbKu&#10;5P8H6h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7JURV3ICAABABQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAm6+zId0AAAAIAQAADwAAAAAA&#10;AAAAAAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#ffc000" strokeweight="1pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="391346C9" w14:textId="77777777" w:rsidR="008C3DD3" w:rsidRDefault="008C3DD3" w:rsidP="008C3DD3">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Prise en charge standard</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45CDB54A" w14:textId="5E04123B" w:rsidR="008C3DD3" w:rsidRDefault="00BD59FC" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251751424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46DCD988" wp14:editId="4B3C11FB">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>833186</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>59229</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="0" cy="198727"/>
+                      <wp:effectExtent l="76200" t="0" r="57150" b="49530"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="100551" name="Connecteur droit avec flèche 100551"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="0" cy="198727"/>
                               </a:xfrm>
                               <a:prstGeom prst="straightConnector1">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:ln>
                                 <a:tailEnd type="triangle"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="02FB30DE" id="Connecteur droit avec flèche 100509" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:297.6pt;margin-top:1pt;width:.75pt;height:34.95pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcruY55wEAABEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Rlu9qtmu5DF3hB&#10;ULHwAV5n3FhybGs828sf8R/8GGMnzSJASCBenNiec+bMmfH67tQ7cQBMNvhGzme1FOB1aK3fN/LL&#10;57evbqRIpHyrXPDQyDMkebd5+WJ9jCtYhC64FlAwiU+rY2xkRxRXVZV0B71KsxDB86UJ2CviLe6r&#10;FtWR2XtXLer6ujoGbCMGDSnx6f1wKTeF3xjQ9NGYBCRcI1kblRXL+pjXarNWqz2q2Fk9ylD/oKJX&#10;1nPSiepekRJPaH+h6q3GkIKhmQ59FYyxGkoNXM28/qmah05FKLWwOSlONqX/R6s/HHYobMu9q+tl&#10;fSuFVz33aRu8Z/PgCUWLwZJQB9DCuG9fuTNijGXzjjGtmGPrdzjuUtxhduJksM9frlGciuHnyXA4&#10;kdB8eLtcLKXQfHF19frmepnbUT1DIyZ6B6EX+aeRiVDZfUejtoDzYrk6vE80AC+AnNf5vJKy7o1v&#10;BZ0jV0Vold87GPPkkCpXMGguf3R2MMA/gWFjWOWQpowkbB2Kg+JhUlqDp/nExNEZZqxzE7Au+v4I&#10;HOMzFMq4/g14QpTMwdME7q0P+LvsdLpINkP8xYGh7mzBY2jPpZvFGp670pPxjeTB/nFf4M8vefMd&#10;AAD//wMAUEsDBBQABgAIAAAAIQDABk5b3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtZW4UaeR0pI0mwoh0SOIlgPc3HgbR43XUewmga/HnOA4mtHMm3I3206MNPjWMcJqmYAg&#10;rp1uuUF4Pz7fP4DwQbFWnWNC+CIPu+r2plSFdhO/0XgIjYgl7AuFYELoCyl9bcgqv3Q9cfTObrAq&#10;RDk0Ug9qiuW2k2mSrKVVLccFo3p6MlRfDleL8Np8jDblfSvP+ef3vnnRFzMFxLvF/LgFEWgOf2H4&#10;xY/oUEWmk7uy9qJDyPIsjVGENF6KfpavNyBOCJtVDrIq5f8D1Q8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAnK7mOecBAAARBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAwAZOW94AAAAIAQAADwAAAAAAAAAAAAAAAABBBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="6EED93B2" id="Connecteur droit avec flèche 100551" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:65.6pt;margin-top:4.65pt;width:0;height:15.65pt;z-index:251751424;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/TIGwtgEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZIe2KVquocucEGw&#10;AvYHeJ1xYslfGg9N8u+xnTZFgJBY7WXij3lv3jxP9neTNewEGLV3LW82NWfgpO+061v++P3Dm1vO&#10;IgnXCeMdtHyGyO8Or1/tx7CDrR+86QBZInFxN4aWD0RhV1VRDmBF3PgALl0qj1ZQ2mJfdSjGxG5N&#10;ta3rt9XosQvoJcSYTu+XS34o/EqBpC9KRSBmWp60UYlY4lOO1WEvdj2KMGh5liGeocIK7VLRlepe&#10;kGA/UP9BZbVEH72ijfS28kppCaWH1E1T/9bNt0EEKL0kc2JYbYovRys/n47uAZMNY4i7GB4wdzEp&#10;tPmb9LGpmDWvZsFETC6HMp02725vtjfZx+qKCxjpI3jL8qLlkVDofqCjdy69iMemeCVOnyItwAsg&#10;FzUuRxLavHcdozmksSHUwvUGznVySnUVXFY0G1jgX0Ex3SWJS5kyS3A0yE4iTYGQEhw1K1PKzjCl&#10;jVmBddH3T+A5P0OhzNn/gFdEqewdrWCrnce/VafpIlkt+RcHlr6zBU++m8tTFmvSwJQ3OQ93nshf&#10;9wV+/QUPPwEAAP//AwBQSwMEFAAGAAgAAAAhAC02V3rbAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/QdrK3GjTlNU0RCnQkj0CKJwgNs23tpR43UUu0ng63G5wPFpRrNvy+3kWjFQ&#10;HxrPCpaLDARx7XXDRsH729PNHYgQkTW2nknBFwXYVrOrEgvtR36lYR+NSCMcClRgY+wKKUNtyWFY&#10;+I44ZUffO4wJeyN1j2Mad63Ms2wtHTacLljs6NFSfdqfnYIX8zG4nHeNPG4+v3fmWZ/sGJW6nk8P&#10;9yAiTfGvDBf9pA5Vcjr4M+sg2sSrZZ6qCjYrEJf8lw8KbrM1yKqU/x+ofgAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQB/TIGwtgEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAtNld62wAAAAgBAAAPAAAAAAAAAAAAAAAAABAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
                       <v:stroke endarrow="block" joinstyle="miter"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-                <w:rFonts w:eastAsia="Marianne-Regular" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00283ED2">
+              <w:rPr>
                 <w:noProof/>
-                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12C44BAF" wp14:editId="0F984168">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251859968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5739B1FE" wp14:editId="7E6A5B7B">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>864870</wp:posOffset>
+                        <wp:posOffset>3326765</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>104140</wp:posOffset>
+                        <wp:posOffset>64135</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="1352550" cy="451485"/>
-                      <wp:effectExtent l="19050" t="19050" r="19050" b="24765"/>
+                      <wp:extent cx="581890" cy="45719"/>
+                      <wp:effectExtent l="0" t="57150" r="27940" b="50165"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="466052894" name="Connecteur droit avec flèche 466052894"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm flipV="1">
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="581890" cy="45719"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:srgbClr val="FF0000"/>
+                                </a:solidFill>
+                                <a:tailEnd type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="3">
+                                <a:schemeClr val="accent2"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent2"/>
+                              </a:fillRef>
+                              <a:effectRef idx="2">
+                                <a:schemeClr val="accent2"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="799592E9" id="Connecteur droit avec flèche 466052894" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:261.95pt;margin-top:5.05pt;width:45.8pt;height:3.6pt;flip:y;z-index:251859968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDlWWI2gEAAAwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxH6zcaZLCQrdquocu5YJg&#10;BSx31xknlhzbGg/9+PeMnWwWWKSVEDmMYnvem3nP483NebDiCBiNd01RL6pCgFO+Na5rivtv+1er&#10;QkSSrpXWO2iKC8TiZvvyxeYU1rD0vbctoGASF9en0BQ9UViXZVQ9DDIufADHh9rjIImX2JUtyhOz&#10;D7ZcVtXb8uSxDegVxMi7t+Nhsc38WoOiz1pHIGGbgnujHDHHQ4rldiPXHcrQGzW1If+hi0Eax0Vn&#10;qltJUvxA84RqMAp99JoWyg+l19ooyBpYTV39oeZrLwNkLWxODLNN8f/Rqk/HnbtDtuEU4jqGO0wq&#10;zhoHoa0J3/lOsy7uVJyzbZfZNjiTULx5tapX12yu4qM3V+/q6+RqObIktoCRPoAfRPppikgoTdfT&#10;zjvH9+NxrCCPHyONwAdAAluXYvTWtHtjbV5gd9hZFEfJl7rfV/xNFX9LI2nse9cKugQePEIjXWdh&#10;yky05aPk/EcXC2PJL6CFaVna6yw+TyPMJaVS4Gg5M3F2gmlubwZWzwOn/ASFPKkzePk8eEbkyt7R&#10;DB6M8/g3AjrXU8t6zH9wYNSdLDj49pKHIVvDI5fvcXoeaaZ/XWf44yPe/gQAAP//AwBQSwMEFAAG&#10;AAgAAAAhAGNISxPdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4s7UYH&#10;K00nNIHGdWMPkDWmrZo4pUnX7u0xJzja/6ffn4vt7Ky44BBaTwrSRQICqfKmpVrB6fP94RlEiJqM&#10;tp5QwRUDbMvbm0Lnxk90wMsx1oJLKORaQRNjn0sZqgadDgvfI3H25QenI49DLc2gJy53Vi6TZC2d&#10;bokvNLrHXYNVdxydgmq/N93cT6fvbny0B/l23aQfO6Xu7+bXFxAR5/gHw68+q0PJTmc/kgnCKsiW&#10;qw2jHCQpCAbWaZaBOPPiaQWyLOT/D8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIOV&#10;ZYjaAQAADAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AGNISxPdAAAACQEAAA8AAAAAAAAAAAAAAAAANAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" strokecolor="red" strokeweight="1.5pt">
+                      <v:stroke endarrow="block" joinstyle="miter"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A7D7784" w14:textId="1CB81B82" w:rsidR="008C3DD3" w:rsidRDefault="008C3DD3" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68B8967B" w14:textId="6D8E3675" w:rsidR="008C3DD3" w:rsidRDefault="00283ED2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251866112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7240DC30" wp14:editId="7920415A">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>63500</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>14605</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="1498600" cy="977900"/>
+                      <wp:effectExtent l="0" t="0" r="25400" b="12700"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="582483187" name="Zone de texte 582483187"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1498600" cy="977900"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln/>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="dk1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="dk1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="037EB848" w14:textId="77777777" w:rsidR="00283ED2" w:rsidRDefault="00283ED2" w:rsidP="00283ED2">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:bCs/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00953913">
+                                    <w:rPr>
+                                      <w:bCs/>
+                                    </w:rPr>
+                                    <w:t>Intervention du délégué</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="2F704B71" w14:textId="77777777" w:rsidR="00283ED2" w:rsidRDefault="00283ED2" w:rsidP="00283ED2">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:bCs/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:bCs/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">Selon les Fiches techniques </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00C31523">
+                                    <w:rPr>
+                                      <w:bCs/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                    </w:rPr>
+                                    <w:t>(</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00C31523">
+                                    <w:rPr>
+                                      <w:bCs/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                    </w:rPr>
+                                    <w:t>cf : Annexe 7)</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="020B0B1E" w14:textId="77777777" w:rsidR="00283ED2" w:rsidRPr="00953913" w:rsidRDefault="00283ED2" w:rsidP="00283ED2">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:bCs/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="7240DC30" id="Zone de texte 582483187" o:spid="_x0000_s1061" type="#_x0000_t202" style="position:absolute;margin-left:5pt;margin-top:1.15pt;width:118pt;height:77pt;z-index:251866112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASOa2NWwIAAAgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06CrGmCOEXWosOA&#10;oC2aDj0rstQYk0VNYmJnXz9Kjp2gK3YYdpFJkY8UyUfPr5vKsL3yoQSb8+HFgDNlJRSlfc359+e7&#10;T1ecBRS2EAasyvlBBX69+PhhXruZGsEWTKE8oyA2zGqX8y2im2VZkFtViXABTlkyavCVQFL9a1Z4&#10;UVP0ymSjweAyq8EXzoNUIdDtbWvkixRfayXxQeugkJmc09swnT6dm3hmi7mYvXrhtqU8PkP8wysq&#10;UVpK2oe6FSjYzpd/hKpK6SGAxgsJVQZal1KlGqia4eBNNeutcCrVQs0Jrm9T+H9h5f1+7R49w+YL&#10;NDTA2JDahVmgy1hPo30Vv/RSRnZq4aFvm2qQyQgaT68uB2SSZJtOJlOSKUx2Qjsf8KuCikUh557G&#10;krol9quArWvnEpMZG+9Oz0gSHoxqjU9Ks7KgxKMUJHFF3RjP9oKmXPxIRVB2Y8kzQnRpTA8avgcy&#10;2IGOvhGmEn964OA94Clb750ygsUeWJUW/N/BuvXvqm5rjWVjs2moWKp11I1mA8WBJuahJXNw8q6k&#10;tq5EwEfhib00CdpIfKBDG6hzDkeJsy34X+/dR38iFVk5q2kbch5+7oRXnJlvlug2HY7HcX2SMv48&#10;GZHizy2bc4vdVTdAoxjS7juZxOiPphO1h+qFFncZs5JJWEm5cy7Rd8oNtltKqy/VcpncaGWcwJVd&#10;OxmDx0ZH2jw3L8K7I7eQWHkP3eaI2RuKtb4RaWG5Q9Bl4l9sddvX4who3RKDj7+GuM/nevI6/cAW&#10;vwEAAP//AwBQSwMEFAAGAAgAAAAhAJU8lsTbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SNyoTQoBhTgVQuXCpSIEcXXjbRwRr6PYacPfs5zocXZWM2/KzeIHccQp9oE03K4U&#10;CKQ22J46Dc3H680jiJgMWTMEQg0/GGFTXV6UprDhRO94rFMnOIRiYTS4lMZCytg69CauwojE3iFM&#10;3iSWUyftZE4c7geZKZVLb3riBmdGfHHYftez55Ldoaas2TZZ+/Ygk/va7j5npfX11fL8BCLhkv6f&#10;4Q+f0aFipn2YyUYxsFY8JWnI1iDYzu5y1nu+3+drkFUpzwdUvwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQASOa2NWwIAAAgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCVPJbE2wAAAAgBAAAPAAAAAAAAAAAAAAAAALUEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="037EB848" w14:textId="77777777" w:rsidR="00283ED2" w:rsidRDefault="00283ED2" w:rsidP="00283ED2">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00953913">
+                              <w:rPr>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Intervention du délégué</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2F704B71" w14:textId="77777777" w:rsidR="00283ED2" w:rsidRDefault="00283ED2" w:rsidP="00283ED2">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Selon les Fiches techniques </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C31523">
+                              <w:rPr>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C31523">
+                              <w:rPr>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>cf : Annexe 7)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="020B0B1E" w14:textId="77777777" w:rsidR="00283ED2" w:rsidRPr="00953913" w:rsidRDefault="00283ED2" w:rsidP="00283ED2">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0923B771" w14:textId="3296DBB3" w:rsidR="008C3DD3" w:rsidRDefault="008C3DD3" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71585BB8" w14:textId="4A9C1C63" w:rsidR="008C3DD3" w:rsidRDefault="008C3DD3" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1289A1D9" w14:textId="02896FAF" w:rsidR="00EC4955" w:rsidRDefault="00EC4955" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251747328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47C1EFBB" wp14:editId="5E99BEDD">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>9817100</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>0</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2335696" cy="582295"/>
+                      <wp:effectExtent l="0" t="0" r="26670" b="27305"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="100109" name="Rectangle 100109"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2335696" cy="582295"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:schemeClr val="accent2">
+                                  <a:lumMod val="40000"/>
+                                  <a:lumOff val="60000"/>
+                                </a:schemeClr>
+                              </a:solidFill>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:schemeClr val="accent6"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="4AAEE2A2" w14:textId="77777777" w:rsidR="00C8678A" w:rsidRPr="00A07594" w:rsidRDefault="00C8678A" w:rsidP="00EC4955">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:color w:val="FF0000"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve">Contacter le déléguant / réorienter vers le déléguant / </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00A07594">
+                                    <w:rPr>
+                                      <w:color w:val="FF0000"/>
+                                    </w:rPr>
+                                    <w:t>contacter les urgences</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="47C1EFBB" id="Rectangle 100109" o:spid="_x0000_s1062" style="position:absolute;margin-left:773pt;margin-top:0;width:183.9pt;height:45.85pt;z-index:251747328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3cZp0kwIAALUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8bxY2QBOUJUKJUlVK&#10;E9Skytl47WDV63Ftwy799R17H9CUQ1WVw2LPzDcvzzdX102lyU44r8AUdHw2okQYDqUyrwX99nz3&#10;4YISH5gpmQYjCroXnl4v3r+7qu1c5LABXQpH0Inx89oWdBOCnWeZ5xtRMX8GVhhUSnAVC3h1r1np&#10;WI3eK53lo9Esq8GV1gEX3qP0tlXSRfIvpeDhUUovAtEFxdxC+rr0Xcdvtrhi81fH7EbxLg32D1lU&#10;TBkMOri6ZYGRrVN/uKoUd+BBhjMOVQZSKi5SDVjNePSmmqcNsyLVgs3xdmiT/39u+cPuya4ctqG2&#10;fu7xGKtopKviP+ZHmtSs/dAs0QTCUZifn09nlzNKOOqmF3l+OY3dzA5o63z4JKAi8VBQh4+ResR2&#10;9z60pr1JDOZBq/JOaZ0ucQDEjXZkx/DpGOfChDzB9bb6AmUrn4zw1z4iivGpW/GsF2M2aZSip5Tb&#10;b0G0+bu4s66wIzA6jujs0LV0Cnstok9tvgpJVBn7lJIesjiup/ebrCNMYvUDcHwKqMO4S6azjTCR&#10;Bn0Ajk4B2w72EQdEigomDOBKGXCnHJTfh8itfV99W3MsPzTrBouOsxGTjKI1lPuVIw5a5nnL7xRO&#10;wz3zYcUcUg1JiesjPOJHaqgLCt2Jkg24n6fk0R4ZgFpKaqRuQf2PLXOCEv3ZIDcux5NJ5Hq6TKYf&#10;c7y4Y836WGO21Q3giI1xUVmejtE+6P4oHVQvuGWWMSqqmOEYu6A8uP5yE9qVgnuKi+UymSG/LQv3&#10;5sny6Dw2Ok77c/PCnO0oEZBMD9DTnM3fMKO1jUgDy20AqRJtDn3tngB3Qxrubo/F5XN8T1aHbbv4&#10;BQAA//8DAFBLAwQUAAYACAAAACEAEOlqZd8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VI3KgToIGmcSqE4NJWQhR6d+JtEojXUew0ga/v9gSXlUYzmp2XrSbbiiP2vnGkIJ5F&#10;IJBKZxqqFHx+vN48gvBBk9GtI1Twgx5W+eVFplPjRnrH4y5UgkvIp1pBHUKXSunLGq32M9chsXdw&#10;vdWBZV9J0+uRy20rb6MokVY3xB9q3eFzjeX3brAK/DhFZvv2lQyH/cu2HH/X8aZYK3V9NT0tQQSc&#10;wl8YzvN5OuS8qXADGS9a1vP7hGGCAr5nfxHfMUuhYBE/gMwz+Z8gPwEAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQB3cZp0kwIAALUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAQ6Wpl3wAAAAkBAAAPAAAAAAAAAAAAAAAAAO0EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA+QUAAAAA&#10;" fillcolor="#f7caac [1301]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4AAEE2A2" w14:textId="77777777" w:rsidR="00C8678A" w:rsidRPr="00A07594" w:rsidRDefault="00C8678A" w:rsidP="00EC4955">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">Contacter le déléguant / réorienter vers le déléguant / </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A07594">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>contacter les urgences</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4512AD71" w14:textId="7DC2FFC7" w:rsidR="00EC4955" w:rsidRDefault="00EC4955" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="789496F2" w14:textId="185C4E77" w:rsidR="00EC4955" w:rsidRDefault="00BD59FC" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251755520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BDA29A2" wp14:editId="13505107">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>720725</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>162939</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="0" cy="219075"/>
+                      <wp:effectExtent l="76200" t="0" r="57150" b="47625"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="311" name="Connecteur droit avec flèche 311"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="0" cy="219075"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:tailEnd type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="2D3CB09E" id="Connecteur droit avec flèche 311" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:56.75pt;margin-top:12.85pt;width:0;height:17.25pt;z-index:251755520;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLjjQTtQEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3NEklXlHTu+gFNgiu&#10;eHyArzNOLPml8dAkf4/ttCkChARiM/Fjzpkzx5PD3WwNOwNG7V3Hm13NGTjpe+2Gjn/98vbZK84i&#10;CdcL4x10fIHI745Pnxym0MLej970gCyRuNhOoeMjUWirKsoRrIg7H8ClS+XRCkpbHKoexZTYran2&#10;df2imjz2Ab2EGNPp/XrJj4VfKZD0UakIxEzHkzYqEUt8zLE6HkQ7oAijlhcZ4h9UWKFdKrpR3QsS&#10;7BvqX6isluijV7ST3lZeKS2h9JC6aeqfuvk8igCll2RODJtN8f/Ryg/nk3vAZMMUYhvDA+YuZoU2&#10;f5M+Nhezls0smInJ9VCm033zun75PPtY3XABI70Db1ledDwSCj2MdPLOpRfx2BSvxPl9pBV4BeSi&#10;xuVIQps3rme0hDQ2hFq4wcClTk6pboLLihYDK/wTKKb7JHEtU2YJTgbZWaQpEFKCo2ZjStkZprQx&#10;G7Au+v4IvORnKJQ5+xvwhiiVvaMNbLXz+LvqNF8lqzX/6sDad7bg0fdLecpiTRqY8iaX4c4T+eO+&#10;wG+/4PE7AAAA//8DAFBLAwQUAAYACAAAACEAX18xCdwAAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMAyG70i8Q2Qkbixd0QYrTSeExI4gBgd28xovqdY4VZO1hacn4wLH3/70+3O5nlwrBupD&#10;41nBfJaBIK69btgo+Hh/vrkHESKyxtYzKfiiAOvq8qLEQvuR32jYRiNSCYcCFdgYu0LKUFtyGGa+&#10;I067g+8dxhR7I3WPYyp3rcyzbCkdNpwuWOzoyVJ93J6cglfzObicN408rHbfG/Oij3aMSl1fTY8P&#10;ICJN8Q+Gs35Shyo57f2JdRBtyvPbRUIV5Is7EGfgd7BXsMxykFUp/39Q/QAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCLjjQTtQEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBfXzEJ3AAAAAkBAAAPAAAAAAAAAAAAAAAAAA8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                      <v:stroke endarrow="block" joinstyle="miter"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="170098DB" w14:textId="5B05A04C" w:rsidR="00EC4955" w:rsidRDefault="00BD59FC" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251870208" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56CDEDE0" wp14:editId="485BC2C5">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>49728</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>115397</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2895600" cy="415636"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="22860"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="59421522" name="Rectangle 59421522"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2895600" cy="415636"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="23FEFB7B" w14:textId="5AAEAA6B" w:rsidR="00283ED2" w:rsidRDefault="00283ED2" w:rsidP="00283ED2">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t>Vérification des critères d’alerte</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="08026EC2" w14:textId="15476F79" w:rsidR="00283ED2" w:rsidRPr="00554639" w:rsidRDefault="00283ED2" w:rsidP="00283ED2">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:iCs/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:iCs/>
+                                    </w:rPr>
+                                    <w:t>(</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00554639">
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:iCs/>
+                                    </w:rPr>
+                                    <w:t>Cf</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:iCs/>
+                                    </w:rPr>
+                                    <w:t>.</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00554639">
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:iCs/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> Annexe : </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="0071451D">
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:iCs/>
+                                    </w:rPr>
+                                    <w:t>4</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:iCs/>
+                                    </w:rPr>
+                                    <w:t>)</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="56CDEDE0" id="Rectangle 59421522" o:spid="_x0000_s1063" style="position:absolute;margin-left:3.9pt;margin-top:9.1pt;width:228pt;height:32.75pt;z-index:251870208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0SSS0VgIAAP8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nadYGdYogRYcB&#10;RVu0HXpWZCkxJosapcTOfv0o2XG6LqdhF5kU+filR19dt7VhO4W+Alvw/GzEmbISysquC/795fbT&#10;BWc+CFsKA1YVfK88v55//HDVuJkawwZMqZBREOtnjSv4JgQ3yzIvN6oW/gycsmTUgLUIpOI6K1E0&#10;FL022Xg0mmYNYOkQpPKebm86I5+n+ForGR609iowU3CqLaQT07mKZza/ErM1CrepZF+G+IcqalFZ&#10;SjqEuhFBsC1Wf4WqK4ngQYczCXUGWldSpR6om3z0rpvnjXAq9ULD8W4Yk/9/YeX97tk9Io2hcX7m&#10;SYxdtBrr+KX6WJuGtR+GpdrAJF2OLy7PpyOaqSTbJD+ffp7GaWZHtEMfviqoWRQKjvQYaUZid+dD&#10;53pwIdwxf5LC3qhYgrFPSrOqjBkTOlFDLQ2ynaBHFVIqGw6pk3eE6cqYAZifApqQ9/X2vhGmEmUG&#10;4OgU8M+MAyJlBRsGcF1ZwFMByh9D5s7/0H3Xc2w/tKuWmqaeJ7HIeLWCcv+IDKHjsHfytqK53gkf&#10;HgUSaekpaBHDAx3aQFNw6CXONoC/Tt1Hf+ISWTlraAkK7n9uBSrOzDdLLLvMJ5O4NUmZnH8Zk4Jv&#10;Lau3Frutl0BPktPKO5nE6B/MQdQI9Svt6yJmJZOwknIXXAY8KMvQLSdtvFSLRXKjTXEi3NlnJ2Pw&#10;OOjIm5f2VaDryRWIlvdwWBgxe8exzjciLSy2AXSVCHica/8EtGWJwv0fIa7xWz15Hf9b898AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQC+kxYJ2gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7LTsMwEEX3&#10;SPyDNUjsqNMGtSFkUhVQYVvKa+vGQxIRj6PYacPfM6xgeR+69xTryXXqSENoPSPMZwko4srblmuE&#10;15ftVQYqRMPWdJ4J4ZsCrMvzs8Lk1p/4mY77WCsZ4ZAbhCbGPtc6VA05E2a+J5bs0w/ORJFDre1g&#10;TjLuOr1IkqV2pmV5aExP9w1VX/vRIYzV491H3W92D9uUn7Sf37i3d4t4eTFtbkFFmuJfGX7xBR1K&#10;YTr4kW1QHcJKwKPY2QKUxNfLVIwDQpauQJeF/s9f/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQC0SSS0VgIAAP8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQC+kxYJ2gAAAAcBAAAPAAAAAAAAAAAAAAAAALAEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAtwUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="23FEFB7B" w14:textId="5AAEAA6B" w:rsidR="00283ED2" w:rsidRDefault="00283ED2" w:rsidP="00283ED2">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Vérification des critères d’alerte</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="08026EC2" w14:textId="15476F79" w:rsidR="00283ED2" w:rsidRPr="00554639" w:rsidRDefault="00283ED2" w:rsidP="00283ED2">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00554639">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>Cf</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00554639">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Annexe : </w:t>
+                            </w:r>
+                            <w:r w:rsidR="0071451D">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>4</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00DF6A28">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251820032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C0318D3" wp14:editId="4FD62D66">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>10753725</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>51435</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="19050" cy="2238375"/>
+                      <wp:effectExtent l="57150" t="38100" r="57150" b="28575"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="18" name="Connecteur droit avec flèche 18"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm flipV="1">
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="19050" cy="2238375"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln w="19050">
+                                <a:tailEnd type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent2"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent2"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent2"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="23964646" id="Connecteur droit avec flèche 18" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:846.75pt;margin-top:4.05pt;width:1.5pt;height:176.25pt;flip:y;z-index:251820032;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrkRYyxwEAAOMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v1DAQvSPxHyzf2WRTFUq02R62wAVB&#10;RYG764wTS45t2cMm+feMnWyKAAmBuFjxx3tv3pvJ4XYaDDtDiNrZhu93JWdgpWu17Rr+5fPbFzec&#10;RRS2FcZZaPgMkd8enz87jL6GyvXOtBAYkdhYj77hPaKviyLKHgYRd86DpUvlwiCQtqEr2iBGYh9M&#10;UZXly2J0ofXBSYiRTu+WS37M/EqBxI9KRUBmGk61YV5DXh/TWhwPou6C8L2WaxniH6oYhLYkulHd&#10;CRTsW9C/UA1aBhedwp10Q+GU0hKyB3KzL39y89ALD9kLhRP9FlP8f7Tyw/lk7wPFMPpYR38fkotJ&#10;hYEpo/1X6mn2RZWyKcc2b7HBhEzS4f51eU3ZSrqpqqubq1fXKdZioUl0PkR8B25g6aPhEYPQXY8n&#10;Zy01yIVFQpzfR1yAF0ACG8vGi0bao9DmjW0Zzp7mCYMWtjOwKhpLwk9O8hfOBhaiT6CYblPF2VMe&#10;MjiZwM6CxkNICRarjYleJ5jSxmzA8s/A9X2CQh7AvwFviKzsLG7gQVsXfqeO034tWS3vLwksvlME&#10;j66dc49zNDRJuTvr1KdR/XGf4U//5vE7AAAA//8DAFBLAwQUAAYACAAAACEAx86ep94AAAALAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPUUvDMBDH3wW/QzjBN5fOYdhq0yGKIIigm/icNremmFxqkzX1&#10;25s9ucf/3Y///a7azs6yCcfQe5KwXBTAkFqve+okfO6fb9bAQlSklfWEEn4xwLa+vKhUqX2iD5x2&#10;sWO5hEKpJJgYh5Lz0Bp0Kiz8gJR3Bz86FXMcO65HlXK5s/y2KAR3qqd8wagBHw2237ujk9Ak2/8k&#10;3NPb+9S9PqUX8yUORsrrq/nhHljEOf7DcNLP6lBnp8YfSQdmcxab1V1mJayXwE6A2Ig8aCSsRCGA&#10;1xU//6H+AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGuRFjLHAQAA4wMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMfOnqfeAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAIQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="#ed7d31 [3205]" strokeweight="1.5pt">
+                      <v:stroke endarrow="block" joinstyle="miter"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CF4C787" w14:textId="78015392" w:rsidR="00EC4955" w:rsidRDefault="00EC4955" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="259741D6" w14:textId="3CDB63D0" w:rsidR="00EC4955" w:rsidRDefault="00EC4955" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36C586A2" w14:textId="6B8E8DC5" w:rsidR="00EC4955" w:rsidRDefault="00BD59FC" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251868160" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FB6017D" wp14:editId="657804C4">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>594995</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>90161</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="45719" cy="249382"/>
+                      <wp:effectExtent l="57150" t="0" r="50165" b="55880"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="273755166" name="Connecteur droit avec flèche 273755166"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm flipH="1">
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="45719" cy="249382"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:tailEnd type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="515F62BB" id="Connecteur droit avec flèche 273755166" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:46.85pt;margin-top:7.1pt;width:3.6pt;height:19.65pt;flip:x;z-index:251868160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgX51jxAEAANgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTDLDArvRZPYwy+OA&#10;YMXjA7xOO7Hkl+xmkvw9bWcmiwAhgbi0HLururq6s7+drGEniEl71/LtpuYMnPSddn3Lv3558+ya&#10;s4TCdcJ4By2fIfHbw9Mn+zE0sPODNx1ERiQuNWNo+YAYmqpKcgAr0sYHcPSofLQC6TP2VRfFSOzW&#10;VLu6flmNPnYhegkp0e3d8sgPhV8pkPhRqQTITMtJG5YYS3zIsTrsRdNHEQYtzzLEP6iwQjsqulLd&#10;CRTsW9S/UFkto09e4UZ6W3mltITSA3WzrX/q5vMgApReyJwUVpvS/6OVH05Hdx/JhjGkJoX7mLuY&#10;VLRMGR3e0UxLX6SUTcW2ebUNJmSSLq9evNrecCbpZXd18/x6l12tFpbMFmLCt+Aty4eWJ4xC9wMe&#10;vXM0Hx+XCuL0PuECvAAy2LgcUWjz2nUM50BLhFEL1xs418kp1aP8csLZwAL/BIrpjmQuZcpmwdFE&#10;dhK0E0JKcLhdmSg7w5Q2ZgXWxYE/As/5GQpl6/4GvCJKZe9wBVvtfPxddZwuktWSf3Fg6Ttb8OC7&#10;uQy2WEPrU2ZyXvW8nz9+F/jjD3n4DgAA//8DAFBLAwQUAAYACAAAACEAOEcZ6t8AAAAIAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3FjCxthamk58rAd2QGJDiGPamLbQOFWTbeXf&#10;453gaL+vHj/OVqPrxAGH0HrScD1RIJAqb1uqNbztiqsliBANWdN5Qg0/GGCVn59lJrX+SK942MZa&#10;MIRCajQ0MfaplKFq0Jkw8T0SZ59+cCbyONTSDubIcNfJqVK30pmW+EJjenxssPre7h1TnouHZP31&#10;8rHcPG3ce1m4ep04rS8vxvs7EBHH+FeGkz6rQ85Opd+TDaLTkMwW3OT9zRTEKVcqAVFqmM/mIPNM&#10;/n8g/wUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBgX51jxAEAANgDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA4Rxnq3wAAAAgBAAAPAAAAAAAA&#10;AAAAAAAAAB4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                      <v:stroke endarrow="block" joinstyle="miter"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251756544" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="060849C5" wp14:editId="0B4137F6">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2657475</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>27354</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="0" cy="276225"/>
+                      <wp:effectExtent l="76200" t="0" r="57150" b="47625"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="312" name="Connecteur droit avec flèche 312"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="0" cy="276225"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:tailEnd type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="0EBD371E" id="Connecteur droit avec flèche 312" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:209.25pt;margin-top:2.15pt;width:0;height:21.75pt;z-index:251756544;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRe0v/tQEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTDKRWFA0mT3MAhcE&#10;Kx4f4HXaiSW/1G4myd9jOzMZBAgJxKXjR1d1dblzuJ+tYWfAqL3r+H5XcwZO+l67oeNfv7x98Zqz&#10;SML1wngHHV8g8vvj82eHKbTQ+NGbHpAlEhfbKXR8JAptVUU5ghVx5wO4dKk8WkFpi0PVo5gSuzVV&#10;U9d31eSxD+glxJhOH9ZLfiz8SoGkj0pFIGY6nrRRiVjiU47V8SDaAUUYtbzIEP+gwgrtUtGN6kGQ&#10;YN9Q/0JltUQfvaKd9LbySmkJpYfUzb7+qZvPowhQeknmxLDZFP8frfxwPrlHTDZMIbYxPGLuYlZo&#10;8zfpY3Mxa9nMgpmYXA9lOm1e3TXNy+xjdcMFjPQOvGV50fFIKPQw0sk7l17E4754Jc7vI63AKyAX&#10;NS5HEtq8cT2jJaSxIdTCDQYudXJKdRNcVrQYWOGfQDHdJ4lrmTJLcDLIziJNgZASHO03ppSdYUob&#10;swHrou+PwEt+hkKZs78Bb4hS2TvawFY7j7+rTvNVslrzrw6sfWcLnny/lKcs1qSBKW9yGe48kT/u&#10;C/z2Cx6/AwAA//8DAFBLAwQUAAYACAAAACEAMXqZgdsAAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPzU7DMBCE70i8g7VI3KjT8tMQ4lQIiR5BLRzKzY23dtR4HcVuEnh6FnGA24xmNPttuZp8Kwbs&#10;YxNIwXyWgUCqg2nIKnh/e77KQcSkyeg2ECr4xAir6vys1IUJI21w2CYreIRioRW4lLpCylg79DrO&#10;QofE2SH0Xie2vZWm1yOP+1YusuxOet0QX3C6wyeH9XF78gpe7W7wC1o38nD/8bW2L+boxqTU5cX0&#10;+AAi4ZT+yvCDz+hQMdM+nMhE0Sq4mee3XGVxDYLzX79nscxBVqX8/0D1DQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhANF7S/+1AQAAygMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhADF6mYHbAAAACAEAAA8AAAAAAAAAAAAAAAAADwQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                      <v:stroke endarrow="block" joinstyle="miter"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73CC293C" w14:textId="07150ED9" w:rsidR="00EC4955" w:rsidRDefault="00283ED2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251872256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19F0499C" wp14:editId="034BEB2B">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1733550</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>160020</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2241550" cy="286385"/>
+                      <wp:effectExtent l="0" t="0" r="25400" b="18415"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="40432678" name="Rectangle 40432678"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2241550" cy="286385"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:srgbClr val="FF0000"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="73C23B56" w14:textId="0C64066F" w:rsidR="00283ED2" w:rsidRPr="00504DD7" w:rsidRDefault="00283ED2" w:rsidP="00283ED2">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:color w:val="FF0000"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00504DD7">
+                                    <w:rPr>
+                                      <w:color w:val="FF0000"/>
+                                    </w:rPr>
+                                    <w:t>Au moins un critère d’alerte</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="19F0499C" id="Rectangle 40432678" o:spid="_x0000_s1064" style="position:absolute;margin-left:136.5pt;margin-top:12.6pt;width:176.5pt;height:22.55pt;z-index:251872256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcY5p1cAIAAEAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r46zpOuCOkXQIsOA&#10;oi3WDj0rspQYk0WNUmJnTz9Kdpysy2mYDzIp8uM/dX3T1obtFPoKbMHzixFnykooK7su+PeX5Ycr&#10;znwQthQGrCr4Xnl+M3//7rpxMzWGDZhSISMj1s8aV/BNCG6WZV5uVC38BThlSagBaxGIxXVWomjI&#10;em2y8Wh0mTWApUOQynu6veuEfJ7sa61keNTaq8BMwSm2kE5M5yqe2fxazNYo3KaSfRjiH6KoRWXJ&#10;6WDqTgTBtlj9ZaquJIIHHS4k1BloXUmVcqBs8tGbbJ43wqmUCxXHu6FM/v+ZlQ+7Z/eEVIbG+Zkn&#10;MmbRaqzjn+JjbSrWfiiWagOTdDkeT/LplGoqSTa+uvx4NY3VzI5ohz58UVCzSBQcqRmpRmJ370On&#10;elCJzoyNpwdTlcvKmMTgenVrkO0EtW+5HNHX+zhRI48Rmh0TSFTYG9WZ/aY0q8oYcnKfZksNZoWU&#10;yobL3q6xpB1hmkIYgPk5oAl5D+p1I0ylmRuAo3PAPz0OiOQVbBjAdWUBzxkofwyeO/1D9l3OMf3Q&#10;rlpKmnJOXYlXKyj3T8gQuiXwTi4rasy98OFJIE099ZI2OTzSoQ00BYee4mwD+OvcfdSnYSQpZw1t&#10;UcH9z61AxZn5amlMP+eTSVy7xEymn8bE4KlkdSqx2/oWqNM5vRlOJjLqB3MgNUL9Sgu/iF5JJKwk&#10;3wWXAQ/Mbei2m54MqRaLpEar5kS4t89ORuOx0HHwXtpXga6fzkBz/QCHjROzN0Pa6UakhcU2gK7S&#10;BB/r2reA1jTtQP+kxHfglE9ax4dv/hsAAP//AwBQSwMEFAAGAAgAAAAhAE1uFTnhAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FPhDAQhe8m/odmTLy5RVDWIGVDNlEPHlRWY7x16QhEOkXaBfTX&#10;O570NjPv5c338s1iezHh6DtHCs5XEQik2pmOGgXPu5uzKxA+aDK6d4QKvtDDpjg+ynVm3ExPOFWh&#10;ERxCPtMK2hCGTEpft2i1X7kBibV3N1odeB0baUY9c7jtZRxFqbS6I/7Q6gG3LdYf1cEqqN4u7re3&#10;odxNrw9V8v1yV37286NSpydLeQ0i4BL+zPCLz+hQMNPeHch40SuI1wl3CTxcxiDYkMYpH/YK1lEC&#10;ssjl/wbFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAcY5p1cAIAAEAFAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBNbhU54QAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAMoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2AUAAAAA&#10;" fillcolor="white [3201]" strokecolor="red" strokeweight="1pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="73C23B56" w14:textId="0C64066F" w:rsidR="00283ED2" w:rsidRPr="00504DD7" w:rsidRDefault="00283ED2" w:rsidP="00283ED2">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00504DD7">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>Au moins un critère d’alerte</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251734016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61C676FF" wp14:editId="5CE65AC6">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>50800</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>166370</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="1454150" cy="260985"/>
+                      <wp:effectExtent l="0" t="0" r="12700" b="24765"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="100715" name="Rectangle 100715"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1454150" cy="260985"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="599B9DD1" w14:textId="47D083B4" w:rsidR="00C8678A" w:rsidRDefault="008C3DD3" w:rsidP="00EC4955">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t>Aucun critère</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00C8678A">
+                                    <w:t xml:space="preserve"> d’alerte</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="61C676FF" id="Rectangle 100715" o:spid="_x0000_s1065" style="position:absolute;margin-left:4pt;margin-top:13.1pt;width:114.5pt;height:20.55pt;z-index:251734016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBqk0nVgIAAP8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx0HSdcGdYogRYcB&#10;RVssHXpWZCkxJosapcTOfv0o2XG6LqdhF1kS+fjx9Oib27Y2bK/QV2ALnl+MOFNWQlnZTcG/v9x/&#10;uuLMB2FLYcCqgh+U57fzjx9uGjdTY9iCKRUyCmL9rHEF34bgZlnm5VbVwl+AU5aMGrAWgY64yUoU&#10;DUWvTTYejS6zBrB0CFJ5T7d3nZHPU3ytlQxPWnsVmCk41RbSimldxzWb34jZBoXbVrIvQ/xDFbWo&#10;LCUdQt2JINgOq79C1ZVE8KDDhYQ6A60rqVIP1E0+etfNaiucSr0QOd4NNPn/F1Y+7lfuGYmGxvmZ&#10;p23sotVYxy/Vx9pE1mEgS7WBSbrMJ9NJPiVOJdnGl6Prq2lkMzuhHfrwRUHN4qbgSI+ROBL7Bx86&#10;16ML4U750y4cjIolGPtNaVaVlHGc0EkaammQ7QU9qpBS2XDZp07eEaYrYwZgfg5oQt6Det8IU0ky&#10;A3B0DvhnxgGRsoINA7iuLOC5AOWPIXPnf+y+6zm2H9p1S01HYmOR8WoN5eEZGUKnYe/kfUW8Pggf&#10;ngWSaOkpaBDDEy3aQFNw6HecbQF/nbuP/qQlsnLW0BAU3P/cCVScma+WVHadTyZxatJhMv08pgO+&#10;tazfWuyuXgI9SU4j72TaRv9gjluNUL/SvC5iVjIJKyl3wWXA42EZuuGkiZdqsUhuNClOhAe7cjIG&#10;j0RH3by0rwJdL65AsnyE48CI2TuNdb4RaWGxC6CrJMATr/0T0JQlCfd/hDjGb8/J6/Tfmv8GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDHOHhr3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUjcqNNESkvIpiqgwhXK39WNlyQiXkex04a3ZznBcWdGM9+Wm9n16khj6DwjLBcJKOLa244b&#10;hNeX3dUaVIiGrek9E8I3BdhU52elKaw/8TMd97FRUsKhMAhtjEOhdahbciYs/EAs3qcfnYlyjo22&#10;ozlJuet1miS5dqZjWWjNQHct1V/7ySFM9cPtRzNsn+53GT9qv7x2b+8W8fJi3t6AijTHvzD84gs6&#10;VMJ08BPboHqEtXwSEdI8BSV2mq1EOCDkqwx0Ver//NUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAEGqTSdWAgAA/wQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAMc4eGvcAAAABwEAAA8AAAAAAAAAAAAAAAAAsAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="599B9DD1" w14:textId="47D083B4" w:rsidR="00C8678A" w:rsidRDefault="008C3DD3" w:rsidP="00EC4955">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Aucun critère</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C8678A">
+                              <w:t xml:space="preserve"> d’alerte</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A56E3BF" w14:textId="4790F967" w:rsidR="00EC4955" w:rsidRDefault="00EC4955" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="726C0773" w14:textId="69F0DC8E" w:rsidR="00EC4955" w:rsidRDefault="00BD59FC" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251874304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C61FFE0" wp14:editId="12897DCE">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>552748</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>136805</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="45719" cy="2185060"/>
+                      <wp:effectExtent l="57150" t="0" r="50165" b="62865"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="837149764" name="Connecteur droit avec flèche 837149764"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm flipH="1">
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="45719" cy="2185060"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:tailEnd type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="489FA7E9" id="Connecteur droit avec flèche 837149764" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:43.5pt;margin-top:10.75pt;width:3.6pt;height:172.05pt;flip:x;z-index:251874304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxOvjmxwEAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTJIRuyzRZPYwy+OA&#10;YLXAB3iddmLJL9nNTPL3tJ2ZLAKEBOLScuyu6urqzu52soYdISbtXcebTc0ZOOl77YaOf/3y9sUN&#10;ZwmF64XxDjo+Q+K3++fPdqfQwtaP3vQQGZG41J5Cx0fE0FZVkiNYkTY+gKNH5aMVSJ9xqPooTsRu&#10;TbWt6+vq5GMfopeQEt3eLY98X/iVAomflEqAzHSctGGJscTHHKv9TrRDFGHU8ixD/IMKK7SjoivV&#10;nUDBvkX9C5XVMvrkFW6kt5VXSksoPVA3Tf1TN59HEaD0QuaksNqU/h+t/Hg8uPtINpxCalO4j7mL&#10;SUXLlNHhPc209EVK2VRsm1fbYEIm6fLl1avmNWeSXrbNzVV9XWytFppMF2LCd+Aty4eOJ4xCDyMe&#10;vHM0IB+XEuL4ISEJIeAFkMHG5YhCmzeuZzgH2iKMWrjBQB4fpeeU6kl/OeFsYIE/gGK6J51LmbJa&#10;cDCRHQUthZASHDYrE2VnmNLGrMC6WPBH4Dk/Q6Gs3d+AV0Sp7B2uYKudj7+rjtNFslryLw4sfWcL&#10;Hn0/l8kWa2h/ilfnXc8L+uN3gT/9kfvvAAAA//8DAFBLAwQUAAYACAAAACEAfvhMDeAAAAAIAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPTU+DQBCG7yb+h82YeLNL0SIgS+NHOdiDidUYjws7AsrOEnbb&#10;4r93POlx8k6e93mL9WwHccDJ944ULBcRCKTGmZ5aBa8v1UUKwgdNRg+OUME3eliXpyeFzo070jMe&#10;dqEVDCGfawVdCGMupW86tNov3IjE2YebrA58Tq00kz4y3A4yjqJEWt0TN3R6xPsOm6/d3jLlsbrL&#10;Np9P7+n2YWvf6sq2m8wqdX42396ACDiHv2f41Wd1KNmpdnsyXgwK0mueEhTEyxUIzrOrGESt4DJZ&#10;JSDLQv4fUP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMTr45scBAADZAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfvhMDeAAAAAIAQAADwAA&#10;AAAAAAAAAAAAAAAhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                      <v:stroke endarrow="block" joinstyle="miter"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251760640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CA306C7" wp14:editId="3243C24E">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2623638</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>88686</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="45719" cy="166255"/>
+                      <wp:effectExtent l="57150" t="0" r="50165" b="62865"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="322" name="Connecteur droit avec flèche 322"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm flipH="1">
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="45719" cy="166255"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:tailEnd type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="6AFAD9CE" id="Connecteur droit avec flèche 322" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:206.6pt;margin-top:7pt;width:3.6pt;height:13.1pt;flip:x;z-index:251760640;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2XZ4axAEAANgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZKKFoia7qHLxwHB&#10;Ctgf4HXGiSXHtuyhSf49Y6fNIkBIi7iMHHvemzdvJoebaTDsDCFqZxtebUrOwErXats1/P7buxev&#10;OYsobCuMs9DwGSK/OT5/dhh9DVvXO9NCYERiYz36hveIvi6KKHsYRNw4D5YelQuDQPoMXdEGMRL7&#10;YIptWe6L0YXWBychRrq9XR75MfMrBRI/KxUBmWk4acMcQ44PKRbHg6i7IHyv5UWG+AcVg9CWiq5U&#10;twIF+x70b1SDlsFFp3Aj3VA4pbSE3AN1U5W/dPO1Fx5yL2RO9KtN8f/Ryk/nk70LZMPoYx39XUhd&#10;TCoMTBntP9BMc1+klE3Ztnm1DSZkki5f7l5VbziT9FLt99vdLrlaLCyJzYeI78ENLB0aHjEI3fV4&#10;ctbSfFxYKojzx4gL8ApIYGNTRKHNW9synD0tEQYtbGfgUielFI/y8wlnAwv8CyimW5K5lMmbBScT&#10;2FnQTggpwWK1MlF2giltzAosswN/BV7yExTy1j0FvCJyZWdxBQ/auvCn6jhdJasl/+rA0ney4MG1&#10;cx5stobWJ8/ksuppP3/+zvDHH/L4AwAA//8DAFBLAwQUAAYACAAAACEAIDIzSt8AAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjdEKE2xKn4aQ70UImCqh6deEkC8TqK3Ta8&#10;PcsJbjuaT7Mz+WpyvTjhGDpPGuYzBQKp9rajRsP7W3mzABGiIWt6T6jhGwOsisuL3GTWn+kVT7vY&#10;CA6hkBkNbYxDJmWoW3QmzPyAxN6HH52JLMdG2tGcOdz1MlHqTjrTEX9ozYBPLdZfu6PjlJfycbn+&#10;3B4Wm+eN21ela9ZLp/X11fRwDyLiFP9g+K3P1aHgTpU/kg2i15DObxNG2Uh5EwNpolIQFR8qAVnk&#10;8v+C4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC2XZ4axAEAANgDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAgMjNK3wAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAB4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                      <v:stroke endarrow="block" joinstyle="miter"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A76A55B" w14:textId="08C927AD" w:rsidR="00EC4955" w:rsidRDefault="00504DD7" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251876352" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02526963" wp14:editId="3FAC0F9F">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1498518</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>61628</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2766950" cy="439387"/>
+                      <wp:effectExtent l="0" t="0" r="14605" b="18415"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1448399674" name="Zone de texte 1448399674"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2766950" cy="439387"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln/>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="dk1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="dk1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="4DBD8108" w14:textId="77777777" w:rsidR="00504DD7" w:rsidRDefault="00504DD7" w:rsidP="00504DD7">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:bCs/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00953913">
+                                    <w:rPr>
+                                      <w:bCs/>
+                                    </w:rPr>
+                                    <w:t>Intervention du délégué</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="7A0BF787" w14:textId="36ED4C17" w:rsidR="00504DD7" w:rsidRDefault="00504DD7" w:rsidP="00504DD7">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:bCs/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:bCs/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">Selon les Fiches techniques </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00C31523">
+                                    <w:rPr>
+                                      <w:bCs/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                    </w:rPr>
+                                    <w:t>(</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00CD29D7" w:rsidRPr="00C31523">
+                                    <w:rPr>
+                                      <w:bCs/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                    </w:rPr>
+                                    <w:t>cf.</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00C31523">
+                                    <w:rPr>
+                                      <w:bCs/>
+                                      <w:i/>
+                                      <w:iCs/>
+                                    </w:rPr>
+                                    <w:t> : Annexe 7)</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="3823FE43" w14:textId="77777777" w:rsidR="00504DD7" w:rsidRPr="00953913" w:rsidRDefault="00504DD7" w:rsidP="00504DD7">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:bCs/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="02526963" id="Zone de texte 1448399674" o:spid="_x0000_s1066" type="#_x0000_t202" style="position:absolute;margin-left:118pt;margin-top:4.85pt;width:217.85pt;height:34.6pt;z-index:251876352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBUQL7sXAIAAAgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kadMGdYqsRYcB&#10;QVusHXpWZKkxJouaxMTOfv0o+SNBV+ww7CJLIh8pPj766rqpDNspH0qwOR+fjDhTVkJR2tecf3++&#10;+3TBWUBhC2HAqpzvVeDXi48frmo3VxPYgCmUZxTEhnntcr5BdPMsC3KjKhFOwClLRg2+EkhH/5oV&#10;XtQUvTLZZDQ6z2rwhfMgVQh0e9sa+SLF11pJfNA6KGQm5/Q2TKtP6zqu2eJKzF+9cJtSds8Q//CK&#10;SpSWkg6hbgUKtvXlH6GqUnoIoPFEQpWB1qVUqQaqZjx6U83TRjiVaiFyghtoCv8vrLzfPblHz7D5&#10;DA01MBJSuzAPdBnrabSv4pdeyshOFO4H2lSDTNLlZHZ+fnlGJkm26enl6cUshskOaOcDflFQsbjJ&#10;uae2JLbEbhWwde1dYjJj493hGWmHe6Na4zelWVnExClI0oq6MZ7tBHW5+JGKoOzGkmeE6NKYATR+&#10;D2SwB3W+EaaSfgbg6D3gIdvgnTKCxQFYlRb838G69e+rbmuNZWOzbqjYSHLfmjUUe+qYh1bMwcm7&#10;kmhdiYCPwpN6qRM0kfhAizZQ5xy6HWcb8L/eu4/+JCqyclbTNOQ8/NwKrzgzXy3J7XI8ncbxSYfp&#10;2WxCB39sWR9b7La6AWrFmGbfybSN/mj6rfZQvdDgLmNWMgkrKXfOJfr+cIPtlNLoS7VcJjcaGSdw&#10;ZZ+cjMEj0VE2z82L8K7TFpIq76GfHDF/I7HWNyItLLcIukz6i1S3vHYtoHFLCu5+DXGej8/J6/AD&#10;W/wGAAD//wMAUEsDBBQABgAIAAAAIQBR2fcS3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcqNMgJW2IUyFULlwq0iCubryNI+J1FDtt+HuWE9x2NaOZN+VucYO44BR6TwrW&#10;qwQEUutNT52C5vj6sAERoiajB0+o4BsD7Krbm1IXxl/pHS917ASHUCi0AhvjWEgZWotOh5UfkVg7&#10;+8npyO/USTPpK4e7QaZJkkmne+IGq0d8sdh+1bPjksO5prTZN2n7lstoP/eHjzlR6v5ueX4CEXGJ&#10;f2b4xWd0qJjp5GcyQQwK0seMt0QF2xwE61m+5uOkIN9sQVal/D+g+gEAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQBUQL7sXAIAAAgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBR2fcS3QAAAAgBAAAPAAAAAAAAAAAAAAAAALYEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAwAUAAAAA&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4DBD8108" w14:textId="77777777" w:rsidR="00504DD7" w:rsidRDefault="00504DD7" w:rsidP="00504DD7">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00953913">
+                              <w:rPr>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Intervention du délégué</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7A0BF787" w14:textId="36ED4C17" w:rsidR="00504DD7" w:rsidRDefault="00504DD7" w:rsidP="00504DD7">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Selon les Fiches techniques </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C31523">
+                              <w:rPr>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CD29D7" w:rsidRPr="00C31523">
+                              <w:rPr>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>cf.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C31523">
+                              <w:rPr>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t> : Annexe 7)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3823FE43" w14:textId="77777777" w:rsidR="00504DD7" w:rsidRPr="00953913" w:rsidRDefault="00504DD7" w:rsidP="00504DD7">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04B24A89" w14:textId="71747412" w:rsidR="00EC4955" w:rsidRDefault="00DF6A28" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251759616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26758016" wp14:editId="5E20FAD6">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>3000375</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>132715</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="514350" cy="0"/>
+                      <wp:effectExtent l="0" t="76200" r="19050" b="95250"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="319" name="Connecteur droit avec flèche 319"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="514350" cy="0"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:tailEnd type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="23974538" id="Connecteur droit avec flèche 319" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:236.25pt;margin-top:10.45pt;width:40.5pt;height:0;z-index:251759616;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCm0XrQuAEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTJKFRSiazB5mgQuC&#10;FSwf4HXaiSW/ZDeT5O9pOzMZBAgJxKXjR1d3dbmyv5utYSeISXvX8WZXcwZO+l67oeNfH9+9eMNZ&#10;QuF6YbyDji+Q+N3h+bP9FFq48aM3PURGRVxqp9DxETG0VZXkCFaknQ/g6FL5aAXSNg5VH8VE1a2p&#10;bur6dTX52IfoJaREp/frJT+U+kqBxE9KJUBmOk7csMRY4lOO1WEv2iGKMGp5piH+gYUV2lHTrdS9&#10;QMG+Rf1LKatl9Mkr3ElvK6+UllBmoGma+qdpvowiQJmFxElhkyn9v7Ly4+noHiLJMIXUpvAQ8xSz&#10;ijZ/iR+bi1jLJhbMyCQd3javXt6SpPJyVV1xISZ8D96yvOh4wij0MOLRO0cv4mNTtBKnDwmpMwEv&#10;gNzUuBxRaPPW9QyXQLbBqIUbDOT3ovScUl0JlxUuBlb4Z1BM90RxbVO8BEcT2UmQC4SU4LDZKlF2&#10;hiltzAasC78/As/5GQrFZ38D3hCls3e4ga12Pv6uO84XymrNvyiwzp0lePL9Up6ySEOGKVqdzZ0d&#10;+eO+wK+/4OE7AAAA//8DAFBLAwQUAAYACAAAACEAnH6vL9wAAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkbiylUGCl6YSQ2BG0wQFuWeMl1RqnarK28PQYcYCjf3/6/blazb4T&#10;Iw6xDaTgcpGBQGqCackqeHt9urgDEZMmo7tAqOATI6zq05NKlyZMtMFxm6zgEoqlVuBS6kspY+PQ&#10;67gIPRLv9mHwOvE4WGkGPXG572SeZTfS65b4gtM9PjpsDtujV/Bi30ef07qV++XH19o+m4ObklLn&#10;Z/PDPYiEc/qD4Uef1aFmp104komiU3B9mxeMKsizJQgGiuKKg91vIOtK/v+g/gYAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCm0XrQuAEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCcfq8v3AAAAAkBAAAPAAAAAAAAAAAAAAAAABIEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                      <v:stroke endarrow="block" joinstyle="miter"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46E21F45" w14:textId="47116DF6" w:rsidR="00EC4955" w:rsidRDefault="00EC4955" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BD66810" w14:textId="20D15217" w:rsidR="00EC4955" w:rsidRDefault="00504DD7" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251745280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3558BCF0" wp14:editId="314FF290">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2682051</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>13071</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="0" cy="191421"/>
+                      <wp:effectExtent l="76200" t="0" r="57150" b="56515"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="100891" name="Connecteur droit avec flèche 100891"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="0" cy="191421"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:tailEnd type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="517BAE9D" id="Connecteur droit avec flèche 100891" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:211.2pt;margin-top:1.05pt;width:0;height:15.05pt;z-index:251745280;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCqiUJtQEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTJIRQhBNZg+zwAXB&#10;CtgP8DrtxJJfajeT5O+xnZkMAoQE4tLxo6u7ulw53M3WsDNg1N51vNnVnIGTvtdu6Pjj13cvXnMW&#10;SbheGO+g4wtEfnd8/uwwhRb2fvSmB2SpiIvtFDo+EoW2qqIcwYq48wFculQeraC0xaHqUUypujXV&#10;vq5fVZPHPqCXEGM6vV8v+bHUVwokfVIqAjHT8cSNSsQSn3KsjgfRDijCqOWFhvgHFlZol5pupe4F&#10;CfYN9S+lrJboo1e0k95WXiktocyQpmnqn6b5MooAZZYkTgybTPH/lZUfzyf3gEmGKcQ2hgfMU8wK&#10;bf4mfmwuYi2bWDATk+uhTKfNm+blvsk6VjdcwEjvwVuWFx2PhEIPI528c+lFPDZFK3H+EGkFXgG5&#10;qXE5ktDmresZLSHZhlALNxi49Mkp1Y1wWdFiYIV/BsV0nyiubYqX4GSQnUVygZASHF0ZG5eyM0xp&#10;YzZgXfj9EXjJz1AoPvsb8IYonb2jDWy18/i77jRfKas1/6rAOneW4Mn3S3nKIk0yTHmTi7mzI3/c&#10;F/jtFzx+BwAA//8DAFBLAwQUAAYACAAAACEArblLmNoAAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3KhTUyEI2VQIiR5BtBzg5sZbO2q8jmI3CXw9RhzgOJrRzJtqPftOjDTE&#10;NjDCclGAIG6CadkivO2erm5BxKTZ6C4wIXxShHV9flbp0oSJX2ncJityCcdSI7iU+lLK2DjyOi5C&#10;T5y9Qxi8TlkOVppBT7ncd1IVxY30uuW84HRPj46a4/bkEV7s++gVb1p5uPv42thnc3RTQry8mB/u&#10;QSSa018YfvAzOtSZaR9ObKLoEFZKrXIUQS1BZP9X7xGulQJZV/L/gfobAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAgqolCbUBAADKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEArblLmNoAAAAIAQAADwAAAAAAAAAAAAAAAAAPBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                      <v:stroke endarrow="block" joinstyle="miter"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B633164" w14:textId="19D23E36" w:rsidR="00EC4955" w:rsidRDefault="00BD59FC" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251878400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C225954" wp14:editId="46E011B1">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1522268</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>56531</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2743200" cy="451262"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="25400"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="2036431399" name="Rectangle 2036431399"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2743200" cy="451262"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:srgbClr val="FF0000"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="69580FA6" w14:textId="77777777" w:rsidR="00504DD7" w:rsidRPr="00504DD7" w:rsidRDefault="00504DD7" w:rsidP="00504DD7">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:color w:val="FF0000"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00504DD7">
+                                    <w:rPr>
+                                      <w:color w:val="FF0000"/>
+                                    </w:rPr>
+                                    <w:t>Maintien d’au moins un critère d’alerte</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="725D3CBA" w14:textId="134B44D6" w:rsidR="00504DD7" w:rsidRPr="00554639" w:rsidRDefault="00504DD7" w:rsidP="00504DD7">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:iCs/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:iCs/>
+                                    </w:rPr>
+                                    <w:t>(</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00554639">
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:iCs/>
+                                    </w:rPr>
+                                    <w:t>Cf</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:iCs/>
+                                    </w:rPr>
+                                    <w:t>.</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00554639">
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:iCs/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> Annexe : </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="0071451D">
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:iCs/>
+                                    </w:rPr>
+                                    <w:t>4</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:iCs/>
+                                    </w:rPr>
+                                    <w:t>)</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="6C225954" id="Rectangle 2036431399" o:spid="_x0000_s1067" style="position:absolute;margin-left:119.85pt;margin-top:4.45pt;width:3in;height:35.55pt;z-index:251878400;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAdf9F0cQIAAEAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1n6WNBnSJokWFA&#10;0RZth54VWUqMyaJGKbGzXz9Kdpysy2mYDzIp8uObur5pa8O2Cn0FtuD52YgzZSWUlV0V/Pvr4tMV&#10;Zz4IWwoDVhV8pzy/mX38cN24qRrDGkypkJER66eNK/g6BDfNMi/Xqhb+DJyyJNSAtQjE4iorUTRk&#10;vTbZeDS6yBrA0iFI5T3d3nVCPkv2tVYyPGrtVWCm4BRbSCemcxnPbHYtpisUbl3JPgzxD1HUorLk&#10;dDB1J4JgG6z+MlVXEsGDDmcS6gy0rqRKOVA2+ehdNi9r4VTKhYrj3VAm///Myofti3tCKkPj/NQT&#10;GbNoNdbxT/GxNhVrNxRLtYFJuhxfTj5TBziTJJuc5+OLcaxmdkA79OGrgppFouBIzUg1Ett7HzrV&#10;vUp0Zmw8PZiqXFTGJAZXy1uDbCuofYvFiL7ex5EaeYzQ7JBAosLOqM7ss9KsKmPIyX2aLTWYFVIq&#10;Gy56u8aSdoRpCmEA5qeAJuQ9qNeNMJVmbgCOTgH/9DggklewYQDXlQU8ZaD8MXju9PfZdznH9EO7&#10;bClpyvkqBhmvllDunpAhdEvgnVxU1Jh74cOTQJp66iVtcnikQxtoCg49xdka8Nep+6hPw0hSzhra&#10;ooL7nxuBijPzzdKYfsknk7h2iZmcX46JwWPJ8lhiN/UtUKdzejOcTGTUD2ZPaoT6jRZ+Hr2SSFhJ&#10;vgsuA+6Z29BtNz0ZUs3nSY1WzYlwb1+cjMZjoePgvbZvAl0/nYHm+gH2Gyem74a0041IC/NNAF2l&#10;CT7UtW8BrWnagf5Jie/AMZ+0Dg/f7DcAAAD//wMAUEsDBBQABgAIAAAAIQDKxmSn4AAAAAgBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqN0W9RHiVFElYMGCkrZC7NzYJBH2OMRu&#10;Evh6hhUsj+7VnTPpZnSW9aYLjUcJ04kAZrD0usFKwmF/f7MCFqJCraxHI+HLBNhklxepSrQf8MX0&#10;RawYjWBIlIQ6xjbhPJS1cSpMfGuQsnffORUJu4rrTg007iyfCbHgTjVIF2rVmm1tyo/i7CQUb7dP&#10;24eY7/vX52L+fXzMP+2wk/L6aszvgEUzxr8y/OqTOmTkdPJn1IFZCbP5eklVCas1MMoXyynxiVgI&#10;4FnK/z+Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAdf9F0cQIAAEAFAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDKxmSn4AAAAAgBAAAPAAAA&#10;AAAAAAAAAAAAAMsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2AUAAAAA&#10;" fillcolor="white [3201]" strokecolor="red" strokeweight="1pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="69580FA6" w14:textId="77777777" w:rsidR="00504DD7" w:rsidRPr="00504DD7" w:rsidRDefault="00504DD7" w:rsidP="00504DD7">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00504DD7">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>Maintien d’au moins un critère d’alerte</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="725D3CBA" w14:textId="134B44D6" w:rsidR="00504DD7" w:rsidRPr="00554639" w:rsidRDefault="00504DD7" w:rsidP="00504DD7">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00554639">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>Cf</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00554639">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Annexe : </w:t>
+                            </w:r>
+                            <w:r w:rsidR="0071451D">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>4</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="476A7B4E" w14:textId="13936D3B" w:rsidR="00EC4955" w:rsidRDefault="00EC4955" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0ADB50F2" w14:textId="4E261A96" w:rsidR="00C67BCF" w:rsidRDefault="00C67BCF" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57EF0607" w14:textId="54467A30" w:rsidR="00C67BCF" w:rsidRDefault="00BD59FC" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251884544" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32F232AF" wp14:editId="58A1D642">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>3405323</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>47105</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="95250" cy="171450"/>
+                      <wp:effectExtent l="38100" t="0" r="19050" b="57150"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="45765414" name="Connecteur droit avec flèche 45765414"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm flipH="1">
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="95250" cy="171450"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:tailEnd type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="2DC22C9C" id="Connecteur droit avec flèche 45765414" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:268.15pt;margin-top:3.7pt;width:7.5pt;height:13.5pt;flip:x;z-index:251884544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0dHP2wwEAANgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTJIRyyOazB5meRwQ&#10;rBb2A7xOO7Hkl+xmMvl72s5MFgFaCcSl5dhd1dXVnd31yRp2hJi0dx1vNjVn4KTvtRs6fv/t/Ys3&#10;nCUUrhfGO+j4DIlf758/202hha0fvekhMiJxqZ1Cx0fE0FZVkiNYkTY+gKNH5aMVSJ9xqPooJmK3&#10;ptrW9atq8rEP0UtIiW5vlke+L/xKgcQvSiVAZjpO2rDEWOJDjtV+J9ohijBqeZYh/kGFFdpR0ZXq&#10;RqBg36P+jcpqGX3yCjfS28orpSWUHqibpv6lm6+jCFB6IXNSWG1K/49Wfj4e3G0kG6aQ2hRuY+7i&#10;pKJlyujwkWZa+iKl7FRsm1fb4IRM0uXbq+0VeSvppXndvKQz0VULS2YLMeEH8JblQ8cTRqGHEQ/e&#10;OZqPj0sFcfyUcAFeABlsXI4otHnneoZzoCXCqIUbDJzr5JTqUX454Wxggd+BYronmUuZsllwMJEd&#10;Be2EkBIcNisTZWeY0saswLo48CTwnJ+hULbub8ArolT2Dlew1c7HP1XH00WyWvIvDix9ZwsefD+X&#10;wRZraH3KTM6rnvfz5+8Cf/wh9z8AAAD//wMAUEsDBBQABgAIAAAAIQA4Onf84AAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqFOSlDbEqXg0i3aBREGIpRMPSSAeR7Hbhr9n&#10;WMHy6l6dOZOvJ9uLI46+c6RgPotAINXOdNQoeH0pr5YgfNBkdO8IFXyjh3VxfpbrzLgTPeNxHxrB&#10;EPKZVtCGMGRS+rpFq/3MDUjcfbjR6sBxbKQZ9YnhtpfXUbSQVnfEF1o94EOL9df+YJmyLe9Xm8+n&#10;9+XucWffqtI2m5VV6vJiursFEXAKf2P41Wd1KNipcgcyXvQK0ngR81TBTQKC+zSdc64UxEkCssjl&#10;/weKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD0dHP2wwEAANgDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA4Onf84AAAAAgBAAAPAAAAAAAA&#10;AAAAAAAAAB0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                      <v:stroke endarrow="block" joinstyle="miter"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251822080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E67114F" wp14:editId="66987945">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2155190</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>40830</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="45719" cy="171450"/>
+                      <wp:effectExtent l="38100" t="0" r="50165" b="57150"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="22" name="Connecteur droit avec flèche 22"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="45719" cy="171450"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:tailEnd type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="63618E37" id="Connecteur droit avec flèche 22" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:169.7pt;margin-top:3.2pt;width:3.6pt;height:13.5pt;z-index:251822080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBd4xR1vgEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s0mqlsJqs33YAi8I&#10;Ki4f4DrjxJJvsodN8veMnd0sAoRE1ZeJL3Nmzhyf7O4ma9gRYtLetbzZ1JyBk77Trm/592/vX73h&#10;LKFwnTDeQctnSPxu//LFbgxbuPKDNx1ERkVc2o6h5QNi2FZVkgNYkTY+gKNL5aMVSNvYV10UI1W3&#10;prqq69fV6GMXopeQEp3eL5d8X+orBRI/K5UAmWk5ccMSY4mPOVb7ndj2UYRByxMN8QQWVmhHTddS&#10;9wIF+xH1H6WsltEnr3Ajva28UlpCmYGmaerfpvk6iABlFhInhVWm9Hxl5afjwT1EkmEMaZvCQ8xT&#10;TCra/CV+bCpizatYMCGTdHh9c9u85UzSTXPbXN8ULasLNsSEH8BblhctTxiF7gc8eOfoVXxsil7i&#10;+DEhdSfgGZAbG5cjCm3euY7hHMg6GLVwvYH8ZpSeU6oL6bLC2cAC/wKK6Y5oLm2Kn+BgIjsKcoKQ&#10;Ehw2ayXKzjCljVmBdeH3T+ApP0OheO1/wCuidPYOV7DVzse/dcfpTFkt+WcFlrmzBI++m8tzFmnI&#10;NEWrk8GzK3/dF/jlN9z/BAAA//8DAFBLAwQUAAYACAAAACEAEYncr90AAAAIAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbizdWlWsazohJHYEsXGAW9Z4TbXGqZqsLTw93glOlvX9&#10;+v253M6uEyMOofWkYLlIQCDV3rTUKPg4vDw8gghRk9GdJ1TwjQG21e1NqQvjJ3rHcR8bwSUUCq3A&#10;xtgXUobaotNh4XskZic/OB15HRppBj1xuevkKkly6XRLfMHqHp8t1uf9xSl4az5Ht6JdK0/rr59d&#10;82rOdopK3d/NTxsQEef4F4arPqtDxU5HfyETRKcgTdcZRxXkPJinWZ6DOF5BBrIq5f8Hql8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXeMUdb4BAADOAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAEYncr90AAAAIAQAADwAAAAAAAAAAAAAAAAAY&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                      <v:stroke endarrow="block" joinstyle="miter"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251880448" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DF3E9C1" wp14:editId="1D137F5B">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>4267216</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>149167</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="1311464" cy="950026"/>
+                      <wp:effectExtent l="0" t="0" r="22225" b="21590"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="2064733531" name="Rectangle 2064733531"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1311464" cy="950026"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:schemeClr val="accent2">
+                                  <a:lumMod val="40000"/>
+                                  <a:lumOff val="60000"/>
+                                </a:schemeClr>
+                              </a:solidFill>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:schemeClr val="accent6"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="611F4FC1" w14:textId="5C66FDFB" w:rsidR="00504DD7" w:rsidRPr="00A07594" w:rsidRDefault="00504DD7" w:rsidP="00504DD7">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:color w:val="FF0000"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t>Contacter le déléguant</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00BF350B">
+                                    <w:rPr>
+                                      <w:rFonts w:cstheme="minorHAnsi"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:t xml:space="preserve">/ </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00A07594">
+                                    <w:rPr>
+                                      <w:color w:val="FF0000"/>
+                                    </w:rPr>
+                                    <w:t>contacter les urgences</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="FF0000"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> en cas de signe vital engagé </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="7DF3E9C1" id="Rectangle 2064733531" o:spid="_x0000_s1068" style="position:absolute;margin-left:336pt;margin-top:11.75pt;width:103.25pt;height:74.8pt;z-index:251880448;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnoRzWkwIAALUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvEzEQviPxHyzf6e6GNNAomypqVYRU&#10;2ooW9ex47WSF7TG2k93w6xl7HwmlB4TIYWPP+/s8M4vLViuyF87XYEpanOWUCMOhqs2mpN+ebt59&#10;pMQHZiqmwIiSHoSnl8u3bxaNnYsJbEFVwhEMYvy8sSXdhmDnWeb5Vmjmz8AKg0oJTrOAV7fJKsca&#10;jK5VNsnzWdaAq6wDLrxH6XWnpMsUX0rBw72UXgSiSoq1hfR16buO32y5YPONY3Zb874M9g9VaFYb&#10;TDqGumaBkZ2r/wila+7AgwxnHHQGUtZcJAyIpshfoHncMisSFiTH25Em///C8rv9o31wSENj/dzj&#10;MaJopdPxH+sjbSLrMJIl2kA4Cov3RTGdTSnhqLs4z/PJLLKZHb2t8+GTAE3ioaQOHyNxxPa3PnSm&#10;g0lM5kHV1U2tVLrEBhBXypE9w6djnAsTJsld7fQXqDr5NMdf94goxqfuxLNBjNWkVoqRUm2/JVHm&#10;7/IOwE6cMXD0zo6spVM4KBFjKvNVSFJXyFNX9FjFKZ4hbrKObhLRj45FQvvCUYWiZ7m3jW4iNfro&#10;mL/m2DE4ZBw9UlYwYXTWtQH3WoDq+5i5sx/Qd5gj/NCuWwSNmC9ikVG0hurw4IiDbvK85Tc1dsMt&#10;8+GBORw1HEpcH+EeP1JBU1LoT5Rswf18TR7tcQJQS0mDo1tS/2PHnKBEfTY4GxfFdBpnPV2m5x8m&#10;eHGnmvWpxuz0FWCLFbioLE/HaB/UcJQO9DNumVXMiipmOOYuKQ9uuFyFbqXgnuJitUpmON+WhVvz&#10;aHkMHomO3f7UPjNn+5EIOEx3MIw5m7+YjM42ehpY7QLIOo3Nkdf+CXA3pObu91hcPqf3ZHXctstf&#10;AAAA//8DAFBLAwQUAAYACAAAACEAi0cVcN8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6D&#10;QBCG7ya+w2ZMvNkFGgtBlsYYvdQmplXvCzsFlJ0l7FLQp3c86W0m8+Wf7y+2i+3FGUffOVIQryIQ&#10;SLUzHTUK3l6fbjIQPmgyuneECr7Qw7a8vCh0btxMBzwfQyM4hHyuFbQhDLmUvm7Rar9yAxLfTm60&#10;OvA6NtKMeuZw28skijbS6o74Q6sHfGix/jxOVoGfl8jsXz420+n9cV/P37v4udopdX213N+BCLiE&#10;Pxh+9VkdSnaq3ETGi17BJk24S1CQrG9BMJClGQ8Vk+k6BlkW8n+F8gcAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCnoRzWkwIAALUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCLRxVw3wAAAAoBAAAPAAAAAAAAAAAAAAAAAO0EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA+QUAAAAA&#10;" fillcolor="#f7caac [1301]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="611F4FC1" w14:textId="5C66FDFB" w:rsidR="00504DD7" w:rsidRPr="00A07594" w:rsidRDefault="00504DD7" w:rsidP="00504DD7">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Contacter le déléguant</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00BF350B">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve">/ </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A07594">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>contacter les urgences</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> en cas de signe vital engagé </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F3577AC" w14:textId="1964CCF4" w:rsidR="00C67BCF" w:rsidRDefault="00BD59FC" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251744256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53518240" wp14:editId="11C79947">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2941947</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>101971</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="714375" cy="355600"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="25400"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="100874" name="Rectangle 100874"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="714375" cy="355600"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:srgbClr val="FF0000"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="5BDDBDC1" w14:textId="77777777" w:rsidR="00C8678A" w:rsidRPr="00504DD7" w:rsidRDefault="00C8678A" w:rsidP="00EC4955">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:color w:val="FF0000"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00504DD7">
+                                    <w:rPr>
+                                      <w:color w:val="FF0000"/>
+                                    </w:rPr>
+                                    <w:t>OUI</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="53518240" id="Rectangle 100874" o:spid="_x0000_s1069" style="position:absolute;margin-left:231.65pt;margin-top:8.05pt;width:56.25pt;height:28pt;z-index:251744256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHGFfhcwIAAD8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7bTpN2COkXQIsOA&#10;oivWDj0rspQYk0WNUhJnTz9Kdpysy2mYDzIp8uM/dXPbNoZtFfoabMmLi5wzZSVUtV2V/PvL4sNH&#10;znwQthIGrCr5Xnl+O3v/7mbnpmoEazCVQkZGrJ/uXMnXIbhplnm5Vo3wF+CUJaEGbEQgFldZhWJH&#10;1huTjfL8KtsBVg5BKu/p9r4T8lmyr7WS4avWXgVmSk6xhXRiOpfxzGY3YrpC4da17MMQ/xBFI2pL&#10;TgdT9yIItsH6L1NNLRE86HAhoclA61qqlANlU+RvsnleC6dSLlQc74Yy+f9nVj5un90TUhl2zk89&#10;kTGLVmMT/xQfa1Ox9kOxVBuYpMvrYnx5PeFMkuhyMrnKUzGzI9ihD58VNCwSJUfqRSqR2D74QA5J&#10;9aASfRkbTw+mrha1MYnB1fLOINsK6t5ikdMXG0bAEzXiIjQ7xp+osDeqM/tNaVZXFPEouU+jpQaz&#10;Qkplw1Vv11jSjjBNIQzA4hzQhKIH9boRptLIDcD8HPBPjwMieQUbBnBTW8BzBqofg+dO/5B9l3NM&#10;P7TLlpKmzqSKxaslVPsnZAjdDngnFzU15kH48CSQhp7WgxY5fKVDG9iVHHqKszXgr3P3UZ9mkaSc&#10;7WiJSu5/bgQqzswXS1P6qRiP49YlZjy5HhGDp5LlqcRumjugThf0ZDiZyKgfzIHUCM0r7fs8eiWR&#10;sJJ8l1wGPDB3oVtuejGkms+TGm2aE+HBPjsZjcdCx8F7aV8Fun46A431IxwWTkzfDGmnG5EW5psA&#10;uk4TfKxr3wLa0jSf/YsSn4FTPmkd373ZbwAAAP//AwBQSwMEFAAGAAgAAAAhAKP7ROnhAAAACQEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj01Pg0AURfcm/ofJM3FnB0pLDTI0pIm6cGGlGuNuyjyBOB/I&#10;TAH99T5Xuny5J/edm29no9mIg++cFRAvImBoa6c62wh4PtxeXQPzQVoltbMo4As9bIvzs1xmyk32&#10;CccqNIxKrM+kgDaEPuPc1y0a6ReuR0vZuxuMDHQODVeDnKjcaL6MopQb2Vn60Moedy3WH9XJCKje&#10;Vg+7u1AextfHKvl+uS8/9bQX4vJiLm+ABZzDHwy/+qQOBTkd3ckqz7SAVZokhFKQxsAIWG/WtOUo&#10;YLOMgRc5/7+g+AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBHGFfhcwIAAD8FAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCj+0Tp4QAAAAkBAAAP&#10;AAAAAAAAAAAAAAAAAM0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" fillcolor="white [3201]" strokecolor="red" strokeweight="1pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5BDDBDC1" w14:textId="77777777" w:rsidR="00C8678A" w:rsidRPr="00504DD7" w:rsidRDefault="00C8678A" w:rsidP="00EC4955">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00504DD7">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>OUI</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251757568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41C36DAE" wp14:editId="600C979B">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1757045</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>111125</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="809625" cy="352425"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="317" name="Rectangle 317"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="809625" cy="352425"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="163366BD" w14:textId="77777777" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00EC4955">
+                                  <w:pPr>
+                                    <w:spacing w:after="0"/>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t>NON</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="41C36DAE" id="Rectangle 317" o:spid="_x0000_s1070" style="position:absolute;margin-left:138.35pt;margin-top:8.75pt;width:63.75pt;height:27.75pt;z-index:251757568;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzUpJOVQIAAP4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06yJGuDOkXQosOA&#10;og2aDj0rstQYk0WNUmJnXz9Kdpysy2nYRabE90iRevT1TVMZtlPoS7A5H14MOFNWQlHat5x/f7n/&#10;dMmZD8IWwoBVOd8rz2/mHz9c126mRrABUyhkFMT6We1yvgnBzbLMy42qhL8Apyw5NWAlAm3xLStQ&#10;1BS9MtloMJhmNWDhEKTynk7vWiefp/haKxmetPYqMJNzultIK6Z1Hddsfi1mbyjcppTdNcQ/3KIS&#10;paWkfag7EQTbYvlXqKqUCB50uJBQZaB1KVWqgaoZDt5Vs9oIp1It1Bzv+jb5/xdWPu5WbonUhtr5&#10;mSczVtForOKX7sea1Kx93yzVBCbp8HJwNR1NOJPk+jwZjcmmKNmR7NCHrwoqFo2cI71FapHYPfjQ&#10;Qg8Q4h3TJyvsjYo3MPZZaVYWlHCU2EkZ6tYg2wl6UyGlsmHapU7oSNOlMT1xeI5owrAjddhIU0kx&#10;PXFwjvhnxp6RsoINPbkqLeC5AMWPPnOLP1Tf1hzLD826oaKpsQkaj9ZQ7JfIEFoJeyfvS+rrg/Bh&#10;KZA0S+qmOQxPtGgDdc6hszjbAP46dx7xJCXyclbTDOTc/9wKVJyZb5ZEdjUcj+PQpM148mVEGzz1&#10;rE89dlvdAj3JkCbeyWRGfDAHUyNUrzSui5iVXMJKyp1zGfCwuQ3tbNLAS7VYJBgNihPhwa6cjMFj&#10;o6NuXppXga4TVyBVPsJhXsTsncZabGRaWGwD6DIJ8NjX7gloyJKEux9CnOLTfUIdf1vz3wAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAKAkCe/eAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI&#10;/IM1SOyo3bQ0kMapCqiwhfLauvE0iYjHUey06d8zXcFydI/uPZOvRteKA/ah8aRhOlEgkEpvG6o0&#10;fLxvbu5AhGjImtYTajhhgFVxeZGbzPojveFhGyvBJRQyo6GOscukDGWNzoSJ75A42/vemchnX0nb&#10;myOXu1YmSi2kMw3xQm06fKyx/NkOTsNQPj98V9369Wkzoxfpp/fu88tqfX01rpcgIo7xD4azPqtD&#10;wU47P5ANotWQpIuUUQ7SWxAMzNU8AbHTkM4UyCKX/z8ofgEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAzUpJOVQIAAP4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCgJAnv3gAAAAkBAAAPAAAAAAAAAAAAAAAAAK8EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="163366BD" w14:textId="77777777" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00EC4955">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>NON</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00504DD7">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251754496" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EADC4C5" wp14:editId="5A8AA106">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>6661150</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>21590</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="0" cy="268357"/>
+                      <wp:effectExtent l="76200" t="0" r="57150" b="55880"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="100585" name="Connecteur droit avec flèche 100585"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="0" cy="268357"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:tailEnd type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="45B22D5C" id="Connecteur droit avec flèche 100585" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:524.5pt;margin-top:1.7pt;width:0;height:21.15pt;z-index:251754496;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9X9EHtgEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RFLKuo6T50F14Q&#10;rLh8gNcZJ5Z803hokr/HdtoUAUIC7cvElzlnzhxP9neTNewEGLV3Ld9uas7ASd9p17f829d3r245&#10;iyRcJ4x30PIZIr87vHyxH0MDOz940wGyROJiM4aWD0ShqaooB7AibnwAly6VRysobbGvOhRjYrem&#10;2tX1TTV67AJ6CTGm0/vlkh8Kv1Ig6ZNSEYiZlidtVCKW+JRjddiLpkcRBi3PMsR/qLBCu1R0pboX&#10;JNh31L9RWS3RR69oI72tvFJaQukhdbOtf+nmyyAClF6SOTGsNsXno5UfT0f3iMmGMcQmhkfMXUwK&#10;bf4mfWwqZs2rWTARk8uhTKe7m9vXb95mH6srLmCk9+Aty4uWR0Kh+4GO3rn0Ih63xStx+hBpAV4A&#10;uahxOZLQ5sF1jOaQxoZQC9cbONfJKdVVcFnRbGCBfwbFdJckLmXKLMHRIDuJNAVCSnC0XZlSdoYp&#10;bcwKrIu+vwLP+RkKZc7+BbwiSmXvaAVb7Tz+qTpNF8lqyb84sPSdLXjy3VyesliTBqa8yXm480T+&#10;vC/w6y94+AEAAP//AwBQSwMEFAAGAAgAAAAhAL3LRHjdAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj81OwzAQhO9IvIO1SNyoQwk/DXEqhESPIAqH9ubGWztqvI5iNwk8PVtxgOPMjma/KZeTb8WA&#10;fWwCKbieZSCQ6mAasgo+P16uHkDEpMnoNhAq+MIIy+r8rNSFCSO947BOVnAJxUIrcCl1hZSxduh1&#10;nIUOiW/70HudWPZWml6PXO5bOc+yO+l1Q/zB6Q6fHdaH9dEreLObwc9p1cj9Yvu9sq/m4Mak1OXF&#10;9PQIIuGU/sJwwmd0qJhpF45komhZZ/mCxyQFNzmIU+DX2CnIb+9BVqX8P6H6AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAD1f0Qe2AQAAygMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAL3LRHjdAAAACgEAAA8AAAAAAAAAAAAAAAAAEAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                      <v:stroke endarrow="block" joinstyle="miter"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="010FD857" w14:textId="20A8784D" w:rsidR="00DF6A28" w:rsidRDefault="00BD59FC" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251882496" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1700AC10" wp14:editId="1009878D">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>3683000</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>153670</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="581660" cy="45085"/>
+                      <wp:effectExtent l="0" t="38100" r="46990" b="88265"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="2025936762" name="Connecteur droit avec flèche 2025936762"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="581660" cy="45085"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:srgbClr val="FF0000"/>
+                                </a:solidFill>
+                                <a:tailEnd type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="3">
+                                <a:schemeClr val="accent2"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent2"/>
+                              </a:fillRef>
+                              <a:effectRef idx="2">
+                                <a:schemeClr val="accent2"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="50BC13CB" id="Connecteur droit avec flèche 2025936762" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:290pt;margin-top:12.1pt;width:45.8pt;height:3.55pt;z-index:251882496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABmOtP0wEAAAIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC615Ld2jAMyzk4dS9F&#10;G7TpB9DUUiJAkcRya1t/3yWtyH0BAYLoQPGxM7szXG7vLr0VJ8BovKuL+awqBDjlG+PauvjxeHi3&#10;LkQk6RppvYO6GCAWd7u3b7bnsIGF77xtAAWTuLg5h7roiMKmLKPqoJdx5gM4PtQee0m8xLZsUJ6Z&#10;vbfloqpW5dljE9AriJF376+HxS7zaw2KvmodgYStC66N8oh5PKax3G3lpkUZOqPGMuQLquilcZx0&#10;orqXJMVPNP9Q9Uahj17TTPm+9FobBVkDq5lXf6n53skAWQubE8NkU3w9WvXltHcPyDacQ9zE8IBJ&#10;xUVjn/5cn7hks4bJLLiQULy5XM9XK7ZU8dGHZbVeJi/LGzZgpE/ge5EmdREJpWk72nvn+FY8zrNf&#10;8vQ50hX4BEiJrUtj9NY0B2NtXmB73FsUJ8lXeThU/I0Z/wgjaexH1wgaArcboZGutTBGJtryJjTP&#10;aLBwTfkNtDANS3ufS8s9CFNKqRQ4WkxMHJ1gmsubgNXzwDE+QSH35wRePA+eEDmzdzSBe+M8/o+A&#10;LvOxZH2Nf3LgqjtZcPTNkFsgW8ONlu9xfBSpk39fZ/jt6e5+AQAA//8DAFBLAwQUAAYACAAAACEA&#10;3aunAN8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTFEIV4lQoAsSB&#10;Swqqys2NlyQiXke224a/ZzmV42pHb96U69mO4og+DI4UpIsEBFLrzECdgo/355sViBA1GT06QgU/&#10;GGBdXV6UujDuRA0eN7ETDKFQaAV9jFMhZWh7tDos3ITEvy/nrY58+k4ar08Mt6PMkiSXVg/EDb2e&#10;sO6x/d4crIJsKz93r7IZpqatsR7erH8yL0pdX82PDyAizvEchj99VoeKnfbuQCaIUcHdKuEtkWG3&#10;GQgO5PdpDmKvYJkuQVal/L+g+gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQABmOtP0wEA&#10;AAIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDdq6cA&#10;3wAAAAkBAAAPAAAAAAAAAAAAAAAAAC0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" strokecolor="red" strokeweight="1.5pt">
+                      <v:stroke endarrow="block" joinstyle="miter"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E709958" w14:textId="2A838635" w:rsidR="00DF6A28" w:rsidRDefault="00BD59FC" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251888640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5244101B" wp14:editId="0DF93932">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2124075</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>172720</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="45085" cy="189865"/>
+                      <wp:effectExtent l="57150" t="0" r="50165" b="57785"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="884901425" name="Connecteur droit avec flèche 884901425"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm flipH="1">
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="45085" cy="189865"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:tailEnd type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="3FAA1384" id="Connecteur droit avec flèche 884901425" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:167.25pt;margin-top:13.6pt;width:3.55pt;height:14.95pt;flip:x;z-index:251888640;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBuMMjJxAEAANgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QruipR033ocnlA&#10;sOLyAV5nnFjyTfbQJH/P2GmzCBASiJeRY885c+bM5HA3WcPOEJP2ruXbTc0ZOOk77fqWf/3y5sWe&#10;s4TCdcJ4By2fIfG74/NnhzE0cOMHbzqIjEhcasbQ8gExNFWV5ABWpI0P4OhR+WgF0mfsqy6Kkdit&#10;qW7q+rYafexC9BJSotv75ZEfC79SIPGjUgmQmZaTNiwxlviYY3U8iKaPIgxaXmSIf1BhhXZUdKW6&#10;FyjYt6h/obJaRp+8wo30tvJKaQmlB+pmW//UzedBBCi9kDkprDal/0crP5xP7iGSDWNITQoPMXcx&#10;qWiZMjq8o5mWvkgpm4pt82obTMgkXb7c1fsdZ5JetvtX+9tddrVaWDJbiAnfgrcsH1qeMArdD3jy&#10;ztF8fFwqiPP7hAvwCshg43JEoc1r1zGcAy0RRi1cb+BSJ6dUT/LLCWcDC/wTKKY7krmUKZsFJxPZ&#10;WdBOCCnB4XZlouwMU9qYFVgXB/4IvORnKJSt+xvwiiiVvcMVbLXz8XfVcbpKVkv+1YGl72zBo+/m&#10;MthiDa1Pmcll1fN+/vhd4E8/5PE7AAAA//8DAFBLAwQUAAYACAAAACEAws5ZueAAAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPyU7DMBBA70j8gzVI3KizdA1xKpbm0B6QaCvE0UmGJBCPo9htw98z&#10;nOA4mqc3b9L1aDpxxsG1lhSEkwAEUmmrlmoFx0N+twThvKZKd5ZQwTc6WGfXV6lOKnuhVzzvfS1Y&#10;Qi7RChrv+0RKVzZotJvYHol3H3Yw2vM41LIa9IXlppNREMyl0S3xhUb3+NRg+bU/GbZs88fV5vPl&#10;fbl73pm3Ijf1ZmWUur0ZH+5BeBz9Hwy/+ZwOGTcV9kSVE52COJ7OGFUQLSIQDMTTcA6iUDBbhCCz&#10;VP7/IPsBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbjDIycQBAADYAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAws5ZueAAAAAJAQAADwAAAAAA&#10;AAAAAAAAAAAeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                      <v:stroke endarrow="block" joinstyle="miter"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="094D02F6" w14:textId="4723CD22" w:rsidR="00DF6A28" w:rsidRDefault="00DF6A28" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B6A8A0C" w14:textId="6B2723BE" w:rsidR="00DF6A28" w:rsidRDefault="00BD59FC" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251886592" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="783EDDE4" wp14:editId="53A577FE">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>7909</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>147122</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="4257675" cy="628650"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="19" name="Rectangle 19"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="4257675" cy="628650"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="360D2E0B" w14:textId="77777777" w:rsidR="00504DD7" w:rsidRDefault="00504DD7" w:rsidP="00504DD7">
+                                  <w:pPr>
+                                    <w:spacing w:after="0"/>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t>Poursuite du suivi selon programmation et Conseils au patient – Poursuite de la prise en charge dans le cadre du protocole si celui-ci le prévoit</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="32AC2C3F" w14:textId="77777777" w:rsidR="00504DD7" w:rsidRDefault="00504DD7" w:rsidP="00504DD7">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t>CR Implémenté dans l’ESN ou adressé au délégant par messagerie sécurisée</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="783EDDE4" id="Rectangle 19" o:spid="_x0000_s1071" style="position:absolute;margin-left:.6pt;margin-top:11.6pt;width:335.25pt;height:49.5pt;z-index:251886592;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrPgy4WgIAAP8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+whkQDvUUCGqTpOq&#10;FrWd+mwcu0RzfN7ZkLC/fmcTQtfxNO3FufPdd7/8Xa6u29qwnUJfgS34aDDkTFkJZWVfC/79+fbT&#10;JWc+CFsKA1YVfK88v55//HDVuJnKYQOmVMgoiPWzxhV8E4KbZZmXG1ULPwCnLBk1YC0CqfialSga&#10;il6bLB8Op1kDWDoEqbyn25uDkc9TfK2VDA9aexWYKTjVFtKJ6VzHM5tfidkrCrepZFeG+IcqalFZ&#10;StqHuhFBsC1Wf4WqK4ngQYeBhDoDrSupUg/UzWj4rpunjXAq9ULD8a4fk/9/YeX97smtkMbQOD/z&#10;JMYuWo11/FJ9rE3D2vfDUm1gki7H+eRiejHhTJJtml9OJ2ma2Qnt0IevCmoWhYIjPUaakdjd+UAZ&#10;yfXoQsopf5LC3qhYgrGPSrOqpIx5QidqqKVBthP0qEJKZcM0PiTFS94RpitjeuDoHNCEUQfqfCNM&#10;Jcr0wOE54J8Ze0TKCjb04LqygOcClD/6zAf/Y/eHnmP7oV231HTBP+exyHi1hnK/QoZw4LB38rai&#10;ud4JH1YCibREb1rE8ECHNtAUHDqJsw3gr3P30Z+4RFbOGlqCgvufW4GKM/PNEsu+jMbjuDVJGU8u&#10;clLwrWX91mK39RLoSUa08k4mMfoHcxQ1Qv1C+7qIWckkrKTcBZcBj8oyHJaTNl6qxSK50aY4Ee7s&#10;k5MxeBx05M1z+yLQdeQKRMt7OC6MmL3j2ME3Ii0stgF0lQh4mmv3BLRliUfdHyGu8Vs9eZ3+W/Pf&#10;AAAA//8DAFBLAwQUAAYACAAAACEALEhrxtwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/D&#10;MAyF70j7D5GRdmNpM2mD0nQaTIMrDDauWWPaao1TNelW/j3eCU7W83t6/pyvRteKM/ah8aQhnSUg&#10;kEpvG6o0fH5s7+5BhGjImtYTavjBAKticpObzPoLveN5FyvBJRQyo6GOscukDGWNzoSZ75DY+/a9&#10;M5FlX0nbmwuXu1aqJFlIZxriC7Xp8LnG8rQbnIahfHn6qrr122Y7p1fp0we3P1itp7fj+hFExDH+&#10;heGKz+hQMNPRD2SDaFkrDmpQc55sL5bpEsTxulcKZJHL/w8UvwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCrPgy4WgIAAP8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAsSGvG3AAAAAgBAAAPAAAAAAAAAAAAAAAAALQEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="360D2E0B" w14:textId="77777777" w:rsidR="00504DD7" w:rsidRDefault="00504DD7" w:rsidP="00504DD7">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Poursuite du suivi selon programmation et Conseils au patient – Poursuite de la prise en charge dans le cadre du protocole si celui-ci le prévoit</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="32AC2C3F" w14:textId="77777777" w:rsidR="00504DD7" w:rsidRDefault="00504DD7" w:rsidP="00504DD7">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>CR Implémenté dans l’ESN ou adressé au délégant par messagerie sécurisée</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E810EE9" w14:textId="0556B9EB" w:rsidR="00C67BCF" w:rsidRDefault="00C67BCF" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FC6B8B3" w14:textId="3255B2F6" w:rsidR="008C3DD3" w:rsidRDefault="008C3DD3" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59806D10" w14:textId="4FDFC0B7" w:rsidR="00504DD7" w:rsidRDefault="00504DD7" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CE24A22" w14:textId="0B82F4C9" w:rsidR="00504DD7" w:rsidRDefault="00504DD7" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="643C460B" w14:textId="266C85C1" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="008E40B2">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="9" w:name="_Hlk211266559"/>
+            <w:bookmarkEnd w:id="7"/>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Annexe 4 : Vérifications des critères d’alerte par le </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF350B" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">délégué </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF350B" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(si les critères d’alertes sont différents d’un acte dérogatoire à l’autre, faire autant de tableau de check </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BF350B" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>list</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BF350B" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de vérification des critères d’alerte que nécessaire et mettre un titre à chaque tableau)</w:t>
+            </w:r>
+            <w:r w:rsidR="001208AD" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>, utiliser les fiches techniques pour repérer les critère alertes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="233DDE7A" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="008E40B2"/>
+          <w:p w14:paraId="0B8385A0" w14:textId="22DBD1E7" w:rsidR="008E40B2" w:rsidRDefault="00BF350B" w:rsidP="008E40B2">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF350B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Titre :</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">  Tableau de vérification de critères d’alerte de la dérogation 1 intitulé : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">à remplir </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="000918BB" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="008E40B2"/>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Grilledutableau"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="7066"/>
+              <w:gridCol w:w="857"/>
+              <w:gridCol w:w="913"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00933268" w:rsidRPr="00F93EEE" w14:paraId="69A5D6D3" w14:textId="77777777" w:rsidTr="00933268">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11658" w:type="dxa"/>
+                  <w:vMerge w:val="restart"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+                </w:tcPr>
+                <w:p w14:paraId="6B35FE5A" w14:textId="5611D80F" w:rsidR="00933268" w:rsidRPr="00F93EEE" w:rsidRDefault="00933268" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:highlight w:val="yellow"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Critères d’alerte </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">si possible dans l’ordre suivant : critères constatés au cours de la réalisation de l’acte qui nécessite intervention du délégant pour </w:t>
+                  </w:r>
+                  <w:r w:rsidR="001208AD">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">la </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t>poursuit</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001208AD">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t>e</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> de la prise en charge</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2110" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="116BA501" w14:textId="77777777" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00933268" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="26"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="26"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                    <w:t>Délégué</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00933268" w:rsidRPr="00F93EEE" w14:paraId="28320444" w14:textId="77777777" w:rsidTr="00933268">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11658" w:type="dxa"/>
+                  <w:vMerge/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+                </w:tcPr>
+                <w:p w14:paraId="1A2F5716" w14:textId="77777777" w:rsidR="00933268" w:rsidRPr="00F93EEE" w:rsidRDefault="00933268" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:highlight w:val="yellow"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1046" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                </w:tcPr>
+                <w:p w14:paraId="252CB931" w14:textId="77777777" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00933268" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="26"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="26"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                    <w:t>OUI</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1064" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                </w:tcPr>
+                <w:p w14:paraId="3FC94A3E" w14:textId="77777777" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00933268" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="26"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="26"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                    <w:t>NON</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00933268" w:rsidRPr="00F93EEE" w14:paraId="0A435D4C" w14:textId="77777777" w:rsidTr="00933268">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11658" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="21DA7315" w14:textId="77777777" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00933268" w:rsidP="00933268">
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:t xml:space="preserve">Refus du patient de poursuivre la prise en charge dans le cadre du protocole </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1046" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="547D9FF4" w14:textId="77777777" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00933268" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1064" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="726E3DBD" w14:textId="77777777" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00933268" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00933268" w:rsidRPr="00F93EEE" w14:paraId="3D576AC7" w14:textId="77777777" w:rsidTr="00933268">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11658" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="555ED3CC" w14:textId="0976FE8C" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00460932" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t>à remplir</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1046" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="31F012E0" w14:textId="77777777" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00933268" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1064" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6210E614" w14:textId="77777777" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00933268" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00933268" w:rsidRPr="00F93EEE" w14:paraId="1CD491D3" w14:textId="77777777" w:rsidTr="00933268">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11658" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="5DA82224" w14:textId="350FEE31" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00460932" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t>à remplir</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1046" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1632B4B8" w14:textId="77777777" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00933268" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1064" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="324BB110" w14:textId="77777777" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00933268" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00933268" w:rsidRPr="00F93EEE" w14:paraId="02373F37" w14:textId="77777777" w:rsidTr="00933268">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11658" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="196D10DB" w14:textId="3F31A385" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00460932" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t>à remplir</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1046" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="082C6081" w14:textId="77777777" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00933268" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1064" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="297ED828" w14:textId="77777777" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00933268" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00933268" w:rsidRPr="00F93EEE" w14:paraId="69C4F60D" w14:textId="77777777" w:rsidTr="00933268">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11658" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="1C80DBCD" w14:textId="6E5AF75C" w:rsidR="00933268" w:rsidRPr="00B61031" w:rsidRDefault="00460932" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t>à remplir</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1046" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="167D1182" w14:textId="77777777" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00933268" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1064" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="57155E06" w14:textId="77777777" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00933268" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00933268" w:rsidRPr="00F93EEE" w14:paraId="783424BE" w14:textId="77777777" w:rsidTr="00933268">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11658" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="442043D0" w14:textId="32D080A7" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00460932" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t>à remplir</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1046" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="24D65C67" w14:textId="77777777" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00933268" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1064" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4EA3AD17" w14:textId="77777777" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00933268" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00933268" w:rsidRPr="00F93EEE" w14:paraId="5AE32FC9" w14:textId="77777777" w:rsidTr="00933268">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="13768" w:type="dxa"/>
+                  <w:gridSpan w:val="3"/>
+                </w:tcPr>
+                <w:p w14:paraId="0372819E" w14:textId="77777777" w:rsidR="00933268" w:rsidRPr="005C2B79" w:rsidRDefault="00933268" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="005C2B79">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>Critères d’alerte relevant d’une situation clinique aiguë</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00933268" w:rsidRPr="00F93EEE" w14:paraId="0FA0C934" w14:textId="77777777" w:rsidTr="00933268">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11658" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="58AD245C" w14:textId="03E466CE" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00460932" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t>à remplir</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1046" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0558BE4F" w14:textId="77777777" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00933268" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1064" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="38898ADB" w14:textId="77777777" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00933268" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00933268" w:rsidRPr="00F93EEE" w14:paraId="11D0EC50" w14:textId="77777777" w:rsidTr="00933268">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11658" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="26539AF8" w14:textId="6C48A208" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00460932" w:rsidP="00933268">
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t>à remplir</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1046" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="706CF614" w14:textId="77777777" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00933268" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1064" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1F29633D" w14:textId="77777777" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00933268" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00933268" w:rsidRPr="00F93EEE" w14:paraId="5D9DBCE5" w14:textId="77777777" w:rsidTr="00933268">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11658" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="170661AD" w14:textId="397D0BC3" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00460932" w:rsidP="00933268">
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t>à remplir</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1046" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6ADDEE8E" w14:textId="77777777" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00933268" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1064" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="5F15AD14" w14:textId="77777777" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00933268" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00933268" w:rsidRPr="00F93EEE" w14:paraId="1414B8E1" w14:textId="77777777" w:rsidTr="00933268">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11658" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="076474DC" w14:textId="0D38FF40" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00460932" w:rsidP="00933268">
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t>à remplir</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1046" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="33E3E354" w14:textId="77777777" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00933268" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1064" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4894EB53" w14:textId="77777777" w:rsidR="00933268" w:rsidRPr="00C87CBE" w:rsidRDefault="00933268" w:rsidP="00933268">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="4A118F2A" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="008E40B2"/>
+          <w:p w14:paraId="534340FE" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="008E40B2"/>
+          <w:p w14:paraId="4E0B2E4F" w14:textId="77777777" w:rsidR="00933268" w:rsidRDefault="00933268" w:rsidP="00933268">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D32DB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si une seule croix est dans les colonnes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0047568E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>OUI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D32DB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>le délégué doit contacter le délégant pour avis et conduite à tenir</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+          <w:p w14:paraId="50EC311F" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="008E40B2"/>
+          <w:p w14:paraId="7BA6234B" w14:textId="61BCED84" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF350B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Titre :</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">  Tableau de vérification de critères d’alerte de la dérogation 2 intitulé : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">à remplir </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FA4F892" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00BF350B"/>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Grilledutableau"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="7066"/>
+              <w:gridCol w:w="857"/>
+              <w:gridCol w:w="913"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00BF350B" w:rsidRPr="00F93EEE" w14:paraId="141AE8C8" w14:textId="77777777" w:rsidTr="00AF6C24">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11658" w:type="dxa"/>
+                  <w:vMerge w:val="restart"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+                </w:tcPr>
+                <w:p w14:paraId="66E0CA7C" w14:textId="3D2F0DE1" w:rsidR="00BF350B" w:rsidRPr="00F93EEE" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:highlight w:val="yellow"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Critères d’alerte </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">si possible dans l’ordre suivant : critères constatés au cours de la réalisation de l’acte qui nécessite intervention du délégant pour </w:t>
+                  </w:r>
+                  <w:r w:rsidR="001208AD">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">la </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t>poursuit</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001208AD">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t>e</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> de la prise en charge</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2110" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="58C4E1E5" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="26"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="26"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                    <w:t>Délégué</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00BF350B" w:rsidRPr="00F93EEE" w14:paraId="64EF5EEB" w14:textId="77777777" w:rsidTr="00AF6C24">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11658" w:type="dxa"/>
+                  <w:vMerge/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+                </w:tcPr>
+                <w:p w14:paraId="67610B48" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRPr="00F93EEE" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:highlight w:val="yellow"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1046" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                </w:tcPr>
+                <w:p w14:paraId="10FAC611" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="26"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="26"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                    <w:t>OUI</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1064" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                </w:tcPr>
+                <w:p w14:paraId="7F8D25C8" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="26"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="26"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                    <w:t>NON</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00BF350B" w:rsidRPr="00F93EEE" w14:paraId="6072BBA3" w14:textId="77777777" w:rsidTr="00AF6C24">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11658" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="4E19418D" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:t xml:space="preserve">Refus du patient de poursuivre la prise en charge dans le cadre du protocole </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1046" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="39F49271" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1064" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="76A2D92E" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00BF350B" w:rsidRPr="00F93EEE" w14:paraId="481736B4" w14:textId="77777777" w:rsidTr="00AF6C24">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11658" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="2C9534DB" w14:textId="5EA4F1B2" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00460932" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t>à remplir</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1046" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="73198AD3" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1064" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="35EFB59E" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00BF350B" w:rsidRPr="00F93EEE" w14:paraId="2881F728" w14:textId="77777777" w:rsidTr="00AF6C24">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11658" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="3D9A7C18" w14:textId="78D92362" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00460932" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t>à remplir</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1046" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6A97835A" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1064" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="5196FD58" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00BF350B" w:rsidRPr="00F93EEE" w14:paraId="24ED9E19" w14:textId="77777777" w:rsidTr="00AF6C24">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11658" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="1CF3795F" w14:textId="3D2F721E" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00460932" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t>à remplir</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1046" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4384020F" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1064" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="3A4FDD67" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00BF350B" w:rsidRPr="00F93EEE" w14:paraId="0CA630E3" w14:textId="77777777" w:rsidTr="00AF6C24">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11658" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="4AD6EB37" w14:textId="6039CB21" w:rsidR="00BF350B" w:rsidRPr="00B61031" w:rsidRDefault="00460932" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t>à remplir</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1046" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="320A776C" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1064" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="569426ED" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00BF350B" w:rsidRPr="00F93EEE" w14:paraId="7B2343FC" w14:textId="77777777" w:rsidTr="00AF6C24">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11658" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="5EAE1F53" w14:textId="24328FD9" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00460932" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t>à remplir</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1046" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="58F48918" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1064" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="383C44AC" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00BF350B" w:rsidRPr="00F93EEE" w14:paraId="3AC9DCE1" w14:textId="77777777" w:rsidTr="00AF6C24">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="13768" w:type="dxa"/>
+                  <w:gridSpan w:val="3"/>
+                </w:tcPr>
+                <w:p w14:paraId="12F42205" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRPr="005C2B79" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="005C2B79">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>Critères d’alerte relevant d’une situation clinique aiguë</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00BF350B" w:rsidRPr="00F93EEE" w14:paraId="0A3FF28E" w14:textId="77777777" w:rsidTr="00AF6C24">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11658" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="6D2B6D04" w14:textId="42C55006" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00460932" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t>à remplir</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1046" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="36022505" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1064" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0B530052" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00BF350B" w:rsidRPr="00F93EEE" w14:paraId="34202173" w14:textId="77777777" w:rsidTr="00AF6C24">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11658" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="5248DDDE" w14:textId="269BC801" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00460932" w:rsidP="00BF350B">
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t>à remplir</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1046" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="507474E6" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1064" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1EB580EF" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00BF350B" w:rsidRPr="00F93EEE" w14:paraId="0ABA0F1B" w14:textId="77777777" w:rsidTr="00AF6C24">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11658" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="4FAFFD56" w14:textId="41548F54" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00460932" w:rsidP="00BF350B">
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t>à remplir</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1046" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="2D96ADCD" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1064" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="089657FC" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00BF350B" w:rsidRPr="00F93EEE" w14:paraId="10BCA035" w14:textId="77777777" w:rsidTr="00AF6C24">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11658" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="1EE226E6" w14:textId="640B4F7F" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00460932" w:rsidP="00BF350B">
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t>à remplir</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1046" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="64FAFFD9" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1064" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0C360DD0" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRPr="00C87CBE" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C87CBE">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F07F"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="4B9864CF" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00BF350B"/>
+          <w:p w14:paraId="306029E6" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D32DB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si une seule croix est dans les colonnes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0047568E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>OUI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D32DB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>le délégué doit contacter le délégant pour avis et conduite à tenir</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A23E58A" w14:textId="0C5D78BD" w:rsidR="00B73C03" w:rsidRPr="00460932" w:rsidRDefault="00B73C03" w:rsidP="008E40B2">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="10" w:name="_Hlk211266698"/>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Annexe </w:t>
+            </w:r>
+            <w:r w:rsidR="008E40B2" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+            <w:r w:rsidR="008E40B2" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ompte-rendu de prise en charge par le délégué au médecin délégant, au médecin traitant ou à un autre professionnel de san</w:t>
+            </w:r>
+            <w:r w:rsidR="008E40B2" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">té </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="10"/>
+            <w:r w:rsidR="008E40B2" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>(à</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> adapter en fonction du protocole)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E29CE8D" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="009905D5" w:rsidRDefault="00B73C03" w:rsidP="00B73C03"/>
+          <w:p w14:paraId="14E5D4E3" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782DB0">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Docteur, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5024BDE3" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C959ADD" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Madame, Mademoiselle, Monsieur « nom prénom » a été pris en charge le mm/jj/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>aaaa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pour des [symptômes] dans le cadre du protocole de coopération : [intitulé du protocole] mis en œuvre au sein de [nom de l’établissement de santé, médico-social ou de la structure d’exercice coordonné].</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0262CB42" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="231C5495" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Je l’ai directement réorienté vers votre consultation en raison de l’identification d’un [critère d’exclusion] ne permettant pas sa prise en charge dans le cadre du protocole </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="056BD28E" w14:textId="77777777" w:rsidR="00460932" w:rsidRPr="009905D5" w:rsidRDefault="00460932" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10E5950D" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Je l’ai adressé en urgence au médecin de garde / aux urgences en raison de symptômes nécessitant une prise en charge médicale immédiate</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C2E7545" w14:textId="77777777" w:rsidR="00460932" w:rsidRDefault="00460932" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5293D1B0" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5803"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Je lui ai prescrit un traitement [type du traitement] prévu par le protocole et je lui ai conseillé de vous consulter </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">en cas de persistance des symptômes, d’aggravation des symptômes ou d’apparition de nouveaux symptômes.    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E15063E" w14:textId="77777777" w:rsidR="00460932" w:rsidRDefault="00460932" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5803"/>
+              </w:tabs>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BE02F19" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Je lui ai conseillé de vous consulter suite à l’identification d’une situation non prévue au protocole</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A3C8226" w14:textId="77777777" w:rsidR="00460932" w:rsidRDefault="00460932" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="327B839C" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5803"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:t>Bien cordialement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4774D3FC" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67F53BFE" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="00782DB0" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Le délégué, profession</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F855BEA" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03"/>
+          <w:p w14:paraId="6C57A490" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00EA7E52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BBC35AF" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00EA7E52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49F1B0E4" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00EA7E52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42276592" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00EA7E52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00716235" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00EA7E52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D6EE879" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00EA7E52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3015785F" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00EA7E52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17F27F1D" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00EA7E52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E20F869" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00EA7E52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26F2EDA6" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00EA7E52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CDF6040" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00EA7E52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BE6950A" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00EA7E52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BAC12C3" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00EA7E52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C3FD133" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00EA7E52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54C2FCAD" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00EA7E52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F99B20A" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00EA7E52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46DB880B" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00EA7E52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43251905" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00EA7E52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35374227" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00EA7E52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A4C5B4C" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00EA7E52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="699D802C" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00EA7E52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40E08CED" w14:textId="0C562F21" w:rsidR="00B73C03" w:rsidRPr="00460932" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="11" w:name="_Hlk211266654"/>
+            <w:bookmarkStart w:id="12" w:name="_Hlk218696321"/>
+            <w:commentRangeStart w:id="13"/>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Annexe </w:t>
+            </w:r>
+            <w:r w:rsidR="008E40B2" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>. Questionnaire pour le recueil de la satisfaction des professionnels de santé</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="13"/>
+            <w:r w:rsidR="00460932">
+              <w:rPr>
+                <w:rStyle w:val="Marquedecommentaire"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:commentReference w:id="13"/>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
+          <w:p w14:paraId="018B4242" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="00C974A8" w:rsidRDefault="00B73C03" w:rsidP="00460932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C974A8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Enquête de satisfaction délégant</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21458E52" w14:textId="77777777" w:rsidR="00460932" w:rsidRDefault="00460932" w:rsidP="00B73C03"/>
+          <w:p w14:paraId="56798F81" w14:textId="69768D23" w:rsidR="00B73C03" w:rsidRPr="00C974A8" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t>Vous avez adhéré au protocole de coopération</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:r w:rsidR="00460932" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>titre du protocole à remplir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Nous vous remercions pour votre implication dans ce protocole de coopération.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1083242E" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="00C974A8" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r w:rsidRPr="00C974A8">
+              <w:t>Nous souhaitons recueillir votre avis sur l’application du protocole en répondant aux questions suivantes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D8BAC5F" w14:textId="77777777" w:rsidR="00460932" w:rsidRDefault="00460932" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="120FAF43" w14:textId="0755B19E" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C974A8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="047E2C17" w14:textId="77777777" w:rsidR="00460932" w:rsidRPr="00C974A8" w:rsidRDefault="00460932" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EC359CE" w14:textId="2EB5640E" w:rsidR="00B73C03" w:rsidRPr="00C974A8" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidR="001208AD" w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="001208AD">
+              <w:t>Dans</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> le cadre de ce protocole, avez-vous été </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sollicité par les</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00614C66">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> délégués </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27592415" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Très Rarement        </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Rarement                            </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Fréquemment</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">                         </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">  Très </w:t>
+            </w:r>
+            <w:r>
+              <w:t>fréquemment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21C9F101" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="00C974A8" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">    2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">- La qualité des échanges entre vous et le(s) délégué(s) vous satisfait-elle ?        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B2F6FC1" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="00C974A8" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Oui</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">                            </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:t>lutôt oui</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">                            </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Plutôt non</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">                                </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Non</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45DF2863" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r>
+              <w:t xml:space="preserve">     3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Pensez-vous que</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve"> ce protocole de coopération </w:t>
+            </w:r>
+            <w:r>
+              <w:t>rend un service approprié aux</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve"> patients</w:t>
+            </w:r>
+            <w:r>
+              <w:t> ?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D1D3FAC" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="00C974A8" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Oui</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">                            </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:t>lutôt oui</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">                            </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Plutôt non</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">                                </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Non</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06207DEF" w14:textId="253FD1EC" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r>
+              <w:t xml:space="preserve">     4- Ce protocole </w:t>
+            </w:r>
+            <w:r w:rsidR="001208AD">
+              <w:t>contribue-t-il</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> à faciliter votre exercice professionnel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="278BE223" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Oui</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">                            </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:t>lutôt oui</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">                            </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Plutôt non</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">                                </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Non</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C6F27EA" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="00C974A8" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r>
+              <w:t xml:space="preserve">     5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">- Etes-vous globalement satisfait par la mise en œuvre du protocole de coopération ?   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F5B15A0" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="00C974A8" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Sat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">isfait                     </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Non s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">atisfait                            </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="345957E5" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="628DAB94" w14:textId="06B3195B" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00460932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>nquête de satisfaction délégué</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08DB4019" w14:textId="77777777" w:rsidR="00460932" w:rsidRPr="00C974A8" w:rsidRDefault="00460932" w:rsidP="00460932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FFC403A" w14:textId="2FBD27F8" w:rsidR="00B73C03" w:rsidRPr="00C974A8" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">Vous avez adhéré au protocole de coopération </w:t>
+            </w:r>
+            <w:r w:rsidR="00460932" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>[titre du protocole à remplir]</w:t>
+            </w:r>
+            <w:r w:rsidR="00460932" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nous vous remercions pour votre implication dans ce protocole </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>et n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t>ous souhaitons recueillir votre avis sur l’application du protocole en répondant aux questions suivantes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="716D40A3" w14:textId="77777777" w:rsidR="00460932" w:rsidRDefault="00460932" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B38EDC0" w14:textId="5E36A538" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C974A8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="565142D8" w14:textId="77777777" w:rsidR="00460932" w:rsidRPr="00C974A8" w:rsidRDefault="00460932" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1205C22F" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="00C974A8" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r>
+              <w:t xml:space="preserve">    1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">- Pensez-vous exercer de façon sécurisée dans le cadre du protocole ?        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01F739FA" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="00C974A8" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Oui</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">                           </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:t>lutôt oui</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">                            </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Plutôt non</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">                                </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Non</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0477E871" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="00C974A8" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r>
+              <w:t xml:space="preserve">    2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t>- La qualité des échanges entre vous et le</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve"> délégant</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve"> vous satisfait-elle ?        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="071CE882" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r>
+              <w:t xml:space="preserve">          </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Oui</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">                            </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:t>lutôt oui</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">                            </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Plutôt non</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">                                </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Non</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B108932" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="00C974A8" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">- Pensez-vous que le protocole de coopération </w:t>
+            </w:r>
+            <w:r>
+              <w:t>rend un service approprié aux patients</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve"> ?      </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="446C4D23" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="00C974A8" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Oui</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">                        </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:t>lutôt oui</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">                            </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Plutôt non</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">                                </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Non</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09D801F9" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="00C974A8" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r>
+              <w:t xml:space="preserve">    4-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve"> Ressentez-vous une valorisation de votre pratique professionnelle ?      </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ED06128" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="00C974A8" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Oui</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">                         </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:t>lutôt oui</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">                            </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Plutôt non</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">                                </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Non</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B2C221B" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRPr="00C974A8" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r>
+              <w:t xml:space="preserve">    5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve">- Etes-vous globalement satisfait par la mise en œuvre du protocole de coopération ?   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47255933" w14:textId="77777777" w:rsidR="00B73C03" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:r>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Satisfait                     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F07F"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Non </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:t>atisfait</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C974A8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6705F6C3" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="008E40B2"/>
+          <w:bookmarkEnd w:id="12"/>
+          <w:p w14:paraId="11FF147B" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="008E40B2"/>
+          <w:p w14:paraId="764D63F9" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="008E40B2"/>
+          <w:p w14:paraId="55AE4C80" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="008E40B2"/>
+          <w:p w14:paraId="60667DD1" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="008E40B2"/>
+          <w:p w14:paraId="2924B4AD" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="008E40B2"/>
+          <w:p w14:paraId="2AAB243B" w14:textId="7C248312" w:rsidR="008E40B2" w:rsidRPr="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00BF350B">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="14" w:name="_Hlk211267102"/>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Annexe 7 : Fiche</w:t>
+            </w:r>
+            <w:r w:rsidR="007D0CBA" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> technique</w:t>
+            </w:r>
+            <w:r w:rsidR="007D0CBA" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de</w:t>
+            </w:r>
+            <w:r w:rsidR="001208AD" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> acte</w:t>
+            </w:r>
+            <w:r w:rsidR="001208AD" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dérogatoire</w:t>
+            </w:r>
+            <w:r w:rsidR="001208AD" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="14"/>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(faire autant de fiche</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2CCC" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> technique</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2CCC" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> que d’actes dérogatoires)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B01DBD9" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="008E40B2"/>
+          <w:p w14:paraId="72461F4A" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="008E40B2"/>
+          <w:p w14:paraId="24121C6A" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRPr="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="008E40B2"/>
+          <w:p w14:paraId="679A99F3" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F8B5860" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2142DDF2" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20D01021" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F31FC64" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41B460F9" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CF65AD8" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27BFA753" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00486E19" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23B797A9" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F710C6B" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A0F83ED" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D9B4DB5" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72F9F0C8" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36BC9508" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63EA0C62" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4160B4AE" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46D5DE83" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6EBDB675" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4554B274" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39B3BF02" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63FC6501" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="115B949D" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="046F1278" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B4F947C" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F43BDF4" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E208590" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25AB0379" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EF19BE1" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32F7D37C" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0635AF11" w14:textId="77777777" w:rsidR="00BF350B" w:rsidRDefault="00BF350B" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D8E375E" w14:textId="7DA67C44" w:rsidR="00EA7E52" w:rsidRPr="00460932" w:rsidRDefault="00B73C03" w:rsidP="00B73C03">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Annexe </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF350B" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :  </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC4955" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Ordonnances pré établies à utiliser le cas échéant</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA7E52" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA7E52" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(mettre un titre pour chaque ordonnance)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30965792" w14:textId="77777777" w:rsidR="00EC4955" w:rsidRDefault="00EC4955" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Grilledutableau"/>
+              <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-30"/>
+              <w:tblOverlap w:val="never"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="8836"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00EC4955" w14:paraId="1B2575EC" w14:textId="77777777" w:rsidTr="008E40B2">
+              <w:trPr>
+                <w:trHeight w:val="1459"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="11770" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="12AA4180" w14:textId="77777777" w:rsidR="00EC4955" w:rsidRDefault="00EC4955" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="5803"/>
+                    </w:tabs>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                      <w:lang w:eastAsia="fr-FR"/>
+                    </w:rPr>
+                    <mc:AlternateContent>
+                      <mc:Choice Requires="wps">
+                        <w:drawing>
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251731968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6123550A" wp14:editId="2BDD1E76">
+                            <wp:simplePos x="0" y="0"/>
+                            <wp:positionH relativeFrom="column">
+                              <wp:posOffset>-8255</wp:posOffset>
+                            </wp:positionH>
+                            <wp:positionV relativeFrom="paragraph">
+                              <wp:posOffset>36830</wp:posOffset>
+                            </wp:positionV>
+                            <wp:extent cx="2628900" cy="457200"/>
+                            <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                            <wp:wrapNone/>
+                            <wp:docPr id="219" name="Rectangle 219"/>
+                            <wp:cNvGraphicFramePr/>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                <wps:wsp>
+                                  <wps:cNvSpPr/>
+                                  <wps:spPr>
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="2628900" cy="457200"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                  </wps:spPr>
+                                  <wps:style>
+                                    <a:lnRef idx="2">
+                                      <a:schemeClr val="accent1">
+                                        <a:shade val="50000"/>
+                                      </a:schemeClr>
+                                    </a:lnRef>
+                                    <a:fillRef idx="1">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:fillRef>
+                                    <a:effectRef idx="0">
+                                      <a:schemeClr val="accent1"/>
+                                    </a:effectRef>
+                                    <a:fontRef idx="minor">
+                                      <a:schemeClr val="lt1"/>
+                                    </a:fontRef>
+                                  </wps:style>
+                                  <wps:txbx>
+                                    <w:txbxContent>
+                                      <w:p w14:paraId="083AF5EA" w14:textId="77777777" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00EC4955">
+                                        <w:pPr>
+                                          <w:spacing w:after="120"/>
+                                          <w:jc w:val="center"/>
+                                        </w:pPr>
+                                        <w:r>
+                                          <w:t>Identification du médecin délégant (RPPS) et du délégué (RPPS ou ADELI)</w:t>
+                                        </w:r>
+                                      </w:p>
+                                    </w:txbxContent>
+                                  </wps:txbx>
+                                  <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                                    <a:prstTxWarp prst="textNoShape">
+                                      <a:avLst/>
+                                    </a:prstTxWarp>
+                                    <a:noAutofit/>
+                                  </wps:bodyPr>
+                                </wps:wsp>
+                              </a:graphicData>
+                            </a:graphic>
+                            <wp14:sizeRelH relativeFrom="margin">
+                              <wp14:pctWidth>0</wp14:pctWidth>
+                            </wp14:sizeRelH>
+                            <wp14:sizeRelV relativeFrom="margin">
+                              <wp14:pctHeight>0</wp14:pctHeight>
+                            </wp14:sizeRelV>
+                          </wp:anchor>
+                        </w:drawing>
+                      </mc:Choice>
+                      <mc:Fallback>
+                        <w:pict>
+                          <v:rect w14:anchorId="6123550A" id="Rectangle 219" o:spid="_x0000_s1072" style="position:absolute;margin-left:-.65pt;margin-top:2.9pt;width:207pt;height:36pt;z-index:251731968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnSLsqZgIAACYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2kH2uDOkXQosOA&#10;og3WDj0rshQbkEWNUmJnv36U7DhBW+wwzAdZEslH6ulR1zddY9hWoa/BFnxyknOmrISytuuC/3y5&#10;/3LJmQ/ClsKAVQXfKc9v5p8/XbdupqZQgSkVMgKxfta6glchuFmWeVmpRvgTcMqSUQM2ItAS11mJ&#10;oiX0xmTTPL/IWsDSIUjlPe3e9UY+T/haKxmetPYqMFNwqi2kEdO4imM2vxazNQpX1XIoQ/xDFY2o&#10;LSUdoe5EEGyD9TuoppYIHnQ4kdBkoHUtVToDnWaSvznNcyWcSmchcrwbafL/D1Y+bp/dEomG1vmZ&#10;p2k8RaexiX+qj3WJrN1IluoCk7Q5vZheXuXEqSTb2flXuo3IZnaIdujDNwUNi5OCI11G4khsH3zo&#10;XfcuFHfIn2ZhZ1QswdgfSrO6jBlTdJKGujXItoIuVUipbJj0pkqUqt8+z+kb6hkjUnUJMCLr2pgR&#10;ewCIsnuP3dc6+MdQlZQ1Bud/K6wPHiNSZrBhDG5qC/gRgKFTDZl7/z1JPTWRpdCtOuKm4Ken0TVu&#10;raDcLZEh9FL3Tt7XRP+D8GEpkLRNN0b9Gp5o0AbagsMw46wC/P3RfvQnyZGVs5Z6peD+10ag4sx8&#10;tyTGq8nZWWyutEhS4AyPLatji900t0A3N6GXwck0pWAMZj/VCM0rtfUiZiWTsJJyF1wG3C9uQ9/D&#10;9DBItVgkN2ooJ8KDfXYygkeio7xeuleBbtBgIPU+wr6vxOyNFHvfGGlhsQmg66TTA6/DFVAzJi0N&#10;D0fs9uN18jo8b/M/AAAA//8DAFBLAwQUAAYACAAAACEA/CnPrdsAAAAHAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3Fon5SdViFOhSlyQOLTlAdx4iUPtdRQ7TfL2LCc4jmY08021&#10;m70TVxxiF0hBvs5AIDXBdNQq+Dy9rbYgYtJktAuEChaMsKtvbypdmjDRAa/H1AouoVhqBTalvpQy&#10;Nha9juvQI7H3FQavE8uhlWbQE5d7JzdZ9iy97ogXrO5xb7G5HEfPIxoPS15M+8uHnd87dMs3jotS&#10;93fz6wuIhHP6C8MvPqNDzUznMJKJwilY5Q+cVPDEB9h+zDcFiLOCotiCrCv5n7/+AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAGdIuypmAgAAJgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPwpz63bAAAABwEAAA8AAAAAAAAAAAAAAAAAwAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" fillcolor="#4472c4 [3204]" strokecolor="#1f3763 [1604]" strokeweight="1pt">
+                            <v:textbox>
+                              <w:txbxContent>
+                                <w:p w14:paraId="083AF5EA" w14:textId="77777777" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00EC4955">
+                                  <w:pPr>
+                                    <w:spacing w:after="120"/>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t>Identification du médecin délégant (RPPS) et du délégué (RPPS ou ADELI)</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </v:textbox>
+                          </v:rect>
+                        </w:pict>
+                      </mc:Fallback>
+                    </mc:AlternateContent>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="289F8D97" w14:textId="77777777" w:rsidR="00EC4955" w:rsidRDefault="00EC4955" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="5803"/>
+                    </w:tabs>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="0C079547" w14:textId="77777777" w:rsidR="00EC4955" w:rsidRDefault="00EC4955" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="5803"/>
+                    </w:tabs>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="15DEE730" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="7AFB33BD" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="19F679D8" w14:textId="2357D10A" w:rsidR="00EC4955" w:rsidRDefault="00EC4955" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>Nom, Prénom du patient</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1FAD1E06" w14:textId="116C9040" w:rsidR="00EC4955" w:rsidRDefault="00EC4955" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00610328">
+                    <w:t>Date</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t> :</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="0CE6B28E" w14:textId="29B67F3E" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>-</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="593C377A" w14:textId="5200FD63" w:rsidR="00BB14AD" w:rsidRDefault="00BB14AD" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>-</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2B41ECC8" w14:textId="77777777" w:rsidR="00EC4955" w:rsidRDefault="00EC4955" w:rsidP="0045287E">
+                  <w:pPr>
+                    <w:spacing w:after="240"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>Nom et signature du médecin prescripteur et du délégué</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="620E8573" w14:textId="77777777" w:rsidR="00EC4955" w:rsidRDefault="00EC4955" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62227992" w14:textId="77777777" w:rsidR="00EC4955" w:rsidRDefault="00EC4955" w:rsidP="0045287E"/>
+          <w:p w14:paraId="5F9ECC59" w14:textId="77777777" w:rsidR="00EC4955" w:rsidRDefault="00EC4955" w:rsidP="0045287E"/>
+          <w:p w14:paraId="6A126B44" w14:textId="77777777" w:rsidR="00EC4955" w:rsidRDefault="00EC4955" w:rsidP="0045287E"/>
+          <w:p w14:paraId="5FA9EFFC" w14:textId="77777777" w:rsidR="00EC4955" w:rsidRDefault="00EC4955" w:rsidP="0045287E"/>
+          <w:p w14:paraId="1568800D" w14:textId="77777777" w:rsidR="00EC4955" w:rsidRDefault="00EC4955" w:rsidP="0045287E"/>
+          <w:p w14:paraId="65051C9B" w14:textId="77777777" w:rsidR="00EC4955" w:rsidRDefault="00EC4955" w:rsidP="0045287E"/>
+          <w:p w14:paraId="102754C2" w14:textId="77777777" w:rsidR="00EC4955" w:rsidRDefault="00EC4955" w:rsidP="0045287E"/>
+          <w:p w14:paraId="4FEB3FE9" w14:textId="77777777" w:rsidR="00EC4955" w:rsidRDefault="00EC4955" w:rsidP="0045287E"/>
+          <w:p w14:paraId="235FB450" w14:textId="77777777" w:rsidR="00740389" w:rsidRDefault="00740389" w:rsidP="0045287E"/>
+          <w:p w14:paraId="576A01FE" w14:textId="77777777" w:rsidR="00740389" w:rsidRPr="00740389" w:rsidRDefault="00740389" w:rsidP="00740389">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="035B541B" w14:textId="77777777" w:rsidR="00EC4955" w:rsidRPr="00740389" w:rsidRDefault="00EC4955" w:rsidP="00740389">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2440F230" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00740389">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60DAAB49" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00740389">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D4B0D58" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00740389">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="591C17CC" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00740389">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4ABC749C" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00740389">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3504A7CE" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00740389">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D56B789" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00740389">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D7CF0A6" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00740389">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A208BC5" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00740389">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54BE16D2" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00740389">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58EE86FC" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00740389">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68A8481D" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00740389">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22B7FC64" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00740389">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61B65231" w14:textId="5C514FB4" w:rsidR="00EC4955" w:rsidRPr="00FF2CCC" w:rsidRDefault="00740389" w:rsidP="00740389">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Annexe </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF350B" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC4955" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Fiche de conseils au patient et à son entourage (optionnel</w:t>
+            </w:r>
+            <w:r w:rsidR="00633250" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>le</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC4955" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="005F5D63" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005F5D63" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>[reproduire de préférence les conseils donnés sur ameli.fr si ceux-ci sont disponibles</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2CCC" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ou ceux internes à votre l’établissement inspiré de société experte reconnues</w:t>
+            </w:r>
+            <w:r w:rsidR="005F5D63" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A7C1F75" w14:textId="77777777" w:rsidR="00EC4955" w:rsidRDefault="00EC4955" w:rsidP="0045287E"/>
+          <w:p w14:paraId="4B98E40D" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7715BDE8" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="215FE8E7" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F7100A1" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C7DB252" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F94C73E" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4430F760" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78B679AB" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7622C96F" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42B10BB0" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11FE1C19" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00C47F4A" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66306654" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DC5CDEB" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29B24B8D" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50707E40" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D480B2E" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="286FD411" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30E7B1FC" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="001C23E5" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D938E5F" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67977FD1" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C04FC11" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D3A988B" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44D0527D" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29C4B508" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14F98BBE" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00634592" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29EC9D40" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03B66127" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21A0A49D" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37226658" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A3032E9" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EB2E904" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D66EC77" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="691504E4" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="797D5050" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F2CE709" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AB5557B" w14:textId="77777777" w:rsidR="00126C98" w:rsidRPr="00460932" w:rsidRDefault="00740389" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Annexe </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF350B" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC4955" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Programme de formation</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC4955" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00422E6B" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">théorique </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5246F8EA" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="00126C98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07C816B5" w14:textId="77777777" w:rsidR="00126C98" w:rsidRPr="00460932" w:rsidRDefault="00126C98" w:rsidP="00126C98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Insérer le programme de formation théorique et pratique</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F6C2151" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61A75367" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FC39B48" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FE2E1A4" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FE38872" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="001FD116" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="564CBB0A" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00FDF76C" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D6FE6BD" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A985304" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2ECDE4DF" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3535BEB2" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DB83873" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78ED31EF" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5635E6F3" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60F23D49" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="746011CC" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="696E5605" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C592947" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D7E7BA2" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="085C2CA8" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A337F6D" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B23D216" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="321CEDCC" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70C7C41F" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="521CCCCA" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50582274" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="798C89B3" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B13AD51" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38123BC7" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D9B3450" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="713C387A" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FD0E639" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CE25E6C" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20703BF8" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D115F52" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="566D1294" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E8D3B27" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="15" w:name="_Hlk211351581"/>
+          </w:p>
+          <w:p w14:paraId="0DDE5997" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76CF966E" w14:textId="7B23220D" w:rsidR="00EC4955" w:rsidRPr="00460932" w:rsidRDefault="00126C98" w:rsidP="0045287E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Annexe 10 </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA5583" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>bis Check</w:t>
+            </w:r>
+            <w:r w:rsidR="00740389" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00740389" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>list</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00740389" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de validation des compétence</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA5583" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00422E6B" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pratique</w:t>
+            </w:r>
+            <w:r w:rsidR="0073031D" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00422E6B" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="440F9B77" w14:textId="77777777" w:rsidR="00CA5583" w:rsidRDefault="00CA5583" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AEACC3A" w14:textId="2041F6B9" w:rsidR="00CA5583" w:rsidRDefault="00CA5583" w:rsidP="00CA5583">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Check </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>list</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de validation des compétences</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740389">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pratique</w:t>
+            </w:r>
+            <w:r w:rsidR="0073031D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="404032AB" w14:textId="25CBEA5E" w:rsidR="00BD13E6" w:rsidRPr="00A847BD" w:rsidRDefault="00BD13E6" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A847BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NOM Prénom du délégué :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79E49EC9" w14:textId="77777777" w:rsidR="00BD13E6" w:rsidRDefault="00BD13E6" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07D5A51D" w14:textId="77777777" w:rsidR="00537B91" w:rsidRDefault="00BD13E6" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00966E82">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Modalité de validation de la formation pratique </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40F55CA4" w14:textId="5B317604" w:rsidR="00BD13E6" w:rsidRPr="00537B91" w:rsidRDefault="00537B91" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00537B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Avoir validé la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> théorique en amont de la formation pratique</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD13E6" w:rsidRPr="00966E82">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Réalisation de </w:t>
+            </w:r>
+            <w:r w:rsidR="00126C98" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidR="00126C98">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> actes dérogatoires </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA5583" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(définir</w:t>
+            </w:r>
+            <w:r w:rsidR="00126C98" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> le nombre et nommer l’actes dérogatoire</w:t>
+            </w:r>
+            <w:r w:rsidR="001208AD" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00126C98" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">concerné) </w:t>
+            </w:r>
+            <w:r w:rsidR="00126C98">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">avec succès </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD13E6" w:rsidRPr="00966E82">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">par le délégué sous supervision </w:t>
+            </w:r>
+            <w:r w:rsidR="00126C98">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">du délégant ou responsable de la formation </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD13E6" w:rsidRPr="00966E82">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">en vue de l’obtention de la validation de la formation </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FEFE149" w14:textId="77777777" w:rsidR="00BD13E6" w:rsidRPr="00966E82" w:rsidRDefault="00BD13E6" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00966E82">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Consigne de remplissage du tableau</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00966E82">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50A281F7" w14:textId="457791E1" w:rsidR="00BD13E6" w:rsidRDefault="00BD13E6" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00966E82">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cocher « oui » si le critère est conforme à la procédure ou « non » si le critère n’est pas conforme ou si le délégué </w:t>
+            </w:r>
+            <w:r w:rsidR="00A23C61" w:rsidRPr="00966E82">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00966E82">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> besoin de l’assistance du délégant durant l’étape concerné. </w:t>
+            </w:r>
+            <w:r w:rsidR="00A23C61">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> L’acte dérogatoire </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00966E82">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>est validé si l’ensemble des critères ont été répondu « oui ».</w:t>
+            </w:r>
+            <w:r w:rsidR="00A23C61">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Le délégant </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00966E82">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">en charge de la dernière </w:t>
+            </w:r>
+            <w:r w:rsidR="00A23C61" w:rsidRPr="00966E82">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>supervision,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00966E82">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> attestera de validation finale de la formation pratique (cf. phrase à la suite du tableau). En cas d’échec de procédure, deux autres colonnes sont prévues</w:t>
+            </w:r>
+            <w:r w:rsidR="00A23C61">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="662AF24C" w14:textId="5EF313A6" w:rsidR="00A23C61" w:rsidRPr="00460932" w:rsidRDefault="00A23C61" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00126C98" w:rsidRPr="00460932">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Adapter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00460932">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> le tableau à votre besoin en retirant ou en ajoutant colonnes et lignes) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1012A48D" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38DCF57E" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E79D14F" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08739116" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72C91251" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BCD6BD4" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76C0DE89" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32740115" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C810878" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56486FEF" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FAE4B3F" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65893E51" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76EA31BE" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="722767E4" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="080CD697" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DF17C1A" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47FEAB9C" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79607984" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F440A5A" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16873C82" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C84CAC2" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41289FFE" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5223E840" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="607C0D42" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DB55380" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="172CFBC9" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0514ED4D" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C8A0C2B" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4676808C" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AA25224" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4306DC4B" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CF4BE8C" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DEAED92" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3497F9A7" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F1418EC" w14:textId="77777777" w:rsidR="00A23C61" w:rsidRDefault="00A23C61" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="512F0001" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRPr="00A23C61" w:rsidRDefault="00BD59FC" w:rsidP="00BD13E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Grilledutableau"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="1382"/>
+              <w:gridCol w:w="758"/>
+              <w:gridCol w:w="701"/>
+              <w:gridCol w:w="836"/>
+              <w:gridCol w:w="744"/>
+              <w:gridCol w:w="709"/>
+              <w:gridCol w:w="870"/>
+              <w:gridCol w:w="844"/>
+              <w:gridCol w:w="652"/>
+              <w:gridCol w:w="652"/>
+              <w:gridCol w:w="688"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00552325" w14:paraId="35BE423E" w14:textId="77777777" w:rsidTr="00552325">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1382" w:type="dxa"/>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0560AF69" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Critères pour validation</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7454" w:type="dxa"/>
+                  <w:gridSpan w:val="10"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6935F7FA" w14:textId="42194EB0" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="00460932">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Nombre de réalisation </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:color w:val="0070C0"/>
+                    </w:rPr>
+                    <w:t>(nommer l’acte dérogatoire concerné par l’évaluation)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00552325" w14:paraId="758EF5CF" w14:textId="77777777" w:rsidTr="00552325">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1382" w:type="dxa"/>
+                  <w:vMerge/>
+                  <w:tcBorders>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="5F0003E9" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00460932">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="758" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1EA2F51D" w14:textId="5787EE80" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00460932">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>N°</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="701" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="6CA2097D" w14:textId="148C7140" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00460932">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>N°</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="836" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="1F52E3D8" w14:textId="649E4D55" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00460932">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>N°</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="744" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="49FB8A71" w14:textId="13AD0291" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00460932">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>N°</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="51FAFB00" w14:textId="41978B0B" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00460932">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>N°</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="870" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="247C02B2" w14:textId="2B8D38EF" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00460932">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>N°</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="844" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="44803C62" w14:textId="709C8D30" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00460932">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>N°</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="06994DA7" w14:textId="1F834CD5" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00460932">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>N°</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="4244AF2C" w14:textId="7CE3FFE3" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00460932">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>N°</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="60010AF7" w14:textId="1A9D2B7D" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00460932">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>N°</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00552325" w14:paraId="1405D253" w14:textId="77777777" w:rsidTr="00552325">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1382" w:type="dxa"/>
+                  <w:vMerge/>
+                  <w:tcBorders>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="08790FD9" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="758" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="67189CD6" w14:textId="288404E3" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Date</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="3645B70D" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="701" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2B8C4A7C" w14:textId="311BDE1D" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Date </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="836" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="40124BF1" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Date : </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="744" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="18F82EAD" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Date : </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="04235953" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Date : </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="870" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5B267AA6" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Date : </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="844" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6E3C26AA" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Date : </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="14A44B56" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Date : </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7DEAD437" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Date : </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="34DC481A" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Date : </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00552325" w14:paraId="58750CC5" w14:textId="77777777" w:rsidTr="00552325">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1382" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3E626DA1" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Eligibilité du patient</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="758" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="61148B29" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="6C2B7D48" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5B7227BE" w14:textId="39CAA1BA" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="456B9624" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="701" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4B6BAF0E" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7D278CF7" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="836" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="7157DA9C" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="526A8EAD" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="744" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="5CF0745D" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="0FACF4BF" w14:textId="2DAB2B19" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Non </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="7935F882" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="268B8B1D" w14:textId="43D0BC0A" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Non </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="870" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="5264A2FD" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="79CD9A60" w14:textId="1AA11F59" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Non </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="844" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="5FA8463D" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="559B8B9E" w14:textId="323C54D4" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Non </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4B481719" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="27AAE6BC" w14:textId="4F8F0508" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Non </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="62628D2A" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="79CE8069" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="02213B87" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="4FF5556D" w14:textId="3CC0F0B4" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Non </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00552325" w14:paraId="6E165292" w14:textId="77777777" w:rsidTr="00552325">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1382" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1D77B437" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Vérification identité patient</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="758" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="144962DF" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="5E62C406" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="0E07112B" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="402A632E" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="701" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="352BBD45" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="6A08C692" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="6DB6CC51" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="18C9343E" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="836" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="79E5E8E4" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="04245FC7" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="027B0CF8" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="45AD37FF" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="744" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="214A0A6E" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="307EF1CF" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="110F4F7E" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="13695E95" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4C5E2A62" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="538CCA8A" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5B430146" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="3494BEE9" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="870" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="496CBA60" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="6B36C485" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2F1E25BE" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="329AB494" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="844" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="740E6156" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="66B91CB2" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="668ECDA0" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="0F7361B9" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="5878AD94" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="28A7E986" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="4CB67C97" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="0FD68E91" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="3527FEC2" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="5A652726" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="759BD25D" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="75E239C2" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="02CED0F9" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="53339FEC" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7E8AF4CE" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="33DE6C09" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00552325" w14:paraId="35506C53" w14:textId="77777777" w:rsidTr="00552325">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1382" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="696A8FAA" w14:textId="029FE1B0" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">A remplir en reprenant les étapes de la fiche technique correspondante à l’acte technique visé </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="758" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="38166ADD" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="4F0E6EA9" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="77B82315" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="6E26C6BA" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="701" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="60A2AF33" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="5C282B71" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="0C1767D2" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="78F687A0" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="836" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="24BE0900" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="296C12DA" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="321C0478" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="77E4502C" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="744" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0CE4AD5C" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="3BDB6230" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="6A529504" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7D2BA286" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0E06FA59" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="3CBEF1FD" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="04563F98" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7BD26509" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="870" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="517AFAA9" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="75EF10EA" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="6F68D3F2" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2397DD55" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="844" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1412C772" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="2F7A116B" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="78FB07C4" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5165D87F" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4B2F685D" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="74C384A9" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="0BC52F2C" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="26AF747E" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="3414C085" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="1B2A7161" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="464C5F85" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7AF93D84" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="46B9E6BE" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="64D5CF2D" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7979EE7A" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="55BEA532" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00552325" w14:paraId="776B31B3" w14:textId="77777777" w:rsidTr="00552325">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1382" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="69588C5C" w14:textId="06E5860B" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>A remplir en reprenant les étapes de la fiche technique correspondante à l’acte technique visé</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="758" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="050D87F5" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="73257002" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7E46EACB" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="01AA6782" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="701" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0151A026" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="337994F2" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5A53C8CB" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5B4B0C58" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="836" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="69256009" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="59E231D4" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="559E75D2" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="3B1AD108" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="744" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0ED1EE49" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="26AF19D9" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="267F5D92" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7F35654E" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="3E7C552D" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="42DC724B" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1E198402" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="53EA159F" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="870" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="564C46E2" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="474828F0" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="36575B0D" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="504CCFB9" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="844" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="2DC9C96B" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="3140E636" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="21CC8561" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="3E2592F6" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4283AE1A" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="50BAE0E7" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2C52E65F" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="035C85EF" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0F8AD6E0" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="5C6219ED" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="3A898F09" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="4A41225D" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="3FD0184F" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="2D417654" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="43653002" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1BEF9F1C" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00552325" w14:paraId="39D66A5A" w14:textId="77777777" w:rsidTr="00552325">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1382" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="665E8B66" w14:textId="699B3406" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>A remplir en reprenant les étapes de la fiche technique correspondante à l’acte technique visé</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="758" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="5416C40F" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="086C64E5" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="416758D1" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="34C72989" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="701" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="57913DEA" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="7A012F58" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1A822E0B" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="0F2D2534" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="836" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="51F90120" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="58ACFC2B" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7F52EBC3" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2B2B987E" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="744" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4285EEF8" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="272D67BA" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="13F116ED" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="23093919" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="33E033FF" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="3B379527" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5E61D900" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="6ACEBB0D" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="870" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="17EACAB3" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="256EFAF0" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2D9D8EB9" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="10791844" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="844" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="10A4A001" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="169AFBCA" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="52BA3B6A" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="4D8632D7" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="30593A13" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="6A15A7D1" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5BD3F09D" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="6CC2A241" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="01D7950C" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="467DA388" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5CF77EC2" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1DC6CDF7" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6ED84F60" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="7B69FD1F" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2C209A28" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00460932">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="79C6A8CD" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00460932" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00552325" w14:paraId="47F8CFCD" w14:textId="77777777" w:rsidTr="00552325">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1382" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="71BADD41" w14:textId="46D49997" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>A remplir en reprenant les étapes de la fiche technique correspondante à l’acte technique visé</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="758" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="28C6E94C" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="71F0C4A0" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="3CB41AEC" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="64799FAE" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="701" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="28EFCF26" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="12EA9EBA" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="4DD808B5" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="73D2D800" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="836" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="7AB56671" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="1C27F35D" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="43B0096E" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5366A836" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="744" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="245004FF" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="2CDC7B43" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="21717DE7" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="19F7C21D" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="50DE990B" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="06A211EB" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="12960C76" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2168C52A" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="870" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4B609BDF" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="54489C04" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="009635C6" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1D99AB1F" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="844" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="2B4694F6" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="4DCD7865" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5E90A6C6" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="6E5AE79F" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="3074BBF8" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="095BE0A7" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="24C62C0E" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="6194D034" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="250440CC" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="2F3686C9" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="59DD9B18" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2593CBE6" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="688" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="32020AC6" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="13642E11" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="0547F761" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="34E9F65E" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00552325" w14:paraId="2FC9E41A" w14:textId="77777777" w:rsidTr="00552325">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1382" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2F48CE28" w14:textId="74A3415A" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>A remplir en reprenant les étapes de la fiche technique correspondante à l’acte technique visé</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="758" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1719907A" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="4AC857C9" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="02DC8E18" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="6243DA8D" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="701" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0560A761" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="6801E191" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2B3773C2" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="535D4450" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="836" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0960AB87" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="5CA1098C" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="28F81FD8" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="17D715EA" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="744" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="51EA6F18" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="29B4CC74" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="181444BA" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="480CC2BF" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="5C9D4B17" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="1956A20D" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2B938765" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5F5A3844" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="870" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="55BDE9C8" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="71BE916B" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="36DDA810" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="27952E8C" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="844" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="708540C1" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="43122F3D" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2BAB0C35" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="20882A48" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="5C0006F3" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="08176CE0" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="05B883A1" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2DB14D07" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="129E5816" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="5FA5F7FE" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7D27A75B" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="63860F63" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="688" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="754C5753" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="0CBF025E" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="16CA8354" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="27E458E8" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="00051407">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00552325" w14:paraId="6D5C55CC" w14:textId="77777777" w:rsidTr="00552325">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1382" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="09F8A2C8" w14:textId="54BE15DF" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Transmission au délégant et ou médecin traitant conforme à la procédure</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="758" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="22897B58" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="0F4DAAA6" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="31986751" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="3EC04D11" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="701" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="72595951" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="68C477F4" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="543AAB79" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="69D12702" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="836" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="17D260B4" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="7CD49F38" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="03ED32A4" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="3DBC6477" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="744" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="7F670D7B" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="2F7D293C" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="6FA3BEE2" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="77DEC701" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="38856893" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="7109A8F0" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1AA301B7" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7A858D23" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="870" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="708478BD" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="2518E2C6" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="46C08000" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="61FB5112" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="844" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="01620DEA" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="29BC6C7A" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="3C9A4D14" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="068BC58F" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="3B26AD1B" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="55CBBA73" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="03BCBF39" w14:textId="06219B8F" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7B00A154" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="623A197C" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="69F0A18E" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="4F72B9EC" w14:textId="525981F5" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Non </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7F537DCE" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="688" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="410E3754" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="009B37CB" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Oui </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="596D7625" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00D8455F" w:rsidRDefault="00552325" w:rsidP="0044553D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:sym w:font="Symbol" w:char="F093"/>
+                  </w:r>
+                  <w:r w:rsidRPr="009B37CB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Non </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00552325" w14:paraId="1D895A25" w14:textId="77777777" w:rsidTr="00552325">
+              <w:trPr>
+                <w:trHeight w:val="415"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1382" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0A54538C" w14:textId="68BDCED4" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  Acte dérogatoire Validé :  Oui (</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>O)</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> / Non (</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">N) </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(Entouré le résultat défini)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="758" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6015CCA4" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="3F58A4EB" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>O/N</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="46BB9015" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="701" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="24933EC3" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="3FDB7D1B" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>O/N</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="625B4C79" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="836" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6391ABBA" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="6675DC61" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>O/N</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="52945EF6" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="744" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="210BE886" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="60E41865" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>O/N</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2988D1FB" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="709" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="00EC4442" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="030342B1" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>O/N</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2F2221F2" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="870" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4B7D153E" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="18A4D24A" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>O/N</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="06242C1D" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="844" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="34BD1619" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="55059473" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>O/N</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="521CD1AC" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="36A4A1C8" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="64DF3784" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>O/N</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="6261B631" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="59975D93" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="1EEDC033" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>O/N</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="21F3184E" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="688" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="05F82F86" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="1D43CA39" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00552325">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>O/N</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="4CB1BC6E" w14:textId="77777777" w:rsidR="00552325" w:rsidRPr="00552325" w:rsidRDefault="00552325" w:rsidP="00BD13E6">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="515CAB5F" w14:textId="6FF1A554" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D138E63" w14:textId="3061CB5F" w:rsidR="008E40B2" w:rsidRDefault="00552325" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00966E82">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251890688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3953FDA8" wp14:editId="10C760E4">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="page">
+                        <wp:posOffset>1905</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>407670</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="5380355" cy="1638300"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapSquare wrapText="bothSides"/>
-                      <wp:docPr id="20" name="Zone de texte 2"/>
+                      <wp:docPr id="874669842" name="Zone de texte 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="1352550" cy="451485"/>
+                                <a:ext cx="5380355" cy="1638300"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
-                                <a:schemeClr val="accent6">
-[...2 lines deleted...]
-                                </a:schemeClr>
+                                <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
-                              <a:ln w="28575">
-[...2 lines deleted...]
-                                </a:solidFill>
+                              <a:ln w="9525">
+                                <a:noFill/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="11238D18" w14:textId="77777777" w:rsidR="00236868" w:rsidRDefault="00236868" w:rsidP="00236868">
+                                <w:p w14:paraId="575B25DA" w14:textId="5D37E243" w:rsidR="00BD13E6" w:rsidRPr="00122DB2" w:rsidRDefault="00BD13E6" w:rsidP="00552325">
                                   <w:pPr>
-                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                    </w:rPr>
                                   </w:pPr>
+                                  <w:r w:rsidRPr="00122DB2">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                    </w:rPr>
+                                    <w:t>En qualité de délégant, je soussigné(e) Mme/M. _______________ __________certifie que le délégué Monsieur/Madame _____________________</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="5EC806AB" w14:textId="6FAB5A6D" w:rsidR="00BD13E6" w:rsidRPr="00122DB2" w:rsidRDefault="00BD13E6" w:rsidP="00552325">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00122DB2">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                    </w:rPr>
+                                    <w:t>a validé sa formation</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="0073031D">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> théorique et</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00122DB2">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> pratique suite à la réalisation avec succès </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00537B91">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                    </w:rPr>
+                                    <w:t>nommer l’acte dérogatoire</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00122DB2">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                    </w:rPr>
+                                    <w:t>, effectués de manière autonome et conforme au protocole de coopération en vigueur dans notre établissement. Ce document atteste de cette réussite.</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="3AB4AC3B" w14:textId="77777777" w:rsidR="00BD13E6" w:rsidRDefault="00BD13E6" w:rsidP="00552325"/>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="3953FDA8" id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;margin-left:.15pt;margin-top:32.1pt;width:423.65pt;height:129pt;z-index:251890688;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGKCYgEwIAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vti5dakRp+jSZRjQ&#10;XYBuHyDLcixMFjVKid19fSk5TYPubZgeBFEkj8jDo/XN0Bl2VOg12JJPJzlnykqotd2X/OeP3bsV&#10;Zz4IWwsDVpX8UXl+s3n7Zt27Qs2gBVMrZARifdG7krchuCLLvGxVJ/wEnLLkbAA7EcjEfVaj6Am9&#10;M9ksz6+yHrB2CFJ5T7d3o5NvEn7TKBm+NY1XgZmSU20h7Zj2Ku7ZZi2KPQrXankqQ/xDFZ3Qlh49&#10;Q92JINgB9V9QnZYIHpowkdBl0DRaqtQDdTPNX3Xz0AqnUi9Ejndnmvz/g5Vfjw/uO7IwfICBBpia&#10;8O4e5C/PLGxbYffqFhH6VomaHp5GyrLe+eKUGqn2hY8gVf8FahqyOARIQEODXWSF+mSETgN4PJOu&#10;hsAkXS7nq3y+XHImyTe9mq/meRpLJorndIc+fFLQsXgoOdJUE7w43vsQyxHFc0h8zYPR9U4bkwzc&#10;V1uD7ChIAbu0Ugevwoxlfcmvl7NlQrYQ85M4Oh1IoUZ3JV/lcY2aiXR8tHUKCUKb8UyVGHviJ1Iy&#10;khOGamC6Lvl8EZMjXxXUj8QYwqhI+kF0aAH/cNaTGkvufx8EKs7MZ0usX08XiyjfZCyW72dk4KWn&#10;uvQIKwmq5IGz8bgNSfKRDwu3NJ1GJ95eKjnVTCpLdJ5+RJTxpZ2iXv7t5gkAAP//AwBQSwMEFAAG&#10;AAgAAAAhAPEPOvTbAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjk1OwzAQhfdI3MEaJDaIOpiQ&#10;lBCnAiRQty09gBNPk4h4HMVuk96eYQXL96P3vnKzuEGccQq9Jw0PqwQEUuNtT62Gw9fH/RpEiIas&#10;GTyhhgsG2FTXV6UprJ9ph+d9bAWPUCiMhi7GsZAyNB06E1Z+ROLs6CdnIsuplXYyM4+7QaokyaQz&#10;PfFDZ0Z877D53p+chuN2vnt6nuvPeMh3afZm+rz2F61vb5bXFxARl/hXhl98RoeKmWp/IhvEoOGR&#10;exqyVIHgdJ3mGYiabaUUyKqU//mrHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDGKCYg&#10;EwIAAP8DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDx&#10;Dzr02wAAAAcBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" stroked="f">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="575B25DA" w14:textId="5D37E243" w:rsidR="00BD13E6" w:rsidRPr="00122DB2" w:rsidRDefault="00BD13E6" w:rsidP="00552325">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00122DB2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              </w:rPr>
+                              <w:t>En qualité de délégant, je soussigné(e) Mme/M. _______________ __________certifie que le délégué Monsieur/Madame _____________________</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5EC806AB" w14:textId="6FAB5A6D" w:rsidR="00BD13E6" w:rsidRPr="00122DB2" w:rsidRDefault="00BD13E6" w:rsidP="00552325">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00122DB2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              </w:rPr>
+                              <w:t>a validé sa formation</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0073031D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> théorique et</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00122DB2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> pratique suite à la réalisation avec succès </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00537B91">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              </w:rPr>
+                              <w:t>nommer l’acte dérogatoire</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00122DB2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              </w:rPr>
+                              <w:t>, effectués de manière autonome et conforme au protocole de coopération en vigueur dans notre établissement. Ce document atteste de cette réussite.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3AB4AC3B" w14:textId="77777777" w:rsidR="00BD13E6" w:rsidRDefault="00BD13E6" w:rsidP="00552325"/>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:wrap type="square" anchorx="page"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09D459F0" w14:textId="3EF4303A" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A2B66AC" w14:textId="689585F5" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61A1D616" w14:textId="5061917B" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="234F2BC7" w14:textId="57A6ADAE" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AE923BE" w14:textId="0C53444D" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="611C0735" w14:textId="3892A19F" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32B2D3F5" w14:textId="10AD83D1" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18D42A1C" w14:textId="37454804" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A9B9470" w14:textId="716FF0D9" w:rsidR="008E40B2" w:rsidRDefault="00552325" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054016A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251892736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76CC0205" wp14:editId="0CFBD4BF">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="margin">
+                        <wp:posOffset>-65405</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>208915</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2940050" cy="1450975"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapSquare wrapText="bothSides"/>
+                      <wp:docPr id="2122396524" name="Zone de texte 2"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1">
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2940050" cy="1450975"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:noFill/>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="71D75E88" w14:textId="3F4EF31A" w:rsidR="00537B91" w:rsidRDefault="00537B91" w:rsidP="00537B91">
                                   <w:r>
-                                    <w:t>Poursuite du protocole</w:t>
+                                    <w:t xml:space="preserve">Date : </w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="6E52850F" w14:textId="5C96D2D7" w:rsidR="00537B91" w:rsidRDefault="00537B91" w:rsidP="00537B91">
+                                  <w:r>
+                                    <w:t xml:space="preserve">Signature du délégant ou responsable de la formation pratique : </w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="12C44BAF" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:68.1pt;margin-top:8.2pt;width:106.5pt;height:35.55pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFgUyoTgIAAJAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadrSdEvUdLV0WYS0&#10;fEgLF24Tx2ksbE+w3Sa7v56x05Yu3BA5WLbHfvP83kzW14PR7CCdV2hLPptMOZNWYK3sruTfvt69&#10;WnHmA9gaNFpZ8kfp+fXm5Yt13xVyji3qWjpGINYXfVfyNoSuyDIvWmnAT7CTloINOgOBlm6X1Q56&#10;Qjc6m0+ny6xHV3cOhfSedm/HIN8k/KaRInxuGi8D0yUnbiGNLo1VHLPNGoqdg65V4kgD/oGFAWUp&#10;6RnqFgKwvVN/QRklHHpswkSgybBplJDpDfSa2fSP1zy00Mn0FhLHd2eZ/P+DFZ8OXxxTdcnnJI8F&#10;Qx59J6dYLVmQQ5BsHjXqO1/Q0YeODofhLQ7kdXqv7+5R/PDM4rYFu5M3zmHfSqiJ4yzezC6ujjg+&#10;glT9R6wpF+wDJqChcSYKSJIwQicyj2d/iAcTMeXrfJ7nFBIUW+SzxSpPKaA43e6cD+8lGhYnJXfk&#10;f0KHw70PkQ0UpyMxmUet6juldVrEmpNb7dgBqFpACGnDMl3Xe0N0x/3llL6xbmibqmvcXpy2KUWq&#10;3oiUEj5Loi3rSetVfpUn5GdB73bVOX/EGxNFxEuiRgXqGa1MyVfnQ1BE1d/ZOlV0AKXHOV3W9mhD&#10;VH70IAzVkFxfndytsH4kXxyOLUItTZMW3RNnPbVHyf3PPTjJmf5gyds3s8Ui9lNaLPKrWD3uMlJd&#10;RsAKgip54GycbkPqwSi7xRuqgUYle2KxjEyOlKnsk4jHFo19dblOp37/SDa/AAAA//8DAFBLAwQU&#10;AAYACAAAACEAYqEdG+EAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YcJOt&#10;gAVrt4QQTEwEE8Gox6Ed2sbubNNdoPrrHU96mzfz8uZ76by3jTpR52vHBm6GESji3BU1lwZedw/X&#10;M1A+IBfYOCYDX+Rhnl1epJgU7swvdNqGUkkI+wQNVCG0idY+r8iiH7qWWG4H11kMIrtSFx2eJdw2&#10;ehRFsbZYs3yosKVlRfnn9mgNvE+fH1fLQ7z2bz3u1gvcPH1/bIwZXPWLe1CB+vBnhl98QYdMmPbu&#10;yIVXjehxPBKrDPEElBjGkztZ7A3Mpregs1T/b5D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAAWBTKhOAgAAkAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAGKhHRvhAAAACQEAAA8AAAAAAAAAAAAAAAAAqAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAC2BQAAAAA=&#10;" fillcolor="#a8d08d [1945]" strokeweight="2.25pt">
+                    <v:shape w14:anchorId="76CC0205" id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;margin-left:-5.15pt;margin-top:16.45pt;width:231.5pt;height:114.25pt;z-index:251892736;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbD1WkEgIAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SlZbdR09XSpQhp&#10;uUgLH+A4TmPheMzYbbJ8PWMn2y3whvCD5fGMz8ycOd7cDJ1hJ4Vegy35fJZzpqyEWttDyb993b+6&#10;5swHYWthwKqSPyrPb7YvX2x6V6gFtGBqhYxArC96V/I2BFdkmZet6oSfgVOWnA1gJwKZeMhqFD2h&#10;dyZb5PmbrAesHYJU3tPt3ejk24TfNEqGz03jVWCm5FRbSDumvYp7tt2I4oDCtVpOZYh/qKIT2lLS&#10;M9SdCIIdUf8F1WmJ4KEJMwldBk2jpUo9UDfz/I9uHlrhVOqFyPHuTJP/f7Dy0+nBfUEWhrcw0ABT&#10;E97dg/zumYVdK+xB3SJC3ypRU+J5pCzrnS+mp5FqX/gIUvUfoaYhi2OABDQ02EVWqE9G6DSAxzPp&#10;aghM0uVivczzFbkk+ebLVb6+WqUconh67tCH9wo6Fg8lR5pqghenex9iOaJ4ConZPBhd77UxycBD&#10;tTPIToIUsE9rQv8tzFjWl3y9WqwSsoX4Pomj04EUanRX8us8rlEzkY53tk4hQWgznqkSYyd+IiUj&#10;OWGoBqbrkr9OnUW+KqgfiTGEUZH0g+jQAv7krCc1ltz/OApUnJkPllhfz5fLKN9kLFdXCzLw0lNd&#10;eoSVBFXywNl43IUk+ciHhVuaTqMTb8+VTDWTyhKd04+IMr60U9Tzv93+AgAA//8DAFBLAwQUAAYA&#10;CAAAACEAU3WQdN8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQW6DMBBF95V6B2sidVMlBkKg&#10;oQxRW6lVt0lzgAEmgIJthJ1Abl931SxH/+n/N/luVr248mg7oxHCVQCCdWXqTjcIx5/P5QsI60jX&#10;1BvNCDe2sCseH3LKajPpPV8PrhG+RNuMEFrnhkxKW7WsyK7MwNpnJzMqcv4cG1mPNPly1csoCBKp&#10;qNN+oaWBP1quzoeLQjh9T8+b7VR+uWO6j5N36tLS3BCfFvPbKwjHs/uH4U/fq0PhnUpz0bUVPcIy&#10;DNYeRVhHWxAeiDdRCqJEiJIwBlnk8v6F4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBb&#10;D1WkEgIAAP8DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBTdZB03wAAAAoBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="11238D18" w14:textId="77777777" w:rsidR="00236868" w:rsidRDefault="00236868" w:rsidP="00236868">
-[...2 lines deleted...]
-                            </w:pPr>
+                          <w:p w14:paraId="71D75E88" w14:textId="3F4EF31A" w:rsidR="00537B91" w:rsidRDefault="00537B91" w:rsidP="00537B91">
                             <w:r>
-                              <w:t>Poursuite du protocole</w:t>
+                              <w:t xml:space="preserve">Date : </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6E52850F" w14:textId="5C96D2D7" w:rsidR="00537B91" w:rsidRDefault="00537B91" w:rsidP="00537B91">
+                            <w:r>
+                              <w:t xml:space="preserve">Signature du délégant ou responsable de la formation pratique : </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
-                      <w10:wrap type="square"/>
+                      <w10:wrap type="square" anchorx="margin"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B3F6E85" w14:textId="77777777" w:rsidR="00236868" w:rsidRDefault="00236868" w:rsidP="007A6C98">
-[...304 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="5C865F39" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CB59140" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DB2DD5A" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50B57DEB" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+          <w:p w14:paraId="40825121" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FB5F0C1" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43BFB6C9" w14:textId="77777777" w:rsidR="00126C98" w:rsidRDefault="00126C98" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54EAA5DC" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E06604D" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29171A2F" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C2FA557" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DE2369D" w14:textId="77777777" w:rsidR="00BD59FC" w:rsidRDefault="00BD59FC" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00430405" w14:textId="77777777" w:rsidR="00051407" w:rsidRDefault="00051407" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A1A68DA" w14:textId="77777777" w:rsidR="00051407" w:rsidRDefault="00051407" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D279A00" w14:textId="77777777" w:rsidR="00051407" w:rsidRDefault="00051407" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D36E707" w14:textId="77777777" w:rsidR="00051407" w:rsidRDefault="00051407" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39DCB6DF" w14:textId="77777777" w:rsidR="00051407" w:rsidRDefault="00051407" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22C0C891" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69FBB02C" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0487BDB7" w14:textId="77777777" w:rsidR="00051407" w:rsidRDefault="00051407" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C87EF84" w14:textId="63606822" w:rsidR="00740389" w:rsidRPr="00552325" w:rsidRDefault="00740389" w:rsidP="00740389">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00552325">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Annexe n° </w:t>
+            </w:r>
+            <w:r w:rsidR="008E40B2" w:rsidRPr="00552325">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF350B" w:rsidRPr="00552325">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 : </w:t>
+            </w:r>
+            <w:r w:rsidR="001208AD" w:rsidRPr="00552325">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552325">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bjectifs généraux du protocole, contexte et conditions de </w:t>
+            </w:r>
+            <w:r w:rsidR="00D74A98" w:rsidRPr="00552325">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>succès (</w:t>
+            </w:r>
+            <w:r w:rsidR="00633250" w:rsidRPr="00552325">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">annexe </w:t>
+            </w:r>
+            <w:r w:rsidR="001208AD" w:rsidRPr="00552325">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>optionnel</w:t>
+            </w:r>
+            <w:r w:rsidR="00633250" w:rsidRPr="00552325">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>le</w:t>
+            </w:r>
+            <w:r w:rsidR="001208AD" w:rsidRPr="00552325">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6999636B" w14:textId="77777777" w:rsidR="00740389" w:rsidRDefault="00740389" w:rsidP="00EA7E52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31D24A45" w14:textId="77777777" w:rsidR="00EC4955" w:rsidRDefault="00EC4955" w:rsidP="0045287E"/>
+          <w:p w14:paraId="7829A392" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="572FD445" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="54CA6E92" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="39A215FA" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="06814F8E" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="08468DAD" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="79DB33CA" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="752624E0" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="6084F9B1" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="0D5526D0" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="2B858FDE" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="4882F414" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="70944248" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="125869B0" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="478654E6" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="04803654" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="2FF17F3D" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="63D3690D" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="737CF73C" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="6A88312A" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="0AF17FFD" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="21BF5810" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="1C216BA8" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="2F6CE3BE" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="17D0FC34" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="7D6E094D" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="03FA2053" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="5A0E170A" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="58DF21C3" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="5C66B853" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="632F027A" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="26D0E291" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="67729066" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="6259E2F6" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="10C8E3C6" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="1D4B2CB3" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="29E72047" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="57063086" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="114C083F" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="6BB60AD5" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="0FE33EB1" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="4CE8CDB3" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="0F759C04" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
+          <w:p w14:paraId="5CA92678" w14:textId="77777777" w:rsidR="008E40B2" w:rsidRDefault="008E40B2" w:rsidP="0045287E"/>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="6"/>
     </w:tbl>
-    <w:p w14:paraId="6364811F" w14:textId="77777777" w:rsidR="00C45582" w:rsidRDefault="00C45582" w:rsidP="00C45582"/>
-[...211 lines deleted...]
-      <w:pgMar w:top="1417" w:right="1981" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:p w14:paraId="236D442A" w14:textId="77777777" w:rsidR="00C24DA7" w:rsidRDefault="00C24DA7" w:rsidP="00BB14AD"/>
+    <w:sectPr w:rsidR="00C24DA7" w:rsidSect="00BD59FC">
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1981" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="0" w:author="KROMMENAKER, Cindy (ARS-GRANDEST)" w:date="2026-01-07T09:51:00Z" w:initials="CK">
+    <w:p w14:paraId="4DE402EC" w14:textId="77777777" w:rsidR="00552325" w:rsidRDefault="00552325" w:rsidP="00552325">
+      <w:pPr>
+        <w:pStyle w:val="Commentaire"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Ne pas changer l’algorithme mais le compléter si besoin</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="1" w:author="KROMMENAKER, Cindy (ARS-GRANDEST)" w:date="2025-10-14T09:38:00Z" w:initials="CK">
+    <w:p w14:paraId="5134561E" w14:textId="0A32B529" w:rsidR="00633250" w:rsidRDefault="001208AD" w:rsidP="00633250">
+      <w:pPr>
+        <w:pStyle w:val="Commentaire"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00633250">
+        <w:t>A remplir, reprendre vos fiches techniques pour identifier les risques potentiels</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="2" w:author="KROMMENAKER, Cindy (ARS-GRANDEST)" w:date="2025-10-17T16:04:00Z" w:initials="CK">
+    <w:p w14:paraId="5CF20CA8" w14:textId="77777777" w:rsidR="0037010C" w:rsidRDefault="0037010C" w:rsidP="0037010C">
+      <w:pPr>
+        <w:pStyle w:val="Commentaire"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>À réaliser à partir des étapes des  fiches techniques</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="3" w:author="KROMMENAKER, Cindy (ARS-GRANDEST)" w:date="2025-10-14T09:39:00Z" w:initials="CK">
+    <w:p w14:paraId="091AC19B" w14:textId="3A90DB28" w:rsidR="001208AD" w:rsidRDefault="001208AD" w:rsidP="001208AD">
+      <w:pPr>
+        <w:pStyle w:val="Commentaire"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Procédure déclaration EI régionale et nationale à conserver </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="4" w:author="KROMMENAKER, Cindy (ARS-GRANDEST)" w:date="2025-10-14T09:43:00Z" w:initials="CK">
+    <w:p w14:paraId="3B5B221E" w14:textId="77777777" w:rsidR="00633250" w:rsidRDefault="00633250" w:rsidP="00633250">
+      <w:pPr>
+        <w:pStyle w:val="Commentaire"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Partie commune à tous les protocoles locaux afin de promouvoir votre activité, à ne pas modifier, il s’agit des indicateurs qui seront a recenser et à envoyer une fois par an à l’ ARS</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="8" w:author="KROMMENAKER, Cindy (ARS-GRANDEST)" w:date="2026-01-07T09:32:00Z" w:initials="CK">
+    <w:p w14:paraId="53D9679D" w14:textId="77777777" w:rsidR="00CD29D7" w:rsidRDefault="00CD29D7" w:rsidP="00CD29D7">
+      <w:pPr>
+        <w:pStyle w:val="Commentaire"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Ne pas modifier le modèle d’arbre decisionnel</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="13" w:author="KROMMENAKER, Cindy (ARS-GRANDEST)" w:date="2026-01-07T09:36:00Z" w:initials="CK">
+    <w:p w14:paraId="1FE07DBF" w14:textId="77777777" w:rsidR="00460932" w:rsidRDefault="00460932" w:rsidP="00460932">
+      <w:pPr>
+        <w:pStyle w:val="Commentaire"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Annexe obligatoire à ne pas modifier ni retirer</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="4DE402EC" w15:done="0"/>
+  <w15:commentEx w15:paraId="5134561E" w15:done="0"/>
+  <w15:commentEx w15:paraId="5CF20CA8" w15:done="0"/>
+  <w15:commentEx w15:paraId="091AC19B" w15:done="0"/>
+  <w15:commentEx w15:paraId="3B5B221E" w15:done="0"/>
+  <w15:commentEx w15:paraId="53D9679D" w15:done="0"/>
+  <w15:commentEx w15:paraId="1FE07DBF" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="7B27BD3B" w16cex:dateUtc="2026-01-07T08:51:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="132E0585" w16cex:dateUtc="2025-10-14T07:38:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="088F01A6" w16cex:dateUtc="2025-10-17T14:04:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="6982DE45" w16cex:dateUtc="2025-10-14T07:39:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="0AA5EADD" w16cex:dateUtc="2025-10-14T07:43:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="51BC3586" w16cex:dateUtc="2026-01-07T08:32:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="55193238" w16cex:dateUtc="2026-01-07T08:36:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...4 lines deleted...]
-  <w16cid:commentId w16cid:paraId="7467E2DB" w16cid:durableId="236A2BAC"/>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="4DE402EC" w16cid:durableId="7B27BD3B"/>
+  <w16cid:commentId w16cid:paraId="5134561E" w16cid:durableId="132E0585"/>
+  <w16cid:commentId w16cid:paraId="5CF20CA8" w16cid:durableId="088F01A6"/>
+  <w16cid:commentId w16cid:paraId="091AC19B" w16cid:durableId="6982DE45"/>
+  <w16cid:commentId w16cid:paraId="3B5B221E" w16cid:durableId="0AA5EADD"/>
+  <w16cid:commentId w16cid:paraId="53D9679D" w16cid:durableId="51BC3586"/>
+  <w16cid:commentId w16cid:paraId="1FE07DBF" w16cid:durableId="55193238"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29197EC6" w14:textId="77777777" w:rsidR="005C4B9E" w:rsidRDefault="005C4B9E" w:rsidP="008C7D65">
+    <w:p w14:paraId="34CDA95E" w14:textId="77777777" w:rsidR="00CE01B1" w:rsidRDefault="00CE01B1" w:rsidP="008C7D65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61CC4898" w14:textId="77777777" w:rsidR="005C4B9E" w:rsidRDefault="005C4B9E" w:rsidP="008C7D65">
+    <w:p w14:paraId="5338FC2A" w14:textId="77777777" w:rsidR="00CE01B1" w:rsidRDefault="00CE01B1" w:rsidP="008C7D65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Marianne-Regular">
-    <w:altName w:val="MS Gothic"/>
+    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Open Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-155374489"/>
+      <w:id w:val="-559173905"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="046109C4" w14:textId="0558E047" w:rsidR="00FF7639" w:rsidRDefault="00FF7639">
+      <w:p w14:paraId="211A88A3" w14:textId="682AE351" w:rsidR="00C8678A" w:rsidRDefault="00C8678A" w:rsidP="00875187">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004C386C">
+        <w:r w:rsidR="002721F6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="211A88A3" w14:textId="77777777" w:rsidR="00FF7639" w:rsidRDefault="00FF7639">
-[...3 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27701192" w14:textId="77777777" w:rsidR="005C4B9E" w:rsidRDefault="005C4B9E" w:rsidP="008C7D65">
+    <w:p w14:paraId="209F2A8D" w14:textId="77777777" w:rsidR="00CE01B1" w:rsidRDefault="00CE01B1" w:rsidP="008C7D65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D9CBAD1" w14:textId="77777777" w:rsidR="005C4B9E" w:rsidRDefault="005C4B9E" w:rsidP="008C7D65">
+    <w:p w14:paraId="73FA3622" w14:textId="77777777" w:rsidR="00CE01B1" w:rsidRDefault="00CE01B1" w:rsidP="008C7D65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="1">
-[...43 lines deleted...]
-  </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08C437C3" w14:textId="67D9AFE2" w:rsidR="006825AB" w:rsidRPr="002E2969" w:rsidRDefault="006825AB" w:rsidP="006825AB">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+      <w:rPr>
+        <w:color w:val="0070C0"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002E2969">
+      <w:rPr>
+        <w:color w:val="0070C0"/>
+      </w:rPr>
+      <w:t>Insérer le logo et non de votre structure                                                       METTRE LE TITRE de VOTRE PROTOCOLE</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00C81506"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C7831E6"/>
     <w:lvl w:ilvl="0" w:tplc="E76830DE">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6008,50 +36338,365 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E8B2453"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="107E30A2"/>
+    <w:lvl w:ilvl="0" w:tplc="748C96E4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="162E1DC7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="77DA88C2"/>
+    <w:lvl w:ilvl="0" w:tplc="AB36B042">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A6267ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4A74A690"/>
+    <w:lvl w:ilvl="0" w:tplc="618CB2B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D8643C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C122DE36"/>
     <w:lvl w:ilvl="0" w:tplc="826ABCB6">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -6096,51 +36741,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DAC758D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CCC2B326"/>
+    <w:lvl w:ilvl="0" w:tplc="7BB410E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22BF30B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91AE5DD8"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6182,51 +36940,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="235404C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4F489F2"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6268,51 +37026,367 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24D0005F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4A74A690"/>
+    <w:lvl w:ilvl="0" w:tplc="618CB2B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="250C788D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ED4AE3A8"/>
+    <w:lvl w:ilvl="0" w:tplc="3CECAD38">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="276F071E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="209666C0"/>
+    <w:lvl w:ilvl="0" w:tplc="A1444F92">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27C14D8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33FCC2FC"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -6357,51 +37431,163 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B2B4A63"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2C8AF3FE"/>
+    <w:lvl w:ilvl="0" w:tplc="CEA4E3A0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31652926"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E362B5BE"/>
     <w:lvl w:ilvl="0" w:tplc="F2AEB9C8">
       <w:start w:val="180"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6470,51 +37656,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="326F13A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D12618D0"/>
     <w:lvl w:ilvl="0" w:tplc="2CCE2A54">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -6565,51 +37751,142 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34F44138"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4A74A690"/>
+    <w:lvl w:ilvl="0" w:tplc="618CB2B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3723083B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C4CA372A"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1498" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2218" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6651,51 +37928,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5818" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6538" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7258" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37904E79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A669778"/>
     <w:lvl w:ilvl="0" w:tplc="34CCE784">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -6740,51 +38017,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="391E7771"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE888DEE"/>
     <w:lvl w:ilvl="0" w:tplc="B754BFA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6853,51 +38130,163 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39D55F98"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7DD00258"/>
+    <w:lvl w:ilvl="0" w:tplc="027EE158">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39FF395B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2166C0EA"/>
     <w:lvl w:ilvl="0" w:tplc="3B78B3E2">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -6942,51 +38331,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FB953D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B4284FE"/>
     <w:lvl w:ilvl="0" w:tplc="0D4203F6">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7055,51 +38444,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40152D7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C6AAC5A"/>
     <w:lvl w:ilvl="0" w:tplc="B754BFA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7168,51 +38557,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4132527F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="250A4ED2"/>
     <w:lvl w:ilvl="0" w:tplc="E702E43A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7280,51 +38669,164 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41DA0FC4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F4F2B3F2"/>
+    <w:lvl w:ilvl="0" w:tplc="BC545890">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43781340"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17B0FE02"/>
     <w:lvl w:ilvl="0" w:tplc="F7FC0D00">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -7369,51 +38871,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45412193"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75A602D6"/>
     <w:lvl w:ilvl="0" w:tplc="2836F1FA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
@@ -7508,51 +39010,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="465A3631"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86807B4A"/>
     <w:lvl w:ilvl="0" w:tplc="9A4CBD2A">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7621,51 +39123,164 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48CB4C98"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3A5687D0"/>
+    <w:lvl w:ilvl="0" w:tplc="51685932">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48F23FF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C201240"/>
     <w:lvl w:ilvl="0" w:tplc="1C9A859C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7733,51 +39348,163 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="491A3CF0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0D4A35A4"/>
+    <w:lvl w:ilvl="0" w:tplc="41F0EAC4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A403E7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51628EDA"/>
     <w:lvl w:ilvl="0" w:tplc="B3E263D4">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -7822,51 +39549,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DA60F1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4C22516"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7908,51 +39635,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DBD09AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6CD20F58"/>
     <w:lvl w:ilvl="0" w:tplc="FCF4E870">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -7997,51 +39724,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50145B81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C4A0DB2"/>
     <w:lvl w:ilvl="0" w:tplc="B3D8FB02">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -8088,51 +39815,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50D707FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35963216"/>
     <w:lvl w:ilvl="0" w:tplc="26D6432E">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -8177,51 +39904,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="522802F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2FC8686A"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8263,51 +39990,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="559042A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0CF6A770"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8349,233 +40076,457 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="574371D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DEAAB06C"/>
     <w:lvl w:ilvl="0" w:tplc="9D4E4FB0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1363" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2083" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2803" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3523" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4243" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4963" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5683" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6403" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58126EEF"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58102586"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="941A19CA"/>
-[...1 lines deleted...]
-      <w:start w:val="6"/>
+    <w:tmpl w:val="6282936E"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5880690C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AF2A6E50"/>
+    <w:lvl w:ilvl="0" w:tplc="776CCE3E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B6A2B5D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5D5CEA34"/>
+    <w:lvl w:ilvl="0" w:tplc="DA185208">
+      <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F406388"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="89924342"/>
+    <w:tmpl w:val="4A74A690"/>
     <w:lvl w:ilvl="0" w:tplc="618CB2B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
@@ -8619,51 +40570,163 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FDF3915"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C9AEB1F0"/>
+    <w:lvl w:ilvl="0" w:tplc="C24ECD18">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="609D450E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD4C7C58"/>
     <w:lvl w:ilvl="0" w:tplc="B754BFA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8732,51 +40795,163 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63C71F0A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4C3C2CC4"/>
+    <w:lvl w:ilvl="0" w:tplc="8D96507E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="646C4268"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0FE2B4F0"/>
     <w:lvl w:ilvl="0" w:tplc="D3527A60">
       <w:start w:val="14"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -8823,51 +40998,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="676D09AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0630E330"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -8912,51 +41087,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C623275"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F56837F2"/>
     <w:lvl w:ilvl="0" w:tplc="B754BFA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9025,51 +41200,276 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D7151D1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4A502CCA"/>
+    <w:lvl w:ilvl="0" w:tplc="51685932">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FDD46E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CAE6629E"/>
+    <w:lvl w:ilvl="0" w:tplc="FA40EB06">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="721734F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F97C99B4"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -9114,51 +41514,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73205DCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA6C89FA"/>
     <w:lvl w:ilvl="0" w:tplc="F5823426">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9228,51 +41628,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73E57252"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="917E30C6"/>
     <w:lvl w:ilvl="0" w:tplc="6E7041B2">
       <w:start w:val="15"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -9319,51 +41719,163 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A130D7D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E8408EA2"/>
+    <w:lvl w:ilvl="0" w:tplc="7FAA25F8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B3C710F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57C23420"/>
     <w:lvl w:ilvl="0" w:tplc="40BE199A">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -9410,51 +41922,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BE97A14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C760B86"/>
     <w:lvl w:ilvl="0" w:tplc="6D4C798E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -9522,1067 +42034,1270 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-[...89 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1618177169">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1178807599">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1478495274">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2071923182">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="532428063">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1897277001">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1361857685">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="757487883">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="555897606">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="744836822">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="713819438">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1842428769">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="183523110">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="89087129">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1218665600">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="89663439">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1295139978">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="542451537">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2026394043">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="619412105">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="490605057">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="51775902">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1958681700">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="2075930026">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1207178831">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="512381215">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1193493865">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1893080061">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1697778675">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="797921185">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1533302466">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="908344587">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1667710350">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="852187078">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1546914724">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="702361550">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="729504597">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1699970713">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1717896317">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="360479997">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="511338235">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1658455417">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1653371133">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1823540306">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="944046385">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1654943342">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1678531932">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="48" w16cid:durableId="457534078">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3">
-[...5 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="49" w16cid:durableId="952325460">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="50" w16cid:durableId="1725178895">
+    <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="51" w16cid:durableId="603654220">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="502471695">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="53" w16cid:durableId="706953345">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="2065179486">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="1931573671">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="1031422611">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="79525403">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="1906259303">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="491991361">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="1571694369">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="792331829">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="9">
-[...100 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...1 lines deleted...]
-    <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-27022435-3177379373-3347635678-28839"/>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="KROMMENAKER, Cindy (ARS-GRANDEST)">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::cindy.krommenaker@ars.sante.fr::21d3392c-b07f-4d34-b132-57c4a185c129"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="4T8NNuL6cVEpsbQi5qYpJZT8bQrdi8wz+GNC8AXsZlKN+MfrGHr9u1ZRYTrF78fFMTLkzz3r+OlhkSMe2i/jOw==" w:salt="iQyjqKRsOt+WHituSCAN4w=="/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C7D65"/>
     <w:rsid w:val="0000063F"/>
     <w:rsid w:val="00016205"/>
     <w:rsid w:val="0001671E"/>
     <w:rsid w:val="000176A6"/>
     <w:rsid w:val="00020AED"/>
+    <w:rsid w:val="00021E19"/>
     <w:rsid w:val="0002452B"/>
     <w:rsid w:val="00024DD5"/>
     <w:rsid w:val="00025623"/>
     <w:rsid w:val="0003529A"/>
     <w:rsid w:val="0003586F"/>
     <w:rsid w:val="0003612F"/>
     <w:rsid w:val="00044629"/>
+    <w:rsid w:val="00051407"/>
     <w:rsid w:val="00062C81"/>
+    <w:rsid w:val="00067761"/>
     <w:rsid w:val="000678F4"/>
     <w:rsid w:val="00070775"/>
     <w:rsid w:val="000715BE"/>
     <w:rsid w:val="00071F47"/>
     <w:rsid w:val="00074619"/>
     <w:rsid w:val="00074BC6"/>
+    <w:rsid w:val="0007580E"/>
     <w:rsid w:val="00082305"/>
     <w:rsid w:val="00093298"/>
     <w:rsid w:val="00093F2A"/>
     <w:rsid w:val="00094D62"/>
     <w:rsid w:val="000A4D76"/>
     <w:rsid w:val="000A69EC"/>
     <w:rsid w:val="000B0C6C"/>
     <w:rsid w:val="000B26FC"/>
     <w:rsid w:val="000B40FF"/>
     <w:rsid w:val="000C09DF"/>
     <w:rsid w:val="000C139F"/>
     <w:rsid w:val="000C3213"/>
     <w:rsid w:val="000C43C8"/>
     <w:rsid w:val="000C6B8B"/>
     <w:rsid w:val="000C7015"/>
+    <w:rsid w:val="000C741E"/>
+    <w:rsid w:val="000D378C"/>
     <w:rsid w:val="000D4980"/>
     <w:rsid w:val="000D4BBA"/>
     <w:rsid w:val="000D4E8E"/>
     <w:rsid w:val="000D5827"/>
     <w:rsid w:val="000E2DB6"/>
     <w:rsid w:val="000E69EF"/>
     <w:rsid w:val="000E7434"/>
     <w:rsid w:val="000F02A0"/>
     <w:rsid w:val="000F09BE"/>
+    <w:rsid w:val="000F58BD"/>
     <w:rsid w:val="00106CAB"/>
     <w:rsid w:val="00107B46"/>
+    <w:rsid w:val="001132CF"/>
+    <w:rsid w:val="001208AD"/>
     <w:rsid w:val="00123A3B"/>
+    <w:rsid w:val="00126C98"/>
+    <w:rsid w:val="00130D32"/>
+    <w:rsid w:val="0013309A"/>
     <w:rsid w:val="00134192"/>
+    <w:rsid w:val="001359BB"/>
+    <w:rsid w:val="00135ECF"/>
     <w:rsid w:val="001378FF"/>
+    <w:rsid w:val="00137BC7"/>
+    <w:rsid w:val="00143459"/>
+    <w:rsid w:val="00145B4D"/>
+    <w:rsid w:val="00147C07"/>
     <w:rsid w:val="001500A1"/>
     <w:rsid w:val="0015105B"/>
     <w:rsid w:val="0015411B"/>
     <w:rsid w:val="00154346"/>
+    <w:rsid w:val="0015740B"/>
     <w:rsid w:val="00164043"/>
+    <w:rsid w:val="00165DBE"/>
+    <w:rsid w:val="00176ADA"/>
     <w:rsid w:val="00177460"/>
     <w:rsid w:val="00182FE5"/>
     <w:rsid w:val="0018373D"/>
     <w:rsid w:val="00184262"/>
     <w:rsid w:val="001843B8"/>
     <w:rsid w:val="00184C49"/>
     <w:rsid w:val="0018785F"/>
+    <w:rsid w:val="00193CC9"/>
     <w:rsid w:val="001A0A67"/>
     <w:rsid w:val="001A25DE"/>
+    <w:rsid w:val="001B092C"/>
     <w:rsid w:val="001B3A15"/>
     <w:rsid w:val="001B631F"/>
     <w:rsid w:val="001C42F5"/>
     <w:rsid w:val="001C5C53"/>
     <w:rsid w:val="001C6A81"/>
     <w:rsid w:val="001C7A56"/>
     <w:rsid w:val="001C7C8D"/>
+    <w:rsid w:val="001D7928"/>
     <w:rsid w:val="001E0C5C"/>
     <w:rsid w:val="001E0F16"/>
     <w:rsid w:val="001E2B04"/>
     <w:rsid w:val="001E32BD"/>
     <w:rsid w:val="001E3FC3"/>
     <w:rsid w:val="001E4DEB"/>
     <w:rsid w:val="001F7D3C"/>
+    <w:rsid w:val="00201DA7"/>
+    <w:rsid w:val="00202188"/>
     <w:rsid w:val="0020323A"/>
     <w:rsid w:val="002172AA"/>
     <w:rsid w:val="002334B2"/>
     <w:rsid w:val="0023452D"/>
     <w:rsid w:val="00235E5F"/>
-    <w:rsid w:val="00236868"/>
     <w:rsid w:val="00242192"/>
     <w:rsid w:val="002453A9"/>
+    <w:rsid w:val="0024655F"/>
     <w:rsid w:val="0024767D"/>
     <w:rsid w:val="00247903"/>
     <w:rsid w:val="00251A4E"/>
+    <w:rsid w:val="00253622"/>
+    <w:rsid w:val="002548F3"/>
     <w:rsid w:val="00267DE9"/>
     <w:rsid w:val="00271AE2"/>
+    <w:rsid w:val="002721F6"/>
     <w:rsid w:val="00272448"/>
     <w:rsid w:val="00272BEC"/>
     <w:rsid w:val="00280B69"/>
     <w:rsid w:val="00282D66"/>
+    <w:rsid w:val="00283ED2"/>
     <w:rsid w:val="002905CC"/>
+    <w:rsid w:val="0029132B"/>
     <w:rsid w:val="00294768"/>
     <w:rsid w:val="00295052"/>
+    <w:rsid w:val="00296585"/>
     <w:rsid w:val="002965D4"/>
     <w:rsid w:val="002A0869"/>
     <w:rsid w:val="002A3C9A"/>
     <w:rsid w:val="002A5999"/>
+    <w:rsid w:val="002A6205"/>
     <w:rsid w:val="002A74C0"/>
+    <w:rsid w:val="002B5171"/>
+    <w:rsid w:val="002B630D"/>
     <w:rsid w:val="002C52B4"/>
     <w:rsid w:val="002C738E"/>
     <w:rsid w:val="002C73F5"/>
     <w:rsid w:val="002D3E0B"/>
+    <w:rsid w:val="002D4699"/>
     <w:rsid w:val="002D5CFC"/>
+    <w:rsid w:val="002D7383"/>
     <w:rsid w:val="002D77F6"/>
     <w:rsid w:val="002E0BDE"/>
     <w:rsid w:val="002E1481"/>
+    <w:rsid w:val="002E2969"/>
     <w:rsid w:val="002E3057"/>
     <w:rsid w:val="002E4563"/>
     <w:rsid w:val="002E4FE3"/>
     <w:rsid w:val="002E548D"/>
+    <w:rsid w:val="002E6A20"/>
+    <w:rsid w:val="002F0DAD"/>
     <w:rsid w:val="002F2686"/>
     <w:rsid w:val="002F4085"/>
     <w:rsid w:val="002F4885"/>
     <w:rsid w:val="002F7BA4"/>
     <w:rsid w:val="0030195A"/>
     <w:rsid w:val="003019D4"/>
     <w:rsid w:val="003033DB"/>
     <w:rsid w:val="003034D2"/>
     <w:rsid w:val="003060E9"/>
     <w:rsid w:val="0030652D"/>
     <w:rsid w:val="00307707"/>
     <w:rsid w:val="00311581"/>
     <w:rsid w:val="003128FB"/>
     <w:rsid w:val="00313124"/>
+    <w:rsid w:val="0031390A"/>
     <w:rsid w:val="00316E05"/>
-    <w:rsid w:val="00317D38"/>
     <w:rsid w:val="00320834"/>
     <w:rsid w:val="003231E2"/>
+    <w:rsid w:val="00326C42"/>
+    <w:rsid w:val="00326D90"/>
     <w:rsid w:val="003318D5"/>
     <w:rsid w:val="00335CA9"/>
     <w:rsid w:val="00340199"/>
     <w:rsid w:val="0035068E"/>
     <w:rsid w:val="00352016"/>
     <w:rsid w:val="003557C8"/>
     <w:rsid w:val="00355E63"/>
     <w:rsid w:val="00356A81"/>
     <w:rsid w:val="0036045F"/>
+    <w:rsid w:val="0037010C"/>
     <w:rsid w:val="00371742"/>
     <w:rsid w:val="00371862"/>
     <w:rsid w:val="00382ED5"/>
     <w:rsid w:val="00390546"/>
     <w:rsid w:val="00395F61"/>
     <w:rsid w:val="00396789"/>
     <w:rsid w:val="00397A3F"/>
+    <w:rsid w:val="003A1F2A"/>
     <w:rsid w:val="003A4BF4"/>
     <w:rsid w:val="003A54EB"/>
     <w:rsid w:val="003B097C"/>
+    <w:rsid w:val="003B5D56"/>
     <w:rsid w:val="003C4CAC"/>
+    <w:rsid w:val="003C5B79"/>
     <w:rsid w:val="003D0ACA"/>
     <w:rsid w:val="003D5C38"/>
     <w:rsid w:val="003D62CF"/>
     <w:rsid w:val="003E03AF"/>
+    <w:rsid w:val="003E0493"/>
     <w:rsid w:val="003F0A83"/>
-    <w:rsid w:val="00400F5A"/>
+    <w:rsid w:val="003F6E39"/>
     <w:rsid w:val="004022BD"/>
     <w:rsid w:val="0040289E"/>
     <w:rsid w:val="004037EE"/>
     <w:rsid w:val="00404F83"/>
+    <w:rsid w:val="004051EA"/>
+    <w:rsid w:val="004109C9"/>
+    <w:rsid w:val="0042077D"/>
+    <w:rsid w:val="00422E6B"/>
     <w:rsid w:val="004236E5"/>
     <w:rsid w:val="004247E5"/>
+    <w:rsid w:val="004272A0"/>
     <w:rsid w:val="00430402"/>
     <w:rsid w:val="004331B8"/>
     <w:rsid w:val="004339D0"/>
     <w:rsid w:val="00433E94"/>
     <w:rsid w:val="00435646"/>
     <w:rsid w:val="00443473"/>
     <w:rsid w:val="0044353A"/>
+    <w:rsid w:val="0044553D"/>
     <w:rsid w:val="004479F6"/>
+    <w:rsid w:val="0045287E"/>
+    <w:rsid w:val="00452974"/>
     <w:rsid w:val="00453627"/>
     <w:rsid w:val="004548D6"/>
+    <w:rsid w:val="00460932"/>
     <w:rsid w:val="004636C6"/>
     <w:rsid w:val="00464092"/>
     <w:rsid w:val="00465C3D"/>
+    <w:rsid w:val="00465D90"/>
+    <w:rsid w:val="00466E8E"/>
     <w:rsid w:val="00472221"/>
     <w:rsid w:val="00473853"/>
     <w:rsid w:val="00474D3E"/>
+    <w:rsid w:val="00481005"/>
     <w:rsid w:val="00481510"/>
     <w:rsid w:val="004842F7"/>
+    <w:rsid w:val="00485AE0"/>
     <w:rsid w:val="00491DDA"/>
     <w:rsid w:val="004921B2"/>
     <w:rsid w:val="00493665"/>
+    <w:rsid w:val="00495024"/>
     <w:rsid w:val="004A156F"/>
     <w:rsid w:val="004A2B98"/>
     <w:rsid w:val="004B1234"/>
+    <w:rsid w:val="004B4802"/>
     <w:rsid w:val="004B680C"/>
+    <w:rsid w:val="004C035A"/>
     <w:rsid w:val="004C060E"/>
+    <w:rsid w:val="004C2790"/>
+    <w:rsid w:val="004C2881"/>
     <w:rsid w:val="004C2B25"/>
-    <w:rsid w:val="004C386C"/>
+    <w:rsid w:val="004C4DDC"/>
     <w:rsid w:val="004C5D8A"/>
     <w:rsid w:val="004C75C5"/>
     <w:rsid w:val="004D2182"/>
     <w:rsid w:val="004E18E9"/>
     <w:rsid w:val="004E1AF1"/>
     <w:rsid w:val="004E794A"/>
     <w:rsid w:val="004F0A4C"/>
     <w:rsid w:val="004F11A6"/>
     <w:rsid w:val="004F204E"/>
     <w:rsid w:val="004F39A6"/>
     <w:rsid w:val="004F468E"/>
     <w:rsid w:val="004F5339"/>
     <w:rsid w:val="004F540B"/>
+    <w:rsid w:val="00501903"/>
+    <w:rsid w:val="0050240F"/>
     <w:rsid w:val="00502E23"/>
+    <w:rsid w:val="00504DD7"/>
     <w:rsid w:val="005054A1"/>
     <w:rsid w:val="005055AB"/>
     <w:rsid w:val="00507096"/>
     <w:rsid w:val="00511AA0"/>
+    <w:rsid w:val="00512F09"/>
     <w:rsid w:val="0051352E"/>
+    <w:rsid w:val="005161B8"/>
+    <w:rsid w:val="00517544"/>
     <w:rsid w:val="00520A93"/>
     <w:rsid w:val="00520FD6"/>
+    <w:rsid w:val="00524F54"/>
     <w:rsid w:val="005263AF"/>
     <w:rsid w:val="00527A2E"/>
+    <w:rsid w:val="00532F75"/>
     <w:rsid w:val="005343A1"/>
     <w:rsid w:val="00534BFE"/>
     <w:rsid w:val="00535EB7"/>
+    <w:rsid w:val="00537B91"/>
     <w:rsid w:val="00540CFF"/>
     <w:rsid w:val="005435FE"/>
     <w:rsid w:val="00543D9F"/>
     <w:rsid w:val="0054579A"/>
     <w:rsid w:val="00546D86"/>
+    <w:rsid w:val="00552325"/>
     <w:rsid w:val="00556E2E"/>
+    <w:rsid w:val="005570FA"/>
     <w:rsid w:val="0055758E"/>
+    <w:rsid w:val="005610F8"/>
     <w:rsid w:val="00565C7B"/>
     <w:rsid w:val="00571B06"/>
     <w:rsid w:val="00572999"/>
     <w:rsid w:val="00573AB0"/>
     <w:rsid w:val="00576E47"/>
     <w:rsid w:val="00580A6A"/>
     <w:rsid w:val="00581659"/>
     <w:rsid w:val="00583E63"/>
+    <w:rsid w:val="00585AAB"/>
     <w:rsid w:val="0058743B"/>
     <w:rsid w:val="00590A1A"/>
     <w:rsid w:val="00591610"/>
     <w:rsid w:val="00592D23"/>
     <w:rsid w:val="00595484"/>
     <w:rsid w:val="005A2162"/>
     <w:rsid w:val="005A3758"/>
     <w:rsid w:val="005A5681"/>
     <w:rsid w:val="005A7A1E"/>
     <w:rsid w:val="005B16C4"/>
+    <w:rsid w:val="005B23D3"/>
     <w:rsid w:val="005B3CC0"/>
     <w:rsid w:val="005C211C"/>
     <w:rsid w:val="005C2216"/>
     <w:rsid w:val="005C3710"/>
-    <w:rsid w:val="005C4B9E"/>
     <w:rsid w:val="005C6628"/>
     <w:rsid w:val="005C77AA"/>
     <w:rsid w:val="005D1703"/>
+    <w:rsid w:val="005D3EB8"/>
     <w:rsid w:val="005D4018"/>
     <w:rsid w:val="005D541A"/>
     <w:rsid w:val="005D59D1"/>
     <w:rsid w:val="005D6429"/>
+    <w:rsid w:val="005D7068"/>
     <w:rsid w:val="005E050A"/>
     <w:rsid w:val="005E7315"/>
     <w:rsid w:val="005E7EAE"/>
     <w:rsid w:val="005F40EC"/>
+    <w:rsid w:val="005F5D63"/>
     <w:rsid w:val="00601AE2"/>
+    <w:rsid w:val="00604725"/>
     <w:rsid w:val="00604D31"/>
     <w:rsid w:val="006071E0"/>
+    <w:rsid w:val="00607718"/>
     <w:rsid w:val="00607803"/>
     <w:rsid w:val="00610334"/>
     <w:rsid w:val="006109D5"/>
     <w:rsid w:val="00611930"/>
     <w:rsid w:val="006133FB"/>
     <w:rsid w:val="00613C67"/>
     <w:rsid w:val="006147A0"/>
     <w:rsid w:val="00614C66"/>
     <w:rsid w:val="0061560B"/>
     <w:rsid w:val="00621AC4"/>
-    <w:rsid w:val="006251A5"/>
     <w:rsid w:val="006257D3"/>
     <w:rsid w:val="00625E64"/>
     <w:rsid w:val="00626692"/>
     <w:rsid w:val="00627AC3"/>
+    <w:rsid w:val="00632AEA"/>
+    <w:rsid w:val="00633250"/>
+    <w:rsid w:val="00633B1B"/>
+    <w:rsid w:val="00634FE3"/>
+    <w:rsid w:val="006354F6"/>
     <w:rsid w:val="00636130"/>
+    <w:rsid w:val="00637436"/>
     <w:rsid w:val="00640701"/>
+    <w:rsid w:val="0064123B"/>
     <w:rsid w:val="006440F3"/>
     <w:rsid w:val="00644A6E"/>
     <w:rsid w:val="00645CBD"/>
     <w:rsid w:val="0066736B"/>
     <w:rsid w:val="00673A42"/>
     <w:rsid w:val="006755A9"/>
     <w:rsid w:val="0067766A"/>
+    <w:rsid w:val="006825AB"/>
     <w:rsid w:val="00682B72"/>
+    <w:rsid w:val="0068388D"/>
     <w:rsid w:val="00684330"/>
+    <w:rsid w:val="00693A8A"/>
     <w:rsid w:val="006A04C3"/>
     <w:rsid w:val="006A40E0"/>
     <w:rsid w:val="006A4336"/>
     <w:rsid w:val="006A4829"/>
     <w:rsid w:val="006A5DBD"/>
     <w:rsid w:val="006A7997"/>
     <w:rsid w:val="006B17B1"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C1755"/>
+    <w:rsid w:val="006C2D4A"/>
     <w:rsid w:val="006C36E9"/>
     <w:rsid w:val="006C4FBC"/>
     <w:rsid w:val="006C7847"/>
     <w:rsid w:val="006D3E91"/>
     <w:rsid w:val="006D5042"/>
+    <w:rsid w:val="006D64A5"/>
     <w:rsid w:val="006D6AAD"/>
     <w:rsid w:val="006E1531"/>
     <w:rsid w:val="006E1A09"/>
     <w:rsid w:val="006E1A1A"/>
     <w:rsid w:val="006E294E"/>
+    <w:rsid w:val="006E4431"/>
+    <w:rsid w:val="006E6571"/>
+    <w:rsid w:val="00702ABA"/>
     <w:rsid w:val="007071CF"/>
+    <w:rsid w:val="0071451D"/>
     <w:rsid w:val="00714FCE"/>
     <w:rsid w:val="00720E0E"/>
     <w:rsid w:val="0072578F"/>
+    <w:rsid w:val="0073031D"/>
     <w:rsid w:val="00730C20"/>
     <w:rsid w:val="007334E8"/>
     <w:rsid w:val="00737FD2"/>
+    <w:rsid w:val="0074026C"/>
+    <w:rsid w:val="00740389"/>
+    <w:rsid w:val="00741061"/>
     <w:rsid w:val="00741CF2"/>
     <w:rsid w:val="00746427"/>
     <w:rsid w:val="007464BF"/>
     <w:rsid w:val="00750DAA"/>
     <w:rsid w:val="00751015"/>
+    <w:rsid w:val="00756F12"/>
     <w:rsid w:val="007570E6"/>
     <w:rsid w:val="0076185A"/>
     <w:rsid w:val="0076384F"/>
+    <w:rsid w:val="00767157"/>
     <w:rsid w:val="007702CF"/>
     <w:rsid w:val="007734A6"/>
     <w:rsid w:val="00775544"/>
     <w:rsid w:val="0077657D"/>
     <w:rsid w:val="007811CC"/>
     <w:rsid w:val="00782AEE"/>
     <w:rsid w:val="00783315"/>
     <w:rsid w:val="00786003"/>
+    <w:rsid w:val="00790186"/>
     <w:rsid w:val="00797A2C"/>
     <w:rsid w:val="007A2768"/>
+    <w:rsid w:val="007A3C14"/>
     <w:rsid w:val="007B1BB3"/>
     <w:rsid w:val="007B2961"/>
     <w:rsid w:val="007B5E5B"/>
     <w:rsid w:val="007B6900"/>
     <w:rsid w:val="007B6D93"/>
     <w:rsid w:val="007C1752"/>
     <w:rsid w:val="007C2B29"/>
+    <w:rsid w:val="007C2BFB"/>
     <w:rsid w:val="007C3757"/>
     <w:rsid w:val="007C3B59"/>
     <w:rsid w:val="007C496C"/>
     <w:rsid w:val="007C6991"/>
+    <w:rsid w:val="007C6BCA"/>
+    <w:rsid w:val="007D0CBA"/>
     <w:rsid w:val="007D1CAC"/>
     <w:rsid w:val="007E1E89"/>
     <w:rsid w:val="007E2A08"/>
     <w:rsid w:val="007E60B9"/>
     <w:rsid w:val="007F53BF"/>
     <w:rsid w:val="008001F0"/>
     <w:rsid w:val="0080372E"/>
     <w:rsid w:val="00804748"/>
     <w:rsid w:val="00806B43"/>
     <w:rsid w:val="00807BDD"/>
     <w:rsid w:val="00810823"/>
     <w:rsid w:val="008109AC"/>
+    <w:rsid w:val="008129F7"/>
     <w:rsid w:val="008225A5"/>
+    <w:rsid w:val="00822BCC"/>
     <w:rsid w:val="008245E8"/>
+    <w:rsid w:val="0082464D"/>
     <w:rsid w:val="0082468E"/>
     <w:rsid w:val="008269F2"/>
     <w:rsid w:val="0083076F"/>
+    <w:rsid w:val="00831EBF"/>
     <w:rsid w:val="00832B40"/>
     <w:rsid w:val="0083430D"/>
     <w:rsid w:val="00834FF3"/>
     <w:rsid w:val="0083684E"/>
     <w:rsid w:val="00837550"/>
     <w:rsid w:val="00841FE2"/>
+    <w:rsid w:val="0084237E"/>
     <w:rsid w:val="00844B1F"/>
     <w:rsid w:val="0085180B"/>
     <w:rsid w:val="00854541"/>
+    <w:rsid w:val="008548DC"/>
+    <w:rsid w:val="00856086"/>
     <w:rsid w:val="008561C9"/>
     <w:rsid w:val="00856424"/>
     <w:rsid w:val="008614DF"/>
     <w:rsid w:val="00863A1D"/>
-    <w:rsid w:val="00865408"/>
     <w:rsid w:val="00874FE2"/>
+    <w:rsid w:val="00875187"/>
     <w:rsid w:val="00876251"/>
     <w:rsid w:val="00880114"/>
     <w:rsid w:val="00883D3C"/>
     <w:rsid w:val="008846DB"/>
     <w:rsid w:val="0089679B"/>
+    <w:rsid w:val="008A113E"/>
     <w:rsid w:val="008A17B7"/>
     <w:rsid w:val="008A2D85"/>
+    <w:rsid w:val="008A6DC0"/>
     <w:rsid w:val="008A7779"/>
     <w:rsid w:val="008B18D1"/>
     <w:rsid w:val="008B2347"/>
     <w:rsid w:val="008B25FB"/>
+    <w:rsid w:val="008C3DD3"/>
+    <w:rsid w:val="008C40C8"/>
     <w:rsid w:val="008C7D65"/>
+    <w:rsid w:val="008D4F1C"/>
     <w:rsid w:val="008D5435"/>
     <w:rsid w:val="008D6162"/>
     <w:rsid w:val="008D66DE"/>
     <w:rsid w:val="008E1E84"/>
+    <w:rsid w:val="008E40B2"/>
     <w:rsid w:val="008E75F8"/>
     <w:rsid w:val="008F169A"/>
     <w:rsid w:val="008F252D"/>
     <w:rsid w:val="008F6423"/>
+    <w:rsid w:val="0090335B"/>
     <w:rsid w:val="009047A1"/>
     <w:rsid w:val="00905668"/>
     <w:rsid w:val="00905A22"/>
+    <w:rsid w:val="00905E3D"/>
     <w:rsid w:val="009075DA"/>
+    <w:rsid w:val="00911418"/>
     <w:rsid w:val="009119EC"/>
     <w:rsid w:val="00913472"/>
     <w:rsid w:val="009143D5"/>
     <w:rsid w:val="00914895"/>
     <w:rsid w:val="00916334"/>
     <w:rsid w:val="00923522"/>
     <w:rsid w:val="0092749F"/>
     <w:rsid w:val="009275D4"/>
     <w:rsid w:val="00930C86"/>
     <w:rsid w:val="00931933"/>
+    <w:rsid w:val="00933268"/>
+    <w:rsid w:val="009470C7"/>
     <w:rsid w:val="009478E4"/>
+    <w:rsid w:val="00947ACC"/>
     <w:rsid w:val="009506EA"/>
     <w:rsid w:val="00955E39"/>
     <w:rsid w:val="00957772"/>
+    <w:rsid w:val="00957A85"/>
     <w:rsid w:val="00962A44"/>
     <w:rsid w:val="00965127"/>
     <w:rsid w:val="009705BE"/>
     <w:rsid w:val="009712EE"/>
+    <w:rsid w:val="00975643"/>
     <w:rsid w:val="00975FDA"/>
+    <w:rsid w:val="0097619F"/>
+    <w:rsid w:val="0098248E"/>
     <w:rsid w:val="00985F41"/>
     <w:rsid w:val="0098758E"/>
+    <w:rsid w:val="009905D5"/>
     <w:rsid w:val="009917C1"/>
     <w:rsid w:val="009919BA"/>
     <w:rsid w:val="009943CF"/>
     <w:rsid w:val="009A52F4"/>
     <w:rsid w:val="009A5387"/>
+    <w:rsid w:val="009A61B6"/>
     <w:rsid w:val="009B019C"/>
+    <w:rsid w:val="009B50FD"/>
+    <w:rsid w:val="009B6056"/>
     <w:rsid w:val="009B60C0"/>
     <w:rsid w:val="009C2808"/>
     <w:rsid w:val="009C29E4"/>
     <w:rsid w:val="009C7B51"/>
     <w:rsid w:val="009D2A3E"/>
     <w:rsid w:val="009D2A61"/>
     <w:rsid w:val="009D61AA"/>
     <w:rsid w:val="009D7C5A"/>
     <w:rsid w:val="009E2551"/>
     <w:rsid w:val="009E35CE"/>
+    <w:rsid w:val="009E76C7"/>
     <w:rsid w:val="009F08D1"/>
     <w:rsid w:val="00A012C5"/>
     <w:rsid w:val="00A02484"/>
     <w:rsid w:val="00A028F0"/>
     <w:rsid w:val="00A02B8B"/>
+    <w:rsid w:val="00A0420A"/>
     <w:rsid w:val="00A1108D"/>
     <w:rsid w:val="00A1225F"/>
     <w:rsid w:val="00A17A37"/>
     <w:rsid w:val="00A217CF"/>
+    <w:rsid w:val="00A23C61"/>
     <w:rsid w:val="00A258B7"/>
     <w:rsid w:val="00A261A4"/>
     <w:rsid w:val="00A27FFC"/>
     <w:rsid w:val="00A30282"/>
     <w:rsid w:val="00A31BAB"/>
     <w:rsid w:val="00A32389"/>
     <w:rsid w:val="00A32D37"/>
+    <w:rsid w:val="00A41CD6"/>
     <w:rsid w:val="00A42955"/>
     <w:rsid w:val="00A452A6"/>
     <w:rsid w:val="00A46206"/>
     <w:rsid w:val="00A47A15"/>
     <w:rsid w:val="00A528F7"/>
     <w:rsid w:val="00A54206"/>
     <w:rsid w:val="00A5636F"/>
     <w:rsid w:val="00A56A94"/>
     <w:rsid w:val="00A57AEC"/>
     <w:rsid w:val="00A60A67"/>
     <w:rsid w:val="00A6156B"/>
     <w:rsid w:val="00A62F81"/>
     <w:rsid w:val="00A642CA"/>
+    <w:rsid w:val="00A656BB"/>
     <w:rsid w:val="00A72A4A"/>
+    <w:rsid w:val="00A73517"/>
     <w:rsid w:val="00A80143"/>
     <w:rsid w:val="00A8047E"/>
     <w:rsid w:val="00A80788"/>
     <w:rsid w:val="00A811CE"/>
     <w:rsid w:val="00A81741"/>
     <w:rsid w:val="00A8255A"/>
+    <w:rsid w:val="00A83B3B"/>
     <w:rsid w:val="00A85235"/>
     <w:rsid w:val="00A8545E"/>
+    <w:rsid w:val="00A92F72"/>
+    <w:rsid w:val="00A93D65"/>
     <w:rsid w:val="00A93DED"/>
     <w:rsid w:val="00A95795"/>
     <w:rsid w:val="00A95BBA"/>
     <w:rsid w:val="00A961E8"/>
     <w:rsid w:val="00A964AC"/>
     <w:rsid w:val="00A968C0"/>
-    <w:rsid w:val="00A97474"/>
     <w:rsid w:val="00AA40A8"/>
+    <w:rsid w:val="00AA59E8"/>
+    <w:rsid w:val="00AB46F8"/>
+    <w:rsid w:val="00AB6A74"/>
     <w:rsid w:val="00AC6516"/>
+    <w:rsid w:val="00AC6B67"/>
+    <w:rsid w:val="00AD0530"/>
     <w:rsid w:val="00AD11C9"/>
     <w:rsid w:val="00AD2F42"/>
     <w:rsid w:val="00AD4288"/>
     <w:rsid w:val="00AD5142"/>
     <w:rsid w:val="00AD7C13"/>
+    <w:rsid w:val="00AE0831"/>
     <w:rsid w:val="00AE5A05"/>
     <w:rsid w:val="00AE70AA"/>
     <w:rsid w:val="00AF2596"/>
     <w:rsid w:val="00AF6FE7"/>
     <w:rsid w:val="00AF783F"/>
     <w:rsid w:val="00B020AC"/>
     <w:rsid w:val="00B05855"/>
     <w:rsid w:val="00B10499"/>
+    <w:rsid w:val="00B114D0"/>
+    <w:rsid w:val="00B136A3"/>
+    <w:rsid w:val="00B1524E"/>
     <w:rsid w:val="00B20A0E"/>
     <w:rsid w:val="00B22D3D"/>
     <w:rsid w:val="00B26B70"/>
     <w:rsid w:val="00B27BBF"/>
     <w:rsid w:val="00B3046F"/>
+    <w:rsid w:val="00B31D17"/>
     <w:rsid w:val="00B331D7"/>
+    <w:rsid w:val="00B414AD"/>
     <w:rsid w:val="00B44730"/>
     <w:rsid w:val="00B45D88"/>
     <w:rsid w:val="00B466B8"/>
+    <w:rsid w:val="00B4710C"/>
+    <w:rsid w:val="00B47337"/>
+    <w:rsid w:val="00B50A83"/>
     <w:rsid w:val="00B52B53"/>
     <w:rsid w:val="00B61739"/>
+    <w:rsid w:val="00B617D2"/>
     <w:rsid w:val="00B620D3"/>
     <w:rsid w:val="00B62CFC"/>
     <w:rsid w:val="00B65E46"/>
     <w:rsid w:val="00B70C9B"/>
+    <w:rsid w:val="00B7126B"/>
+    <w:rsid w:val="00B73C03"/>
     <w:rsid w:val="00B741BA"/>
     <w:rsid w:val="00B7662A"/>
     <w:rsid w:val="00B775F1"/>
+    <w:rsid w:val="00B77FD6"/>
     <w:rsid w:val="00B81D39"/>
     <w:rsid w:val="00B826C7"/>
     <w:rsid w:val="00B838A9"/>
     <w:rsid w:val="00B8564B"/>
     <w:rsid w:val="00B86153"/>
     <w:rsid w:val="00B87BAB"/>
     <w:rsid w:val="00B87FF5"/>
+    <w:rsid w:val="00B902F1"/>
     <w:rsid w:val="00BA12DB"/>
     <w:rsid w:val="00BA272B"/>
     <w:rsid w:val="00BA31EC"/>
     <w:rsid w:val="00BA4B73"/>
     <w:rsid w:val="00BA5422"/>
     <w:rsid w:val="00BA5E4A"/>
     <w:rsid w:val="00BA69EE"/>
     <w:rsid w:val="00BB02E1"/>
+    <w:rsid w:val="00BB09B1"/>
     <w:rsid w:val="00BB146E"/>
+    <w:rsid w:val="00BB14AD"/>
     <w:rsid w:val="00BB2417"/>
+    <w:rsid w:val="00BB6053"/>
     <w:rsid w:val="00BB7A18"/>
+    <w:rsid w:val="00BC1C53"/>
     <w:rsid w:val="00BC2323"/>
+    <w:rsid w:val="00BC4A60"/>
     <w:rsid w:val="00BC6BA7"/>
+    <w:rsid w:val="00BD13E6"/>
     <w:rsid w:val="00BD340D"/>
+    <w:rsid w:val="00BD59FC"/>
     <w:rsid w:val="00BD6E8D"/>
     <w:rsid w:val="00BD7788"/>
     <w:rsid w:val="00BE1E29"/>
     <w:rsid w:val="00BE3669"/>
     <w:rsid w:val="00BE7373"/>
+    <w:rsid w:val="00BF350B"/>
     <w:rsid w:val="00BF3E6F"/>
     <w:rsid w:val="00BF3ECC"/>
     <w:rsid w:val="00BF4588"/>
+    <w:rsid w:val="00BF500A"/>
     <w:rsid w:val="00BF5B44"/>
     <w:rsid w:val="00C05AD8"/>
     <w:rsid w:val="00C061DC"/>
     <w:rsid w:val="00C1242A"/>
     <w:rsid w:val="00C15FA3"/>
     <w:rsid w:val="00C161D1"/>
     <w:rsid w:val="00C166FA"/>
     <w:rsid w:val="00C2187B"/>
     <w:rsid w:val="00C22A16"/>
+    <w:rsid w:val="00C23710"/>
     <w:rsid w:val="00C23BDC"/>
     <w:rsid w:val="00C24C2E"/>
     <w:rsid w:val="00C24DA7"/>
     <w:rsid w:val="00C254AA"/>
     <w:rsid w:val="00C25769"/>
+    <w:rsid w:val="00C2669F"/>
     <w:rsid w:val="00C301F0"/>
     <w:rsid w:val="00C309B6"/>
+    <w:rsid w:val="00C35040"/>
     <w:rsid w:val="00C42537"/>
     <w:rsid w:val="00C45582"/>
     <w:rsid w:val="00C46402"/>
     <w:rsid w:val="00C46E33"/>
     <w:rsid w:val="00C55DA6"/>
     <w:rsid w:val="00C562BB"/>
     <w:rsid w:val="00C570BD"/>
     <w:rsid w:val="00C5760A"/>
     <w:rsid w:val="00C631CA"/>
     <w:rsid w:val="00C6412E"/>
     <w:rsid w:val="00C65934"/>
+    <w:rsid w:val="00C67BCF"/>
     <w:rsid w:val="00C71271"/>
     <w:rsid w:val="00C738F9"/>
+    <w:rsid w:val="00C7565A"/>
     <w:rsid w:val="00C76BB6"/>
     <w:rsid w:val="00C814BB"/>
     <w:rsid w:val="00C81F8D"/>
     <w:rsid w:val="00C83762"/>
     <w:rsid w:val="00C85957"/>
+    <w:rsid w:val="00C8678A"/>
+    <w:rsid w:val="00C86F1C"/>
     <w:rsid w:val="00C923DE"/>
     <w:rsid w:val="00C95654"/>
     <w:rsid w:val="00CA01A0"/>
+    <w:rsid w:val="00CA07E6"/>
     <w:rsid w:val="00CA24BA"/>
     <w:rsid w:val="00CA50BF"/>
     <w:rsid w:val="00CA5435"/>
     <w:rsid w:val="00CA5564"/>
+    <w:rsid w:val="00CA5583"/>
     <w:rsid w:val="00CA7770"/>
     <w:rsid w:val="00CB16B5"/>
+    <w:rsid w:val="00CB23BC"/>
+    <w:rsid w:val="00CC11BC"/>
+    <w:rsid w:val="00CC19C9"/>
     <w:rsid w:val="00CC262C"/>
     <w:rsid w:val="00CC3CD7"/>
+    <w:rsid w:val="00CC46F0"/>
     <w:rsid w:val="00CC4BAC"/>
     <w:rsid w:val="00CC6B8A"/>
     <w:rsid w:val="00CC6BE3"/>
     <w:rsid w:val="00CC7D97"/>
     <w:rsid w:val="00CD0583"/>
+    <w:rsid w:val="00CD29D7"/>
     <w:rsid w:val="00CD480A"/>
     <w:rsid w:val="00CD5B5A"/>
+    <w:rsid w:val="00CE01B1"/>
     <w:rsid w:val="00CE3212"/>
-    <w:rsid w:val="00CE3BAB"/>
     <w:rsid w:val="00CE6BC0"/>
     <w:rsid w:val="00CE7524"/>
     <w:rsid w:val="00CF1FC3"/>
     <w:rsid w:val="00CF2B71"/>
+    <w:rsid w:val="00CF2EAD"/>
+    <w:rsid w:val="00CF35E1"/>
     <w:rsid w:val="00CF4C75"/>
     <w:rsid w:val="00CF768B"/>
     <w:rsid w:val="00D0069C"/>
     <w:rsid w:val="00D00BC3"/>
     <w:rsid w:val="00D024B3"/>
     <w:rsid w:val="00D030E9"/>
     <w:rsid w:val="00D04A56"/>
+    <w:rsid w:val="00D061C4"/>
     <w:rsid w:val="00D06960"/>
     <w:rsid w:val="00D07C6D"/>
+    <w:rsid w:val="00D13A57"/>
     <w:rsid w:val="00D17483"/>
-    <w:rsid w:val="00D2347B"/>
     <w:rsid w:val="00D24C1D"/>
     <w:rsid w:val="00D341A4"/>
+    <w:rsid w:val="00D350C5"/>
     <w:rsid w:val="00D37605"/>
     <w:rsid w:val="00D408D0"/>
     <w:rsid w:val="00D41363"/>
+    <w:rsid w:val="00D417AB"/>
     <w:rsid w:val="00D55813"/>
     <w:rsid w:val="00D57621"/>
     <w:rsid w:val="00D67BF7"/>
     <w:rsid w:val="00D70019"/>
+    <w:rsid w:val="00D71169"/>
+    <w:rsid w:val="00D74A98"/>
+    <w:rsid w:val="00D76761"/>
     <w:rsid w:val="00D77715"/>
+    <w:rsid w:val="00D82EB1"/>
     <w:rsid w:val="00D82FFD"/>
     <w:rsid w:val="00D91DA6"/>
     <w:rsid w:val="00D947FA"/>
+    <w:rsid w:val="00DA45A6"/>
     <w:rsid w:val="00DA6DB7"/>
     <w:rsid w:val="00DA7C20"/>
     <w:rsid w:val="00DB153E"/>
     <w:rsid w:val="00DB3716"/>
     <w:rsid w:val="00DB3F4F"/>
     <w:rsid w:val="00DB6F4D"/>
     <w:rsid w:val="00DB78C5"/>
     <w:rsid w:val="00DC10B3"/>
+    <w:rsid w:val="00DD0185"/>
+    <w:rsid w:val="00DD0827"/>
     <w:rsid w:val="00DD14FA"/>
+    <w:rsid w:val="00DD600E"/>
     <w:rsid w:val="00DD7089"/>
     <w:rsid w:val="00DE1BED"/>
     <w:rsid w:val="00DE2EEA"/>
     <w:rsid w:val="00DE31AD"/>
     <w:rsid w:val="00DE411B"/>
     <w:rsid w:val="00DE4EB6"/>
+    <w:rsid w:val="00DE743E"/>
     <w:rsid w:val="00DF42FC"/>
     <w:rsid w:val="00DF5360"/>
     <w:rsid w:val="00DF62B9"/>
+    <w:rsid w:val="00DF6A28"/>
+    <w:rsid w:val="00E00544"/>
+    <w:rsid w:val="00E0153D"/>
     <w:rsid w:val="00E13254"/>
+    <w:rsid w:val="00E15916"/>
     <w:rsid w:val="00E17366"/>
-    <w:rsid w:val="00E17E17"/>
+    <w:rsid w:val="00E220BD"/>
     <w:rsid w:val="00E2282A"/>
+    <w:rsid w:val="00E25046"/>
     <w:rsid w:val="00E250C3"/>
     <w:rsid w:val="00E27659"/>
     <w:rsid w:val="00E306A3"/>
     <w:rsid w:val="00E33323"/>
+    <w:rsid w:val="00E359B4"/>
     <w:rsid w:val="00E44E2A"/>
     <w:rsid w:val="00E45952"/>
     <w:rsid w:val="00E542D2"/>
     <w:rsid w:val="00E54DB8"/>
+    <w:rsid w:val="00E552A3"/>
     <w:rsid w:val="00E5674E"/>
+    <w:rsid w:val="00E57965"/>
     <w:rsid w:val="00E602DC"/>
+    <w:rsid w:val="00E62BB6"/>
     <w:rsid w:val="00E62C07"/>
     <w:rsid w:val="00E6539D"/>
     <w:rsid w:val="00E70EF5"/>
     <w:rsid w:val="00E80BE0"/>
     <w:rsid w:val="00E81578"/>
     <w:rsid w:val="00E83197"/>
     <w:rsid w:val="00E8335E"/>
     <w:rsid w:val="00E853FF"/>
     <w:rsid w:val="00E859CA"/>
+    <w:rsid w:val="00E95D2C"/>
     <w:rsid w:val="00EA0AFD"/>
     <w:rsid w:val="00EA7472"/>
+    <w:rsid w:val="00EA7E52"/>
     <w:rsid w:val="00EB0C3C"/>
     <w:rsid w:val="00EB155A"/>
     <w:rsid w:val="00EB1C06"/>
     <w:rsid w:val="00EB59E4"/>
     <w:rsid w:val="00EC1214"/>
     <w:rsid w:val="00EC2E71"/>
+    <w:rsid w:val="00EC4652"/>
+    <w:rsid w:val="00EC4955"/>
     <w:rsid w:val="00EC7B42"/>
     <w:rsid w:val="00ED0434"/>
+    <w:rsid w:val="00EF0D9E"/>
     <w:rsid w:val="00EF4B8A"/>
     <w:rsid w:val="00EF6D42"/>
     <w:rsid w:val="00F0023E"/>
     <w:rsid w:val="00F05FD8"/>
     <w:rsid w:val="00F1326D"/>
     <w:rsid w:val="00F13A0D"/>
     <w:rsid w:val="00F15495"/>
     <w:rsid w:val="00F17F4F"/>
+    <w:rsid w:val="00F277BC"/>
     <w:rsid w:val="00F37B17"/>
     <w:rsid w:val="00F40A88"/>
     <w:rsid w:val="00F433B1"/>
+    <w:rsid w:val="00F4474B"/>
+    <w:rsid w:val="00F45E12"/>
     <w:rsid w:val="00F460D4"/>
+    <w:rsid w:val="00F4775D"/>
     <w:rsid w:val="00F50025"/>
     <w:rsid w:val="00F55CAA"/>
+    <w:rsid w:val="00F60DDA"/>
     <w:rsid w:val="00F665B7"/>
     <w:rsid w:val="00F679A5"/>
     <w:rsid w:val="00F67B16"/>
     <w:rsid w:val="00F67EFF"/>
     <w:rsid w:val="00F71BD7"/>
+    <w:rsid w:val="00F727BB"/>
     <w:rsid w:val="00F76DF5"/>
     <w:rsid w:val="00F91713"/>
     <w:rsid w:val="00F9215F"/>
+    <w:rsid w:val="00F971DD"/>
     <w:rsid w:val="00FA011A"/>
     <w:rsid w:val="00FA0DEB"/>
     <w:rsid w:val="00FA1039"/>
     <w:rsid w:val="00FA3EE8"/>
     <w:rsid w:val="00FA46C6"/>
     <w:rsid w:val="00FA57F7"/>
+    <w:rsid w:val="00FA5EF1"/>
     <w:rsid w:val="00FB071D"/>
+    <w:rsid w:val="00FB0C0C"/>
     <w:rsid w:val="00FB4F2A"/>
     <w:rsid w:val="00FB5DC8"/>
     <w:rsid w:val="00FB5ECD"/>
     <w:rsid w:val="00FC73F4"/>
+    <w:rsid w:val="00FC7AA9"/>
     <w:rsid w:val="00FD2F4A"/>
     <w:rsid w:val="00FD3DFB"/>
     <w:rsid w:val="00FD40BC"/>
     <w:rsid w:val="00FD5207"/>
+    <w:rsid w:val="00FD5DEF"/>
+    <w:rsid w:val="00FE0CDF"/>
     <w:rsid w:val="00FE3FE4"/>
+    <w:rsid w:val="00FE4B42"/>
     <w:rsid w:val="00FE4B89"/>
+    <w:rsid w:val="00FE59C0"/>
+    <w:rsid w:val="00FE5A57"/>
     <w:rsid w:val="00FE6C88"/>
     <w:rsid w:val="00FF0D55"/>
+    <w:rsid w:val="00FF1231"/>
+    <w:rsid w:val="00FF2CCC"/>
     <w:rsid w:val="00FF5E44"/>
     <w:rsid w:val="00FF7639"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="18DF61AD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1E14C8C8-9E7E-4F65-AACF-22243DC9B605}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10693,51 +43408,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -10910,77 +43625,124 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008C7D65"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre1Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00143459"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00807BDD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0" w:line="256" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre3Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A61B6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
@@ -10999,166 +43761,164 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
     <w:name w:val="Texte de bulles Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008C7D65"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
-    <w:uiPriority w:val="39"/>
     <w:rsid w:val="008C7D65"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Notedebasdepage">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="NotedebasdepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008C7D65"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
     <w:name w:val="Note de bas de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Notedebasdepage"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008C7D65"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Appelnotedebasdep">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008C7D65"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="008C7D65"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Listes,Liste à puce - SC,Paragraphe de liste1,List Paragraph,Paragraphe de liste11,Paragraphe de liste num,Paragraphe de liste 1,Paragraphe de liste2,Normal avec puces tirets,Paragraphe 2,normal"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="ParagraphedelisteCar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="008C7D65"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Marquedecommentaire">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008C7D65"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Commentaire">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentaireCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008C7D65"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
     <w:name w:val="Commentaire Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Commentaire"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="008C7D65"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitreCar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="008C7D65"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
@@ -11221,90 +43981,89 @@
     <w:next w:val="Commentaire"/>
     <w:link w:val="ObjetducommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A80788"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
     <w:name w:val="Objet du commentaire Car"/>
     <w:basedOn w:val="CommentaireCar"/>
     <w:link w:val="Objetducommentaire"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A80788"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Mentionnonrsolue1">
+    <w:name w:val="Mention non résolue1"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001378FF"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA5564"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rvision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A32D37"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="00807BDD"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="En-tteCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF7639"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
     <w:name w:val="En-tête Car"/>
@@ -11313,55 +44072,101 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FF7639"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF7639"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FF7639"/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ParagraphedelisteCar">
+    <w:name w:val="Paragraphe de liste Car"/>
+    <w:aliases w:val="Listes Car,Liste à puce - SC Car,Paragraphe de liste1 Car,List Paragraph Car,Paragraphe de liste11 Car,Paragraphe de liste num Car,Paragraphe de liste 1 Car,Paragraphe de liste2 Car,Normal avec puces tirets Car,Paragraphe 2 Car"/>
+    <w:link w:val="Paragraphedeliste"/>
+    <w:uiPriority w:val="34"/>
+    <w:locked/>
+    <w:rsid w:val="00495024"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
+    <w:name w:val="Titre 1 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00143459"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
+    <w:name w:val="Titre 3 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009A61B6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B73C03"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="26413202">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="55712467">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11529,60 +44334,57 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2027905429">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000039684544/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000036515027/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grand-est.paps.sante.fr/travailler-dans-le-cadre-dun-protocole-de-cooperation-0?rubrique=7718&amp;parent=7724" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ars-grandest-cooperation-ps@ars.sante.fr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sante.gouv.fr/professionnels/gerer-un-etablissement-de-sante-medico-social/cooperations/cooperation-entre-professionnels-de-sante/article/les-protocoles-de-cooperation" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000039684544/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ars-grandest-cooperation-ps@ars.sante.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.has-sante.fr/jcms/c_2608066/fr/volet-de-synthese-medicale-vsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11853,65 +44655,54 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009FF51B8B2466934B9040DD32B28B3810" ma:contentTypeVersion="9" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="9828c0931704ba58da1666e635fd6749">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="fae1621f-156b-4fb7-b6e7-5842b61f9ef5" xmlns:ns4="64741cc2-a0de-4f45-9ede-a4f1d35409e8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dcfa5af10e91a81e6e5a0c54c7f7a576" ns3:_="" ns4:_="">
     <xsd:import namespace="fae1621f-156b-4fb7-b6e7-5842b61f9ef5"/>
     <xsd:import namespace="64741cc2-a0de-4f45-9ede-a4f1d35409e8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -12062,138 +44853,165 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44655A37-E025-41F1-B010-84C339221003}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FFB8138-6FCA-4EFB-939A-4E23CC26BB72}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABE7035C-9BA2-4D48-B841-87531260C77E}">
-[...15 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC220DA7-AA5D-437A-8A5D-22F90AA6B9A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="fae1621f-156b-4fb7-b6e7-5842b61f9ef5"/>
     <ds:schemaRef ds:uri="64741cc2-a0de-4f45-9ede-a4f1d35409e8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44655A37-E025-41F1-B010-84C339221003}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D33BD8C-C2E7-48A6-890C-E601CAF2FF08}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABE7035C-9BA2-4D48-B841-87531260C77E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>6010</Characters>
+  <Pages>29</Pages>
+  <Words>5416</Words>
+  <Characters>29790</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>14</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>248</Lines>
+  <Paragraphs>70</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7088</CharactersWithSpaces>
+  <CharactersWithSpaces>35136</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>DIETERLE Stéphanie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009FF51B8B2466934B9040DD32B28B3810</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SetDate">
+    <vt:lpwstr>2025-09-29T13:59:59Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Name">
+    <vt:lpwstr>[Prod v5] C1 - Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SiteId">
+    <vt:lpwstr>035e5292-5a25-4509-bb08-a555f7d31a8b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ActionId">
+    <vt:lpwstr>ab4c2e09-61fc-4886-8c3f-4f9d5d0c900b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>