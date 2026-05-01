--- v0 (2026-01-30)
+++ v1 (2026-05-01)
@@ -1,681 +1,2438 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00513D2F" w:rsidRDefault="00513D2F" w:rsidP="00513D2F">
+    <w:p w14:paraId="398BA6CC" w14:textId="77777777" w:rsidR="00091907" w:rsidRDefault="00091907" w:rsidP="000F0955">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...22 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C7C7A67" wp14:editId="1AC3E48F">
+            <wp:simplePos x="2796540" y="899160"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:align>top</wp:align>
+            </wp:positionV>
+            <wp:extent cx="1962570" cy="647700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="348696081" name="Image 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="348696081" name="Image 348696081"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1962570" cy="647700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9C2A7C" w14:textId="77777777" w:rsidR="00091907" w:rsidRDefault="00091907" w:rsidP="000F0955">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15B4AA54" w14:textId="62193207" w:rsidR="00146074" w:rsidRPr="00091907" w:rsidRDefault="00146074" w:rsidP="000F0955">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091907">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Document unique de déclaration d’équipe pour la mise en œuvre d’un protocole</w:t>
+      </w:r>
+      <w:r w:rsidR="00C93780" w:rsidRPr="00091907">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00497298">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>local</w:t>
+      </w:r>
+      <w:r w:rsidR="00F47193">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expérimental</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF705EC" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00000000" w:rsidP="00146074">
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:pict w14:anchorId="0A7477CD">
+          <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00513D2F" w:rsidRDefault="00513D2F" w:rsidP="00513D2F">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="75AB0B6B" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="002A1C87" w:rsidRDefault="00146074" w:rsidP="00146074">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Identification du protocole</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00513D2F" w:rsidRDefault="00513D2F" w:rsidP="00513D2F">
-[...187 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+    <w:p w14:paraId="3DE1FC29" w14:textId="0D3823E7" w:rsidR="00146074" w:rsidRPr="002A1C87" w:rsidRDefault="00146074" w:rsidP="00146074">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-        <w:t>]</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Intitulé exact du </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93780" w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>protocole :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57E50">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>[NOM EXACT DU PROTOCOLE</w:t>
+      </w:r>
+      <w:r w:rsidR="00C93780" w:rsidRPr="00D57E50">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00513D2F" w:rsidRPr="006B6AFB" w:rsidRDefault="00513D2F" w:rsidP="00513D2F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+    <w:p w14:paraId="21938724" w14:textId="04ED694F" w:rsidR="00146074" w:rsidRPr="002A1C87" w:rsidRDefault="00F47193" w:rsidP="00146074">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47193">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Décision locale d’autorisation : </w:t>
+      </w:r>
+      <w:r w:rsidR="00146074" w:rsidRPr="00D57E50">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>[DATE]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D16C78A" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00000000" w:rsidP="00146074">
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:pict w14:anchorId="31249976">
+          <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF1D478" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="002A1C87" w:rsidRDefault="00146074" w:rsidP="00146074">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Accord du responsable de structure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4170E98B" w14:textId="0BF9810D" w:rsidR="00146074" w:rsidRPr="002A1C87" w:rsidRDefault="00146074" w:rsidP="00146074">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Je soussigné(e) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57E50">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>[NOM, PRENOM]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, responsable de la structure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57E50">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>[NOM</w:t>
+      </w:r>
+      <w:r w:rsidR="00030E7B" w:rsidRPr="00D57E50">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> STRUCTURE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57E50">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, atteste :</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00513D2F" w:rsidRPr="006B6AFB" w:rsidRDefault="00513D2F" w:rsidP="00513D2F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+    <w:p w14:paraId="23BC4D58" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="002A1C87" w:rsidRDefault="00146074" w:rsidP="00146074">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...22 lines deleted...]
-        <w:t>]</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Donner mon accord pour la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>déclaration et la mise en œuvre du protocole</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à l’équipe composée des professionnels mentionnés ci-après.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00513D2F" w:rsidRPr="006B6AFB" w:rsidRDefault="00513D2F" w:rsidP="00513D2F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+    <w:p w14:paraId="09EFE644" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="002A1C87" w:rsidRDefault="00146074" w:rsidP="00146074">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...22 lines deleted...]
-        <w:t>]</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garantir la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mise à disposition des moyens organisationnels nécessaires</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00513D2F" w:rsidRDefault="00513D2F" w:rsidP="00513D2F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+    <w:p w14:paraId="53616225" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="002A1C87" w:rsidRDefault="00146074" w:rsidP="00146074">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garantir la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>couverture assurantielle adaptée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour l’ensemble de l’équipe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59FEFC0F" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00000000" w:rsidP="00146074">
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>….</w:t>
+        <w:pict w14:anchorId="6420213A">
+          <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
       </w:r>
     </w:p>
-    <w:permEnd w:id="764415601"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1A675B1C" w14:textId="29C9B046" w:rsidR="00146074" w:rsidRPr="002A1C87" w:rsidRDefault="00146074" w:rsidP="00146074">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. Identification des professionnels</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00513D2F" w:rsidRPr="000C31B8" w:rsidRDefault="00513D2F" w:rsidP="00513D2F">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="798A203A" w14:textId="181CB9C9" w:rsidR="002A1C87" w:rsidRPr="002A1C87" w:rsidRDefault="002A1C87" w:rsidP="00146074">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Délégants</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00513D2F" w:rsidRDefault="00513D2F" w:rsidP="00513D2F">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableauGrille4-Accentuation1"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="1446"/>
+        <w:gridCol w:w="1865"/>
+        <w:gridCol w:w="1502"/>
+        <w:gridCol w:w="1698"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00146074" w:rsidRPr="00146074" w14:paraId="0E19B36D" w14:textId="77777777" w:rsidTr="00091907">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CBB0773" w14:textId="79AE8D24" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00146074">
+              <w:t>Délégants</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00146074" w:rsidRPr="00146074" w14:paraId="0F3B777A" w14:textId="77777777" w:rsidTr="00091907">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1407" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1EFF4B" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00146074">
+              <w:t>Nom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="798" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6234839C" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00146074">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Prénom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13A9EDB0" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00146074">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Profession</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="829" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79102FA2" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00146074">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>N° RPPS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D004A9E" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00146074">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00146074" w:rsidRPr="00146074" w14:paraId="589FBF74" w14:textId="77777777" w:rsidTr="00091907">
+        <w:trPr>
+          <w:trHeight w:val="471"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1407" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77634255" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="798" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35F4ADDE" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06BEE236" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="829" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63F8ECCF" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA1AE12" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00146074" w:rsidRPr="00146074" w14:paraId="17DDF796" w14:textId="77777777" w:rsidTr="00091907">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="471"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1407" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0380B9F5" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="798" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C6AA64B" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="227A9797" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="829" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54163793" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="735ED352" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00146074" w:rsidRPr="00146074" w14:paraId="07CC418D" w14:textId="77777777" w:rsidTr="00091907">
+        <w:trPr>
+          <w:trHeight w:val="471"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1407" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="397006A4" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="798" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19BB908E" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA55C4B" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="829" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21D298BE" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="273A6F4A" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00146074" w:rsidRPr="00146074" w14:paraId="0F8F30D6" w14:textId="77777777" w:rsidTr="00091907">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="471"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1407" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41FB85A1" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="798" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69424F4C" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE90056" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="829" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18BEA209" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="645AEEFC" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5846B62A" w14:textId="6F6DC6A2" w:rsidR="00091907" w:rsidRDefault="00091907" w:rsidP="00146074">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="616A2192" w14:textId="77777777" w:rsidR="00091907" w:rsidRDefault="00091907">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-      <w:permEnd w:id="68761853"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03513BD1" w14:textId="6FD1E220" w:rsidR="00146074" w:rsidRPr="002A1C87" w:rsidRDefault="002A1C87" w:rsidP="00146074">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Délégués</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableauGrille4-Accentuation1"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1812"/>
+        <w:gridCol w:w="1812"/>
+        <w:gridCol w:w="1812"/>
+        <w:gridCol w:w="1812"/>
+        <w:gridCol w:w="1814"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00146074" w:rsidRPr="00146074" w14:paraId="38E03CF5" w14:textId="77777777" w:rsidTr="00091907">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="447"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="3916C069" w14:textId="3CB8D1A5" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Délégués</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00146074" w:rsidRPr="00146074" w14:paraId="03C2B64D" w14:textId="77777777" w:rsidTr="00091907">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="457"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="999" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E706BA2" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00146074">
+              <w:t>Nom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19DE143A" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00146074">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Prénom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77BAAE8A" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00146074">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Profession</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC6CA2F" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00146074">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>N° RPPS ou ADELI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18475634" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00146074">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00146074" w:rsidRPr="00146074" w14:paraId="162900FE" w14:textId="77777777" w:rsidTr="00091907">
+        <w:trPr>
+          <w:trHeight w:val="457"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="999" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FD85E4B" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA6578A" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A78F903" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF5C48C" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5882349B" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00146074" w:rsidRPr="00146074" w14:paraId="0EC0B630" w14:textId="77777777" w:rsidTr="00091907">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="457"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="999" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E17CC37" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32023FCF" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B56BC45" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69817543" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="267C6F25" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00146074" w:rsidRPr="00146074" w14:paraId="598282F3" w14:textId="77777777" w:rsidTr="00091907">
+        <w:trPr>
+          <w:trHeight w:val="457"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="999" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1219F774" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0936D078" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16E84F55" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69382B25" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2ADC1E48" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00146074" w:rsidRPr="00146074" w14:paraId="1F20DDE0" w14:textId="77777777" w:rsidTr="00091907">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="457"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="999" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE69976" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9A475D" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CB0B299" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71C05C24" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9BB2A2" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00146074" w:rsidP="00146074">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4AEC98F1" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00000000" w:rsidP="00146074">
       <w:r>
-        <w:rPr>
-[...12 lines deleted...]
-      <w:permEnd w:id="62608476"/>
+        <w:pict w14:anchorId="3FA79459">
+          <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00513D2F" w:rsidRDefault="00513D2F" w:rsidP="00513D2F">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="71B422B9" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="002A1C87" w:rsidRDefault="00146074" w:rsidP="00146074">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4. Déclaration sur l’honneur des professionnels</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00513D2F" w:rsidRDefault="00513D2F" w:rsidP="00513D2F">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="26A516DC" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="002A1C87" w:rsidRDefault="00146074" w:rsidP="00146074">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Les professionnels susmentionnés déclarent sur l’honneur :</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00513D2F" w:rsidRDefault="00513D2F" w:rsidP="00513D2F">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7BD142CE" w14:textId="77777777" w:rsidR="000F0955" w:rsidRPr="002A1C87" w:rsidRDefault="000F0955" w:rsidP="000F0955">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S’engager </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>conjointement dans la mise en œuvre du protocole</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00513D2F" w:rsidRDefault="00513D2F" w:rsidP="00513D2F">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="199FA10E" w14:textId="70E4EB65" w:rsidR="000F0955" w:rsidRPr="002A1C87" w:rsidRDefault="000F0955" w:rsidP="000F0955">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avoir validé </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>la formation théorique et pratique requise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et avoir acquis les compétences spécifiques exigées par le protocole</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266AAEF2" w14:textId="2C874975" w:rsidR="00146074" w:rsidRPr="002A1C87" w:rsidRDefault="00146074" w:rsidP="00146074">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Être couverts par une </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>assurance RCP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incluant explicitement les actes du protocole</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>OU Être couverts par l’assurance de l’employeur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C63628" w14:textId="44853B62" w:rsidR="00146074" w:rsidRPr="002A1C87" w:rsidRDefault="00146074" w:rsidP="00146074">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Être enregistrés à l’ordre de leur profession ou, en l’absence d’ordre, sur le registre ADELI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CEE647" w14:textId="52794E77" w:rsidR="00146074" w:rsidRPr="002A1C87" w:rsidRDefault="00146074" w:rsidP="00146074">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Respecter les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>critères d’inclusion/exclusion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et les procédures définies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39651526" w14:textId="064DE658" w:rsidR="00146074" w:rsidRPr="002A1C87" w:rsidRDefault="00146074" w:rsidP="00146074">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Participer à la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>coordination, traçabilité et évaluation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du protocole</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E92719" w14:textId="59156C45" w:rsidR="00146074" w:rsidRPr="002A1C87" w:rsidRDefault="00146074" w:rsidP="00146074">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informer les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>patients conformément aux exigences réglementaires</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C8DD130" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00000000" w:rsidP="00146074">
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Signature du responsable</w:t>
+        <w:pict w14:anchorId="1AF2F1DA">
+          <v:rect id="_x0000_i1029" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00513D2F" w:rsidRDefault="00513D2F" w:rsidP="00513D2F">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="379ECF84" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="002A1C87" w:rsidRDefault="00146074" w:rsidP="00146074">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5. Engagements du responsable</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00513D2F" w:rsidRDefault="00513D2F" w:rsidP="00513D2F">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="628BD3D1" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="002A1C87" w:rsidRDefault="00146074" w:rsidP="00146074">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Je m’engage à :</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00513D2F" w:rsidRDefault="00513D2F" w:rsidP="00513D2F">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2949E31A" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="002A1C87" w:rsidRDefault="00146074" w:rsidP="00146074">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signaler toute </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>modification relative aux membres de l’équipe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> engagée dans la mise en œuvre du protocole.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00513D2F" w:rsidRDefault="00513D2F" w:rsidP="00513D2F">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="129A1EAF" w14:textId="6F610E5B" w:rsidR="00146074" w:rsidRPr="002A1C87" w:rsidRDefault="00146074" w:rsidP="00146074">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transmettre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sans délai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à l’ARS Grand Est (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="002A1C87">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>ars-grandest-cooperation-ps@ars.sante.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0955" w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et au Comité National des Coopérations Interprofessionnelles (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="000F0955" w:rsidRPr="002A1C87">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>scomite-coop-ps@sante.gouv.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000F0955" w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>événements indésirables</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> déclarés par les professionnels ou les patients lors de la mise en œuvre du protocole.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00513D2F" w:rsidRDefault="00513D2F" w:rsidP="00513D2F">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3D97E8EE" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="002A1C87" w:rsidRDefault="00146074" w:rsidP="00146074">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fournir chaque année avant le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>15 février</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>indicateurs de suivi de l’année N-1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à l’adresse : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="002A1C87">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>ars-grandest-cooperation-ps@ars.sante.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00513D2F" w:rsidRPr="00CE66ED" w:rsidRDefault="00513D2F" w:rsidP="00513D2F">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="07CFC5A3" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="00146074" w:rsidRDefault="00000000" w:rsidP="00146074">
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Cachet de la structure d’exercice</w:t>
+        <w:pict w14:anchorId="7534F1AA">
+          <v:rect id="_x0000_i1030" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00513D2F" w:rsidRDefault="00513D2F" w:rsidP="00513D2F">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4A32D28A" w14:textId="77777777" w:rsidR="00091907" w:rsidRDefault="00091907">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00082ECA" w:rsidRDefault="005374FA"/>
-[...2 lines deleted...]
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:p w14:paraId="48DDA327" w14:textId="6BAF96A3" w:rsidR="00146074" w:rsidRPr="002A1C87" w:rsidRDefault="00146074" w:rsidP="00146074">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>6. Fait pour valoir ce que de droit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C8FE0F" w14:textId="77777777" w:rsidR="00146074" w:rsidRPr="002A1C87" w:rsidRDefault="00146074" w:rsidP="00146074">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fait à : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394793">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>[VILLE]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Le : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394793">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>[DATE]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BE0548" w14:textId="77777777" w:rsidR="00394793" w:rsidRDefault="00394793" w:rsidP="00146074">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06CF4948" w14:textId="27B48F0A" w:rsidR="00394793" w:rsidRDefault="00146074" w:rsidP="00146074">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature du </w:t>
+      </w:r>
+      <w:r w:rsidR="000F0955" w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>responsable de la structure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E9C928" w14:textId="77777777" w:rsidR="00394793" w:rsidRDefault="00394793" w:rsidP="00146074">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC77F0F" w14:textId="593AF585" w:rsidR="00146074" w:rsidRPr="002A1C87" w:rsidRDefault="00146074" w:rsidP="00146074">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cachet de la structure :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1C87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092D12D8" w14:textId="77777777" w:rsidR="00C15B47" w:rsidRDefault="00C15B47" w:rsidP="00C15B47"/>
+    <w:sectPr w:rsidR="00C15B47" w:rsidSect="00A93BF0">
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1418" w:header="709" w:footer="627" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2D1A6E70" w14:textId="77777777" w:rsidR="007B7760" w:rsidRDefault="007B7760" w:rsidP="00A93BF0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="56D967E4" w14:textId="77777777" w:rsidR="007B7760" w:rsidRDefault="007B7760" w:rsidP="00A93BF0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3FF971ED" w14:textId="734F9E21" w:rsidR="00A93BF0" w:rsidRPr="00A93BF0" w:rsidRDefault="00A93BF0">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00A93BF0">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document unique de déclaration d’équipe pour la mise en œuvre d’un protocole </w:t>
+    </w:r>
+    <w:r w:rsidR="00497298">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>local</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00F47193">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">expérimental </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>|</w:t>
+    </w:r>
+    <w:r w:rsidR="000D36E0">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Page</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00655BDA" w:rsidRPr="00655BDA">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00655BDA" w:rsidRPr="00655BDA">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidR="00655BDA" w:rsidRPr="00655BDA">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00655BDA" w:rsidRPr="00655BDA">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00655BDA" w:rsidRPr="00655BDA">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="000D36E0">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>/3</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5E81CFE1" w14:textId="77777777" w:rsidR="007B7760" w:rsidRDefault="007B7760" w:rsidP="00A93BF0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5F18B606" w14:textId="77777777" w:rsidR="007B7760" w:rsidRDefault="007B7760" w:rsidP="00A93BF0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16CD72FA"/>
+    <w:nsid w:val="0DD853D9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E95886A2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28E21F09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D3E6CB4A"/>
-    <w:lvl w:ilvl="0" w:tplc="AFA6E8A0">
+    <w:tmpl w:val="76F2959A"/>
+    <w:lvl w:ilvl="0" w:tplc="C1F2F9DE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:color w:val="156082" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2508" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -731,126 +2488,741 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F8E16BF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="98544310"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D647384"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B518D6B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DB8228E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B70EC18"/>
+    <w:lvl w:ilvl="0" w:tplc="5A0E3EEA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B79368D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="037C0BD8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="526797557">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="725422359">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="328949775">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1378315310">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1260524394">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="740718808">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00816D87"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00816D87"/>
+    <w:rsidRoot w:val="009D5064"/>
+    <w:rsid w:val="000125F9"/>
+    <w:rsid w:val="00030E7B"/>
+    <w:rsid w:val="00091907"/>
+    <w:rsid w:val="000D36E0"/>
+    <w:rsid w:val="000F0955"/>
+    <w:rsid w:val="000F58BD"/>
+    <w:rsid w:val="00146074"/>
+    <w:rsid w:val="001B7C13"/>
+    <w:rsid w:val="001D4989"/>
+    <w:rsid w:val="002A1C87"/>
+    <w:rsid w:val="00325820"/>
+    <w:rsid w:val="00372FF2"/>
+    <w:rsid w:val="00394793"/>
+    <w:rsid w:val="00484470"/>
+    <w:rsid w:val="00497298"/>
+    <w:rsid w:val="004A250E"/>
+    <w:rsid w:val="00655BDA"/>
+    <w:rsid w:val="00674A81"/>
+    <w:rsid w:val="007B7760"/>
+    <w:rsid w:val="009D5064"/>
+    <w:rsid w:val="00A93BF0"/>
+    <w:rsid w:val="00B21ADD"/>
+    <w:rsid w:val="00B422EC"/>
+    <w:rsid w:val="00B97A71"/>
+    <w:rsid w:val="00C15B47"/>
+    <w:rsid w:val="00C93780"/>
+    <w:rsid w:val="00D57E50"/>
+    <w:rsid w:val="00E9240D"/>
+    <w:rsid w:val="00F47193"/>
+    <w:rsid w:val="00FC53DE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="39598494"/>
+  <w14:docId w14:val="1D81E76A"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{14BD7184-2EEF-4C13-8813-CEE6AD4DE995}"/>
+  <w15:docId w15:val="{33691950-5FFF-47AC-86DB-07C3258DD703}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1178,219 +3550,1116 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00513D2F"/>
+    <w:rsid w:val="00C15B47"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre1Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5064"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5064"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre3Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5064"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre4Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5064"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre5Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5064"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre6Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5064"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre7Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5064"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre8Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5064"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre9Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5064"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
+    <w:name w:val="Titre 1 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009D5064"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
+    <w:name w:val="Titre 2 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009D5064"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
+    <w:name w:val="Titre 3 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D5064"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
+    <w:name w:val="Titre 4 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D5064"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
+    <w:name w:val="Titre 5 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D5064"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
+    <w:name w:val="Titre 6 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D5064"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre7Car">
+    <w:name w:val="Titre 7 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D5064"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre8Car">
+    <w:name w:val="Titre 8 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D5064"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre9Car">
+    <w:name w:val="Titre 9 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D5064"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitreCar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5064"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
+    <w:name w:val="Titre Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009D5064"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sous-titre">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Sous-titreCar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5064"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Sous-titreCar">
+    <w:name w:val="Sous-titre Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Sous-titre"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009D5064"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citation">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitationCar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5064"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationCar">
+    <w:name w:val="Citation Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Citation"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009D5064"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Paragraphe,Normal bullet 2,Paragraph,ParagrapheLEXSI,Paragraphe 3,lp1,Titre B,Texte tableau,P1 Pharos,Defautt,Titre2,Bull - Bullet niveau 1,Lettre d'introduction,Paragrafo elenco1,Listes,Proposal Bullet List,Bullet OSM,Bullet 1"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="ParagraphedelisteCar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00513D2F"/>
+    <w:rsid w:val="009D5064"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Accentuationintense">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5064"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citationintense">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitationintenseCar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5064"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationintenseCar">
+    <w:name w:val="Citation intense Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Citationintense"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009D5064"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rfrenceintense">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5064"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="objetdutexte">
+    <w:name w:val="objet du texte"/>
+    <w:rsid w:val="00C15B47"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:noProof w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Grilledutableau">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C15B47"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tableausimple1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:uiPriority w:val="41"/>
+    <w:rsid w:val="00C15B47"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertexte">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C15B47"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ParagraphedelisteCar">
+    <w:name w:val="Paragraphe de liste Car"/>
+    <w:aliases w:val="Paragraphe Car,Normal bullet 2 Car,Paragraph Car,ParagrapheLEXSI Car,Paragraphe 3 Car,lp1 Car,Titre B Car,Texte tableau Car,P1 Pharos Car,Defautt Car,Titre2 Car,Bull - Bullet niveau 1 Car,Lettre d'introduction Car,Listes Car"/>
+    <w:link w:val="Paragraphedeliste"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00C15B47"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00146074"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableauGrille4-Accentuation1">
+    <w:name w:val="Grid Table 4 Accent 1"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00091907"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableauGrille4-Accentuation4">
+    <w:name w:val="Grid Table 4 Accent 4"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00091907"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="En-tte">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="En-tteCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A93BF0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A93BF0"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PieddepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A93BF0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A93BF0"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="1115708851">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1181234617">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ars-grandest-cooperation-ps@ars.sante.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ars-grandest-cooperation-ps@ars.sante.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scomite-coop-ps@sante.gouv.fr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1408,65 +4677,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1487,84 +4756,133 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>573</Characters>
+  <Pages>3</Pages>
+  <Words>389</Words>
+  <Characters>2141</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Ministère des affaires sociales</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>676</CharactersWithSpaces>
+  <CharactersWithSpaces>2525</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>KROMMENAKER, Cindy (ARS-GRANDEST)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SetDate">
+    <vt:lpwstr>2026-04-07T10:19:14Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Name">
+    <vt:lpwstr>[Prod v5] C1 - Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SiteId">
+    <vt:lpwstr>035e5292-5a25-4509-bb08-a555f7d31a8b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ActionId">
+    <vt:lpwstr>0606086f-ae23-4ece-a519-77a7d07cd15c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>